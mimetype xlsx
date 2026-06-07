--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -14,106 +14,112 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
-[...14 lines deleted...]
-Functions</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
+  <si>
+    <t>Selection guides for:Bridge rectifiers</t>
+  </si>
+  <si>
+    <t>Open interactive selection guide for Bridge rectifiers</t>
+  </si>
+  <si>
+    <t>Generated on: 08-06-2026</t>
+  </si>
+  <si>
+    <t>产品型号</t>
+  </si>
+  <si>
+    <t>产品状态</t>
+  </si>
+  <si>
+    <t>合规</t>
+  </si>
+  <si>
+    <t>数量
+函数</t>
   </si>
   <si>
     <t>Max.Reverse VoltageVRRM (V)</t>
   </si>
   <si>
     <t>Max.Aver. Fwd.Currentl(AV)</t>
   </si>
   <si>
     <t>Peak Fwd. Surge CurrentT=8.3msIFSM(A)</t>
   </si>
   <si>
     <t>Max.Fwd.Voltage TA=25℃ 
 VF(V)</t>
   </si>
   <si>
     <t>Max.Fwd.Voltage TA=25℃     
  lF(A)</t>
   </si>
   <si>
     <t>Maximum Reverse Current TA=25℃
 IR(μA)</t>
   </si>
   <si>
     <t>Maximum Recovery Time
 Trr（ns）</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Junction Temperature</t>
   </si>
   <si>
     <t>SKBPC2516</t>
   </si>
   <si>
-    <t>Active</t>
-[...2 lines deleted...]
-    <t>RoHs</t>
+    <t>活跃</t>
+  </si>
+  <si>
+    <t>有害物质限制</t>
   </si>
   <si>
     <t>3-Phase Bridge</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>SKBPC</t>
   </si>
   <si>
     <t>-55 ~ +150</t>
   </si>
   <si>
     <t>SKBPC2514</t>
   </si>
   <si>
     <t>SKBPC2512</t>
   </si>
   <si>
     <t>SKBPC2510</t>
   </si>
   <si>
     <t>SKBPC2508</t>
   </si>
@@ -1987,164 +1993,185 @@
     <t>MB2S</t>
   </si>
   <si>
     <t>MB1S</t>
   </si>
   <si>
     <t>UM10B</t>
   </si>
   <si>
     <t>UMB</t>
   </si>
   <si>
     <t>UM8B</t>
   </si>
   <si>
     <t>UM6B</t>
   </si>
   <si>
     <t>UM4B</t>
   </si>
   <si>
     <t>UM2B</t>
   </si>
   <si>
     <t>UM1B</t>
-  </si>
-[...1 lines deleted...]
-    <t>RGBU 10005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="40"/>
+      <sz val="18"/>
       <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="16"/>
+      <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="ffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="0000ff"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="1154dc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025121610163357641.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1266825" cy="304800"/>
+    <xdr:ext cx="1981200" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -2412,25541 +2439,25555 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2516" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2514" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2512" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2510" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2508" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2506" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2504" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3510W" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3508W" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3506W" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3504W" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3502W" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3501W" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC35005W" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2510W" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2508W" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2506W" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2504W" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2502W" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2501W" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC25005W" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1510W" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1508W" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1516W" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1504W" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1502W" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1501W" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC15005W" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3512" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3510" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3508" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3506" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3504" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3502" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3501" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC35005" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2510" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2508" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2506" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2504" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2502" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2501" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC25005" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1510" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1508" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1506" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1504" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1502" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1501" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC15005" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1010" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1008" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1006" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1004" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1002" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1001" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU10005" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC10005" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC810" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC808" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC806" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC804" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC802" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC801" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC8005" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC610" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC608" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC606" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC604" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC602" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC601" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC6005" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2010" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2008" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2006" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2004" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2002" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2001" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU20005" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1510" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1508" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1506" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1504" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1502" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1501" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU15005" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1010" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1008" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1006" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1004" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1002" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1001" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3510" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3508" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3506" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3504" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3502" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3501" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU35005" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2510" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2508" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2506" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2504" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2502" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2501" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU25005" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2010" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2008" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2006" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2004" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2002" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2001" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU20005" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1510" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1508" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1506" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1504" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1502" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1501" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU15005" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1010" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1008" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1006" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1004" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1002" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1001" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU-10005" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU810" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU808" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU806" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU804" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU802" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU801" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU8005" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU610" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU608" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU606" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU604" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU602" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU601" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU6005" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU410" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU408" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU406" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU404" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU402" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU401" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU4005" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5010" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5008" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5006" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5004" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5002" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5001" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ50005" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3510" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3508" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3506" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3504" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3502" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3501" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ35005" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2510" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2508" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2506" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2504" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2502" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2501" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ25005" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2010" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2008" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2006" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2004" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2002" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2001" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ20005" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1510" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1508" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1506" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1504" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1502" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1501" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ15005" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1010" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1008" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1006" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1004" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1002" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1001" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ10005" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ810" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ808" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ804" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ802" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ801" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ8005" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ610" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ608" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ606" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ604" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ602" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ601" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ6005" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1010" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1008" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1006" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1004" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1002" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1001" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ10005" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ810" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ808" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ806" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ804" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ802" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ801" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ8005" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ610" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ608" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ606" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ604" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ602" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ601" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ6005" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ410" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ408" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ406" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ404" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ402" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ401" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ4005" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1510" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1508" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1506" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1504" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1502" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1501" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU15005" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1010" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1008" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1006" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1004" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1002" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1001" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU10005" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU810" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU808" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU806" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU804" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU802" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU801" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU8005" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU610" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU608" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU606" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU604" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU602" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU601" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL610" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL608" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL606" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL604" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL602" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL601" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL6005" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL410" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL408" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL406" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL404" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL402" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL401" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL4005" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP410" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP408" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP406" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP404" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP402" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP401" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP4005" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP310" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP308" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP307" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP304" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP302" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP301" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP3005" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP210" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP208" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP206" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP204" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP202" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP201" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP2005" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB10M" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB8M" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB6M" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB4M" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB2M" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W10" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W08" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W06" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W04" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W02" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W01" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W005" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W10" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W08" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W06" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W04" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W02" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W01" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W005" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB207" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB206" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB205" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB204" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB203" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB202" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB201" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB157" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB156" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB155" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB154" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB1-53" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB152" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB151" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB107" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB106" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB105" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB104" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB103" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB102" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB101" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS810" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS808" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS806" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS804" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS802" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS610" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS608" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS606" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS604" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS602" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS510" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS508" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS506" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS504" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS502" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS410" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS408" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS406" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS404" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS402" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS810" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS808" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS806" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS804" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS802" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS610" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS608" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS606" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS604" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS602" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS510" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS508" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS506" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS504" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS502" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS410" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TTR8MF" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TTR6MF" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TTR5MF" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TTR4MF" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40M" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40K" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40J" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40G" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40D" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40B" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30M" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30K" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30J" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30G" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30D" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30B" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20M" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20K" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20J" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20G" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20D" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS210" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS28" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS26" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS24" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS22" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS21" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS10" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS8" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS6" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS4" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS2" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB8F" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB6F" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB4F" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB2F" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB8S" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB6S" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB4S" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB2S" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EABS8" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EABS6" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EABS4" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EABS2" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB10F" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB8F" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB6F" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB4F" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB2F" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB10S" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB8S" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS408" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS406" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS404" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS402" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB320F" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB310F" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB38F" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB36F" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB34F" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB220F" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB215F" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB210F" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB28F" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB26F" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB24F" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB120F" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB115F" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB110F" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB18F" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB16F" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB14F" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB320S" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB310S" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB38S" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB36S" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB34S" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB220S" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB210S" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB28S" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB26S" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB24S" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB120S" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB110S" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB18S" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB16S" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB14S" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB320S" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB310S" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB38S" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB36S" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB34S" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB220S" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB210S" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB28S" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB26S" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB24S" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB120S" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB110S" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB18S" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB16S" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB14S" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB320S" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB310S" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB38S" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB36S" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB34S" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB220S" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB210S" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB28S" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB26S" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB24S" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB120S" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB110S" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB18S" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB16S" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB14S" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB10S" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB8S" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB6S" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB4S" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB2S" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT8MF" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT8KF" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT6MF" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT6KF" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT5MF" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT5KF" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT4MF" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT4KF" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40M" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40K" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40J" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40G" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40D" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30M" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30K" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30J" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30G" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30D" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB307S" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB306S" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB305S" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB304S" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB303S" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB302S" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB301S" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB207S" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB206S" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB205S" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB204S" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB203S" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB202S" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB201S" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB157S" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB156S" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB155S" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB154S" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB153S" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB152S" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB151S" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB107S" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB106S" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB105S" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB104S" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB103S" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB102S" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB101S" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF10" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF8" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF6" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF4" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF2" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS210" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS28" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS26" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS24" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS22" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS10" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS8" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS6" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS4" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS2" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB10F" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB8F" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB6F" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB4F" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB2F" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB10S" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB8S" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB6S" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB4S" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB2S" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB1S" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM10B" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM8B" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM6B" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM4B" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM2B" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM1B" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU-10005" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2516" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2514" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2512" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2510" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2508" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2506" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/SKBPC2504" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3510W" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3508W" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3506W" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3504W" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3502W" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3501W" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC35005W" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2510W" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2508W" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2506W" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2504W" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2502W" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2501W" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC25005W" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1510W" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1508W" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1516W" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1504W" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1502W" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1501W" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC15005W" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3512" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3510" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3508" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3506" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3504" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3502" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC3501" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC35005" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2510" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2508" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2506" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2504" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2502" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC2501" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC25005" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1510" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1508" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1506" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1504" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1502" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1501" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC15005" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1010" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1008" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1006" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1004" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1002" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC1001" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU10005" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC10005" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC810" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC808" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC806" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC804" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC802" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC801" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC8005" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC610" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC608" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC606" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC604" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC602" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC601" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBPC6005" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2010" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2008" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2006" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2004" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2002" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU2001" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU20005" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1510" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1508" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1506" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1504" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1502" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1501" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU15005" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1010" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1008" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1006" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1004" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1002" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU1001" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3510" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3508" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3506" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3504" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3502" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU3501" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU35005" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2510" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2508" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2506" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2504" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2502" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2501" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU25005" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2010" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2008" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2006" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2004" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2002" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU2001" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU20005" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1510" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1508" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1506" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1504" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1502" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1501" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU15005" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1010" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1008" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1006" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1004" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1002" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU1001" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU-10005" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU810" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU808" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU806" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU804" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU802" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU801" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU8005" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU610" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU608" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU606" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU604" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU602" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU601" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU6005" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU410" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU408" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU406" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU404" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU402" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU401" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBU4005" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5010" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5008" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5006" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5004" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5002" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ5001" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ50005" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3510" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3508" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3506" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3504" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3502" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ3501" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ35005" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2510" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2508" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2506" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2504" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2502" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2501" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ25005" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2010" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2008" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2006" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2004" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2002" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ2001" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ20005" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1510" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1508" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1506" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1504" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1502" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1501" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ15005" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1010" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1008" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1006" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1004" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1002" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ1001" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ10005" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ810" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ808" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ804" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ802" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ801" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ8005" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ610" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ608" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ606" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ604" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ602" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ601" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/GBJ6005" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1010" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1008" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1006" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1004" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1002" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ1001" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ10005" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ810" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ808" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ806" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ804" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ802" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ801" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ8005" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ610" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ608" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ606" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ604" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ602" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ601" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ6005" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ410" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ408" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ406" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ404" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ402" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ401" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBJ4005" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1510" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1508" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1506" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1504" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1502" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1501" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU15005" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1010" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1008" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1006" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1004" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1002" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU1001" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU10005" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU810" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU808" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU806" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU804" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU802" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU801" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU8005" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU610" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU608" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU606" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU604" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU602" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBU601" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL610" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL608" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL606" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL604" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL602" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL601" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL6005" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL410" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL408" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL406" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL404" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL402" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL401" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBL4005" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP410" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP408" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP406" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP404" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP402" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP401" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP4005" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP310" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP308" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP307" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP304" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP302" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP301" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP3005" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP210" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP208" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP206" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP204" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP202" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP201" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KBP2005" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG8KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG6KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG4KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG3KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB100" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB80" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB60" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB40" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB20" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB10" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UG2KB05" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB10M" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB8M" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB6M" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB4M" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB2M" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W10" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W08" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W06" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W04" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W02" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W01" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/2W005" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W10" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W08" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W06" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W04" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W02" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W01" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/W005" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB207" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB206" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB205" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB204" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB203" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB202" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB201" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB157" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB156" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB155" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB154" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB1-53" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB152" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB151" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB107" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB106" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB105" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB104" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB103" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB102" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB101" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS810" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS808" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS806" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS804" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS802" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS610" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS608" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS606" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS604" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS602" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS510" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS508" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS506" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS504" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS502" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS410" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS408" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS406" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS404" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RHBS402" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS810" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS808" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS806" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS804" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS802" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS610" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS608" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS606" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS604" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS602" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS510" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS508" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS506" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS504" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS502" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS410" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TTR8MF" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TTR6MF" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TTR5MF" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TTR4MF" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40M" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40K" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40J" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40G" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40D" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB40B" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30M" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30K" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30J" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30G" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30D" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB30B" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20M" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20K" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20J" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20G" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RMSB20D" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS210" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS28" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS26" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS24" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS22" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS21" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS10" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS8" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS6" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS4" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RABS2" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB8F" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB6F" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB4F" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB2F" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB8S" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB6S" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB4S" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EMB2S" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EABS8" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EABS6" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EABS4" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/EABS2" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB10F" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB8F" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB6F" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB4F" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB2F" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB10S" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UMB8S" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS408" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS406" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS404" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/HBS402" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB320F" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB310F" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB38F" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB36F" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB34F" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB220F" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB215F" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB210F" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB28F" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB26F" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB24F" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB120F" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB115F" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB110F" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB18F" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB16F" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/KMB14F" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB320S" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB310S" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB38S" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB36S" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB34S" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB220S" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB210S" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB28S" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB26S" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB24S" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB120S" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB110S" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB18S" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB16S" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB14S" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB320S" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB310S" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB38S" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB36S" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB34S" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB220S" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB210S" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB28S" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB26S" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB24S" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB120S" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB110S" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB18S" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB16S" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB14S" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB320S" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB310S" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB38S" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB36S" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB34S" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB220S" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB210S" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB28S" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB26S" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB24S" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB120S" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB110S" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB18S" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB16S" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/AB14S" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB10S" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB8S" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB6S" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB4S" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TB2S" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT8MF" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT8KF" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT6MF" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT6KF" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT5MF" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT5KF" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT4MF" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/TT4KF" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40M" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40K" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40J" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40G" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB40D" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30M" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30K" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30J" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30G" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MSB30D" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB307S" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB306S" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB305S" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB304S" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB303S" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB302S" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB301S" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB207S" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB206S" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB205S" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB204S" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB203S" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB202S" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB201S" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB157S" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB156S" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB155S" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB154S" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB153S" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB152S" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB151S" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB107S" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB106S" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB105S" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB104S" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB103S" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB102S" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/DB101S" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF10" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF8" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF6" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF4" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABF2" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS210" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS28" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS26" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS24" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS22" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS10" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS8" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS6" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS4" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/ABS2" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB10F" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB8F" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB6F" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB4F" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB2F" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB10S" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB8S" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB6S" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB4S" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB2S" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/MB1S" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM10B" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM8B" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM6B" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM4B" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM2B" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/UM1B" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/bridge-rectifiers/RGBU-10005" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M607"/>
+  <dimension ref="A1:M610"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A607" sqref="A607"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="26" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.72" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.72" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.72" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.72" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.72" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.72" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.72" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.72" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.72" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.72" customWidth="true" style="0"/>
     <col min="11" max="11" width="20.72" customWidth="true" style="0"/>
     <col min="12" max="12" width="20.72" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.72" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="60">
       <c r="A1"/>
-      <c r="B1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:13" customHeight="1" ht="30">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" customHeight="1" ht="30">
-      <c r="A2" s="2" t="s">
+    <row r="3" spans="1:13" customHeight="1" ht="30">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+    </row>
+    <row r="4" spans="1:13" customHeight="1" ht="30">
+      <c r="A4" s="3" t="s">
         <v>2</v>
-      </c>
-[...113 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="30">
       <c r="A5" s="4" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6" spans="1:13" customHeight="1" ht="30">
+      <c r="A6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...23 lines deleted...]
-      <c r="L5" t="s">
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="M5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E6">
-        <v>1000</v>
+        <v>1600</v>
       </c>
       <c r="F6">
         <v>25</v>
       </c>
       <c r="G6">
         <v>400</v>
       </c>
       <c r="H6">
         <v>1.1</v>
       </c>
       <c r="I6">
         <v>12.5</v>
       </c>
       <c r="J6">
         <v>5</v>
       </c>
       <c r="K6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L6" t="s">
+        <v>21</v>
+      </c>
+      <c r="M6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" customHeight="1" ht="30">
+      <c r="A7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="M6" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E7">
-        <v>800</v>
+        <v>1400</v>
       </c>
       <c r="F7">
         <v>25</v>
       </c>
       <c r="G7">
         <v>400</v>
       </c>
       <c r="H7">
         <v>1.1</v>
       </c>
       <c r="I7">
         <v>12.5</v>
       </c>
       <c r="J7">
         <v>5</v>
       </c>
       <c r="K7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L7" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" customHeight="1" ht="30">
+      <c r="A8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>19</v>
       </c>
-      <c r="M7" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E8">
-        <v>600</v>
+        <v>1200</v>
       </c>
       <c r="F8">
         <v>25</v>
       </c>
       <c r="G8">
         <v>400</v>
       </c>
       <c r="H8">
         <v>1.1</v>
       </c>
       <c r="I8">
         <v>12.5</v>
       </c>
       <c r="J8">
         <v>5</v>
       </c>
       <c r="K8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L8" t="s">
+        <v>21</v>
+      </c>
+      <c r="M8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" customHeight="1" ht="30">
+      <c r="A9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="M8" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E9">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F9">
         <v>25</v>
       </c>
       <c r="G9">
         <v>400</v>
       </c>
       <c r="H9">
         <v>1.1</v>
       </c>
       <c r="I9">
         <v>12.5</v>
       </c>
       <c r="J9">
         <v>5</v>
       </c>
       <c r="K9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L9" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" customHeight="1" ht="30">
+      <c r="A10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" t="s">
         <v>19</v>
       </c>
-      <c r="M9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E10">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="F10">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G10">
         <v>400</v>
       </c>
       <c r="H10">
         <v>1.1</v>
       </c>
       <c r="I10">
-        <v>17.5</v>
+        <v>12.5</v>
       </c>
       <c r="J10">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L10" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="M10" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="30">
-      <c r="A11" s="4" t="s">
-        <v>31</v>
+      <c r="A11" s="6" t="s">
+        <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E11">
-        <v>800</v>
+        <v>600</v>
       </c>
       <c r="F11">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G11">
         <v>400</v>
       </c>
       <c r="H11">
         <v>1.1</v>
       </c>
       <c r="I11">
-        <v>17.5</v>
+        <v>12.5</v>
       </c>
       <c r="J11">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K11" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L11" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="M11" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="30">
-      <c r="A12" s="4" t="s">
-        <v>32</v>
+      <c r="A12" s="6" t="s">
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E12">
-        <v>600</v>
+        <v>400</v>
       </c>
       <c r="F12">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G12">
         <v>400</v>
       </c>
       <c r="H12">
         <v>1.1</v>
       </c>
       <c r="I12">
-        <v>17.5</v>
+        <v>12.5</v>
       </c>
       <c r="J12">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L12" t="s">
+        <v>21</v>
+      </c>
+      <c r="M12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" customHeight="1" ht="30">
+      <c r="A13" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="M12" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E13">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F13">
         <v>35</v>
       </c>
       <c r="G13">
         <v>400</v>
       </c>
       <c r="H13">
         <v>1.1</v>
       </c>
       <c r="I13">
         <v>17.5</v>
       </c>
       <c r="J13">
         <v>10</v>
       </c>
       <c r="K13" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="30">
-      <c r="A14" s="4" t="s">
-        <v>34</v>
+      <c r="A14" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E14">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F14">
         <v>35</v>
       </c>
       <c r="G14">
         <v>400</v>
       </c>
       <c r="H14">
         <v>1.1</v>
       </c>
       <c r="I14">
         <v>17.5</v>
       </c>
       <c r="J14">
         <v>10</v>
       </c>
       <c r="K14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="30">
-      <c r="A15" s="4" t="s">
-        <v>35</v>
+      <c r="A15" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E15">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F15">
         <v>35</v>
       </c>
       <c r="G15">
         <v>400</v>
       </c>
       <c r="H15">
         <v>1.1</v>
       </c>
       <c r="I15">
         <v>17.5</v>
       </c>
       <c r="J15">
         <v>10</v>
       </c>
       <c r="K15" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M15" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="30">
-      <c r="A16" s="4" t="s">
-        <v>36</v>
+      <c r="A16" s="6" t="s">
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E16">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F16">
         <v>35</v>
       </c>
       <c r="G16">
         <v>400</v>
       </c>
       <c r="H16">
         <v>1.1</v>
       </c>
       <c r="I16">
         <v>17.5</v>
       </c>
       <c r="J16">
         <v>10</v>
       </c>
       <c r="K16" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M16" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="30">
-      <c r="A17" s="4" t="s">
+      <c r="A17" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17">
+        <v>200</v>
+      </c>
+      <c r="F17">
+        <v>35</v>
+      </c>
+      <c r="G17">
+        <v>400</v>
+      </c>
+      <c r="H17">
+        <v>1.1</v>
+      </c>
+      <c r="I17">
+        <v>17.5</v>
+      </c>
+      <c r="J17">
+        <v>10</v>
+      </c>
+      <c r="K17" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" t="s">
+        <v>31</v>
+      </c>
+      <c r="M17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" customHeight="1" ht="30">
+      <c r="A18" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="B17" t="s">
-[...8 lines deleted...]
-      <c r="E17">
+      <c r="B18" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18">
+        <v>100</v>
+      </c>
+      <c r="F18">
+        <v>35</v>
+      </c>
+      <c r="G18">
+        <v>400</v>
+      </c>
+      <c r="H18">
+        <v>1.1</v>
+      </c>
+      <c r="I18">
+        <v>17.5</v>
+      </c>
+      <c r="J18">
+        <v>10</v>
+      </c>
+      <c r="K18" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" t="s">
+        <v>31</v>
+      </c>
+      <c r="M18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="30">
+      <c r="A19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19">
+        <v>50</v>
+      </c>
+      <c r="F19">
+        <v>35</v>
+      </c>
+      <c r="G19">
+        <v>400</v>
+      </c>
+      <c r="H19">
+        <v>1.1</v>
+      </c>
+      <c r="I19">
+        <v>17.5</v>
+      </c>
+      <c r="J19">
+        <v>10</v>
+      </c>
+      <c r="K19" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" t="s">
+        <v>31</v>
+      </c>
+      <c r="M19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" customHeight="1" ht="30">
+      <c r="A20" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F20">
         <v>25</v>
       </c>
       <c r="G20">
         <v>300</v>
       </c>
       <c r="H20">
         <v>1.1</v>
       </c>
       <c r="I20">
         <v>12.5</v>
       </c>
       <c r="J20">
         <v>10</v>
       </c>
       <c r="K20" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L20" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="30">
-      <c r="A21" s="4" t="s">
-        <v>41</v>
+      <c r="A21" s="6" t="s">
+        <v>40</v>
       </c>
       <c r="B21" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C21" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E21">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F21">
         <v>25</v>
       </c>
       <c r="G21">
         <v>300</v>
       </c>
       <c r="H21">
         <v>1.1</v>
       </c>
       <c r="I21">
         <v>12.5</v>
       </c>
       <c r="J21">
         <v>10</v>
       </c>
       <c r="K21" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L21" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M21" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="30">
-      <c r="A22" s="4" t="s">
-        <v>42</v>
+      <c r="A22" s="6" t="s">
+        <v>41</v>
       </c>
       <c r="B22" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E22">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F22">
         <v>25</v>
       </c>
       <c r="G22">
         <v>300</v>
       </c>
       <c r="H22">
         <v>1.1</v>
       </c>
       <c r="I22">
         <v>12.5</v>
       </c>
       <c r="J22">
         <v>10</v>
       </c>
       <c r="K22" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L22" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M22" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="30">
-      <c r="A23" s="4" t="s">
-        <v>43</v>
+      <c r="A23" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="B23" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E23">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F23">
         <v>25</v>
       </c>
       <c r="G23">
         <v>300</v>
       </c>
       <c r="H23">
         <v>1.1</v>
       </c>
       <c r="I23">
         <v>12.5</v>
       </c>
       <c r="J23">
         <v>10</v>
       </c>
       <c r="K23" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L23" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M23" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="30">
-      <c r="A24" s="4" t="s">
+      <c r="A24" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24">
+        <v>200</v>
+      </c>
+      <c r="F24">
+        <v>25</v>
+      </c>
+      <c r="G24">
+        <v>300</v>
+      </c>
+      <c r="H24">
+        <v>1.1</v>
+      </c>
+      <c r="I24">
+        <v>12.5</v>
+      </c>
+      <c r="J24">
+        <v>10</v>
+      </c>
+      <c r="K24" t="s">
+        <v>20</v>
+      </c>
+      <c r="L24" t="s">
+        <v>31</v>
+      </c>
+      <c r="M24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" customHeight="1" ht="30">
+      <c r="A25" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B24" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B25" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E25">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F25">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G25">
         <v>300</v>
       </c>
       <c r="H25">
         <v>1.1</v>
       </c>
       <c r="I25">
-        <v>7.5</v>
+        <v>12.5</v>
       </c>
       <c r="J25">
         <v>10</v>
       </c>
       <c r="K25" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M25" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="30">
-      <c r="A26" s="4" t="s">
-        <v>46</v>
+      <c r="A26" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="B26" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E26">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F26">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G26">
         <v>300</v>
       </c>
       <c r="H26">
         <v>1.1</v>
       </c>
       <c r="I26">
-        <v>7.5</v>
+        <v>12.5</v>
       </c>
       <c r="J26">
         <v>10</v>
       </c>
       <c r="K26" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L26" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M26" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="30">
-      <c r="A27" s="4" t="s">
-        <v>47</v>
+      <c r="A27" s="6" t="s">
+        <v>46</v>
       </c>
       <c r="B27" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E27">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F27">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="H27">
         <v>1.1</v>
       </c>
       <c r="I27">
         <v>7.5</v>
       </c>
       <c r="J27">
         <v>10</v>
       </c>
       <c r="K27" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L27" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M27" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="30">
-      <c r="A28" s="4" t="s">
-        <v>48</v>
+      <c r="A28" s="6" t="s">
+        <v>47</v>
       </c>
       <c r="B28" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D28" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E28">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F28">
         <v>15</v>
       </c>
       <c r="G28">
         <v>300</v>
       </c>
       <c r="H28">
         <v>1.1</v>
       </c>
       <c r="I28">
         <v>7.5</v>
       </c>
       <c r="J28">
         <v>10</v>
       </c>
       <c r="K28" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L28" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M28" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="30">
-      <c r="A29" s="4" t="s">
-        <v>49</v>
+      <c r="A29" s="6" t="s">
+        <v>48</v>
       </c>
       <c r="B29" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E29">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F29">
         <v>15</v>
       </c>
       <c r="G29">
         <v>300</v>
       </c>
       <c r="H29">
         <v>1.1</v>
       </c>
       <c r="I29">
         <v>7.5</v>
       </c>
       <c r="J29">
         <v>10</v>
       </c>
       <c r="K29" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M29" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="30">
-      <c r="A30" s="4" t="s">
-        <v>50</v>
+      <c r="A30" s="6" t="s">
+        <v>49</v>
       </c>
       <c r="B30" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E30">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F30">
         <v>15</v>
       </c>
       <c r="G30">
         <v>300</v>
       </c>
       <c r="H30">
         <v>1.1</v>
       </c>
       <c r="I30">
         <v>7.5</v>
       </c>
       <c r="J30">
         <v>10</v>
       </c>
       <c r="K30" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L30" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M30" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="30">
-      <c r="A31" s="4" t="s">
+      <c r="A31" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31">
+        <v>200</v>
+      </c>
+      <c r="F31">
+        <v>15</v>
+      </c>
+      <c r="G31">
+        <v>300</v>
+      </c>
+      <c r="H31">
+        <v>1.1</v>
+      </c>
+      <c r="I31">
+        <v>7.5</v>
+      </c>
+      <c r="J31">
+        <v>10</v>
+      </c>
+      <c r="K31" t="s">
+        <v>20</v>
+      </c>
+      <c r="L31" t="s">
+        <v>31</v>
+      </c>
+      <c r="M31" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" customHeight="1" ht="30">
+      <c r="A32" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32">
+        <v>100</v>
+      </c>
+      <c r="F32">
         <v>15</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31">
+      <c r="G32">
+        <v>300</v>
+      </c>
+      <c r="H32">
+        <v>1.1</v>
+      </c>
+      <c r="I32">
+        <v>7.5</v>
+      </c>
+      <c r="J32">
+        <v>10</v>
+      </c>
+      <c r="K32" t="s">
+        <v>20</v>
+      </c>
+      <c r="L32" t="s">
+        <v>31</v>
+      </c>
+      <c r="M32" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" customHeight="1" ht="30">
+      <c r="A33" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33">
+        <v>50</v>
+      </c>
+      <c r="F33">
+        <v>15</v>
+      </c>
+      <c r="G33">
+        <v>300</v>
+      </c>
+      <c r="H33">
+        <v>1.1</v>
+      </c>
+      <c r="I33">
+        <v>7.5</v>
+      </c>
+      <c r="J33">
+        <v>10</v>
+      </c>
+      <c r="K33" t="s">
+        <v>20</v>
+      </c>
+      <c r="L33" t="s">
+        <v>31</v>
+      </c>
+      <c r="M33" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" customHeight="1" ht="30">
+      <c r="A34" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34">
         <v>1200</v>
-      </c>
-[...121 lines deleted...]
-        <v>600</v>
       </c>
       <c r="F34">
         <v>35</v>
       </c>
       <c r="G34">
         <v>400</v>
       </c>
       <c r="H34">
         <v>1.1</v>
       </c>
       <c r="I34">
         <v>17.5</v>
       </c>
       <c r="J34">
         <v>10</v>
       </c>
       <c r="K34" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L34" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M34" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="30">
-      <c r="A35" s="4" t="s">
-        <v>56</v>
+      <c r="A35" s="6" t="s">
+        <v>55</v>
       </c>
       <c r="B35" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E35">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F35">
         <v>35</v>
       </c>
       <c r="G35">
         <v>400</v>
       </c>
       <c r="H35">
         <v>1.1</v>
       </c>
       <c r="I35">
         <v>17.5</v>
       </c>
       <c r="J35">
         <v>10</v>
       </c>
       <c r="K35" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L35" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M35" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="30">
-      <c r="A36" s="4" t="s">
-        <v>57</v>
+      <c r="A36" s="6" t="s">
+        <v>56</v>
       </c>
       <c r="B36" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D36" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E36">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F36">
         <v>35</v>
       </c>
       <c r="G36">
         <v>400</v>
       </c>
       <c r="H36">
         <v>1.1</v>
       </c>
       <c r="I36">
         <v>17.5</v>
       </c>
       <c r="J36">
         <v>10</v>
       </c>
       <c r="K36" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L36" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M36" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="30">
-      <c r="A37" s="4" t="s">
-        <v>58</v>
+      <c r="A37" s="6" t="s">
+        <v>57</v>
       </c>
       <c r="B37" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E37">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F37">
         <v>35</v>
       </c>
       <c r="G37">
         <v>400</v>
       </c>
       <c r="H37">
         <v>1.1</v>
       </c>
       <c r="I37">
         <v>17.5</v>
       </c>
       <c r="J37">
         <v>10</v>
       </c>
       <c r="K37" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L37" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M37" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="30">
-      <c r="A38" s="4" t="s">
-        <v>59</v>
+      <c r="A38" s="6" t="s">
+        <v>58</v>
       </c>
       <c r="B38" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E38">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F38">
         <v>35</v>
       </c>
       <c r="G38">
         <v>400</v>
       </c>
       <c r="H38">
         <v>1.1</v>
       </c>
       <c r="I38">
         <v>17.5</v>
       </c>
       <c r="J38">
         <v>10</v>
       </c>
       <c r="K38" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L38" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M38" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="30">
-      <c r="A39" s="4" t="s">
+      <c r="A39" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39">
+        <v>200</v>
+      </c>
+      <c r="F39">
+        <v>35</v>
+      </c>
+      <c r="G39">
+        <v>400</v>
+      </c>
+      <c r="H39">
+        <v>1.1</v>
+      </c>
+      <c r="I39">
+        <v>17.5</v>
+      </c>
+      <c r="J39">
+        <v>10</v>
+      </c>
+      <c r="K39" t="s">
+        <v>20</v>
+      </c>
+      <c r="L39" t="s">
+        <v>54</v>
+      </c>
+      <c r="M39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" customHeight="1" ht="30">
+      <c r="A40" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B39" t="s">
-[...8 lines deleted...]
-      <c r="E39">
+      <c r="B40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40">
+        <v>100</v>
+      </c>
+      <c r="F40">
+        <v>35</v>
+      </c>
+      <c r="G40">
+        <v>400</v>
+      </c>
+      <c r="H40">
+        <v>1.1</v>
+      </c>
+      <c r="I40">
+        <v>17.5</v>
+      </c>
+      <c r="J40">
+        <v>10</v>
+      </c>
+      <c r="K40" t="s">
+        <v>20</v>
+      </c>
+      <c r="L40" t="s">
+        <v>54</v>
+      </c>
+      <c r="M40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" customHeight="1" ht="30">
+      <c r="A41" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41">
+        <v>50</v>
+      </c>
+      <c r="F41">
+        <v>35</v>
+      </c>
+      <c r="G41">
+        <v>400</v>
+      </c>
+      <c r="H41">
+        <v>1.1</v>
+      </c>
+      <c r="I41">
+        <v>17.5</v>
+      </c>
+      <c r="J41">
+        <v>10</v>
+      </c>
+      <c r="K41" t="s">
+        <v>20</v>
+      </c>
+      <c r="L41" t="s">
+        <v>54</v>
+      </c>
+      <c r="M41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" customHeight="1" ht="30">
+      <c r="A42" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F42">
         <v>25</v>
       </c>
       <c r="G42">
         <v>300</v>
       </c>
       <c r="H42">
         <v>1.1</v>
       </c>
       <c r="I42">
         <v>12.5</v>
       </c>
       <c r="J42">
         <v>10</v>
       </c>
       <c r="K42" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L42" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M42" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="30">
-      <c r="A43" s="4" t="s">
-        <v>64</v>
+      <c r="A43" s="6" t="s">
+        <v>63</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D43" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E43">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F43">
         <v>25</v>
       </c>
       <c r="G43">
         <v>300</v>
       </c>
       <c r="H43">
         <v>1.1</v>
       </c>
       <c r="I43">
         <v>12.5</v>
       </c>
       <c r="J43">
         <v>10</v>
       </c>
       <c r="K43" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L43" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M43" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="30">
-      <c r="A44" s="4" t="s">
-        <v>65</v>
+      <c r="A44" s="6" t="s">
+        <v>64</v>
       </c>
       <c r="B44" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D44" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E44">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F44">
         <v>25</v>
       </c>
       <c r="G44">
         <v>300</v>
       </c>
       <c r="H44">
         <v>1.1</v>
       </c>
       <c r="I44">
         <v>12.5</v>
       </c>
       <c r="J44">
         <v>10</v>
       </c>
       <c r="K44" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L44" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M44" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="30">
-      <c r="A45" s="4" t="s">
-        <v>66</v>
+      <c r="A45" s="6" t="s">
+        <v>65</v>
       </c>
       <c r="B45" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C45" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D45" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E45">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F45">
         <v>25</v>
       </c>
       <c r="G45">
         <v>300</v>
       </c>
       <c r="H45">
         <v>1.1</v>
       </c>
       <c r="I45">
         <v>12.5</v>
       </c>
       <c r="J45">
         <v>10</v>
       </c>
       <c r="K45" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L45" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M45" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="30">
-      <c r="A46" s="4" t="s">
-        <v>67</v>
+      <c r="A46" s="6" t="s">
+        <v>66</v>
       </c>
       <c r="B46" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C46" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D46" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E46">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F46">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G46">
         <v>300</v>
       </c>
       <c r="H46">
         <v>1.1</v>
       </c>
       <c r="I46">
-        <v>7.5</v>
+        <v>12.5</v>
       </c>
       <c r="J46">
         <v>10</v>
       </c>
       <c r="K46" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L46" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M46" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="30">
-      <c r="A47" s="4" t="s">
-        <v>68</v>
+      <c r="A47" s="6" t="s">
+        <v>67</v>
       </c>
       <c r="B47" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E47">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F47">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G47">
         <v>300</v>
       </c>
       <c r="H47">
         <v>1.1</v>
       </c>
       <c r="I47">
-        <v>7.5</v>
+        <v>12.5</v>
       </c>
       <c r="J47">
         <v>10</v>
       </c>
       <c r="K47" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L47" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M47" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="30">
-      <c r="A48" s="4" t="s">
-        <v>69</v>
+      <c r="A48" s="6" t="s">
+        <v>68</v>
       </c>
       <c r="B48" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E48">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F48">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G48">
         <v>300</v>
       </c>
       <c r="H48">
         <v>1.1</v>
       </c>
       <c r="I48">
-        <v>7.5</v>
+        <v>12.5</v>
       </c>
       <c r="J48">
         <v>10</v>
       </c>
       <c r="K48" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L48" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M48" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="30">
-      <c r="A49" s="4" t="s">
-        <v>70</v>
+      <c r="A49" s="6" t="s">
+        <v>69</v>
       </c>
       <c r="B49" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E49">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F49">
         <v>15</v>
       </c>
       <c r="G49">
         <v>300</v>
       </c>
       <c r="H49">
         <v>1.1</v>
       </c>
       <c r="I49">
         <v>7.5</v>
       </c>
       <c r="J49">
         <v>10</v>
       </c>
       <c r="K49" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L49" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M49" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="30">
-      <c r="A50" s="4" t="s">
-        <v>71</v>
+      <c r="A50" s="6" t="s">
+        <v>70</v>
       </c>
       <c r="B50" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E50">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F50">
         <v>15</v>
       </c>
       <c r="G50">
         <v>300</v>
       </c>
       <c r="H50">
         <v>1.1</v>
       </c>
       <c r="I50">
         <v>7.5</v>
       </c>
       <c r="J50">
         <v>10</v>
       </c>
       <c r="K50" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L50" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M50" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="30">
-      <c r="A51" s="4" t="s">
-        <v>72</v>
+      <c r="A51" s="6" t="s">
+        <v>71</v>
       </c>
       <c r="B51" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C51" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D51" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E51">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F51">
         <v>15</v>
       </c>
       <c r="G51">
         <v>300</v>
       </c>
       <c r="H51">
         <v>1.1</v>
       </c>
       <c r="I51">
         <v>7.5</v>
       </c>
       <c r="J51">
         <v>10</v>
       </c>
       <c r="K51" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L51" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M51" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="30">
-      <c r="A52" s="4" t="s">
-        <v>73</v>
+      <c r="A52" s="6" t="s">
+        <v>72</v>
       </c>
       <c r="B52" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C52" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D52" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E52">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F52">
         <v>15</v>
       </c>
       <c r="G52">
         <v>300</v>
       </c>
       <c r="H52">
         <v>1.1</v>
       </c>
       <c r="I52">
         <v>7.5</v>
       </c>
       <c r="J52">
         <v>10</v>
       </c>
       <c r="K52" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L52" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M52" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="30">
-      <c r="A53" s="4" t="s">
+      <c r="A53" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53">
+        <v>200</v>
+      </c>
+      <c r="F53">
+        <v>15</v>
+      </c>
+      <c r="G53">
+        <v>300</v>
+      </c>
+      <c r="H53">
+        <v>1.1</v>
+      </c>
+      <c r="I53">
+        <v>7.5</v>
+      </c>
+      <c r="J53">
+        <v>10</v>
+      </c>
+      <c r="K53" t="s">
+        <v>20</v>
+      </c>
+      <c r="L53" t="s">
+        <v>54</v>
+      </c>
+      <c r="M53" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" customHeight="1" ht="30">
+      <c r="A54" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B54" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" t="s">
+        <v>30</v>
+      </c>
+      <c r="E54">
+        <v>100</v>
+      </c>
+      <c r="F54">
         <v>15</v>
       </c>
-      <c r="C53" t="s">
-[...5 lines deleted...]
-      <c r="E53">
+      <c r="G54">
+        <v>300</v>
+      </c>
+      <c r="H54">
+        <v>1.1</v>
+      </c>
+      <c r="I54">
+        <v>7.5</v>
+      </c>
+      <c r="J54">
+        <v>10</v>
+      </c>
+      <c r="K54" t="s">
+        <v>20</v>
+      </c>
+      <c r="L54" t="s">
+        <v>54</v>
+      </c>
+      <c r="M54" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" customHeight="1" ht="30">
+      <c r="A55" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" t="s">
+        <v>30</v>
+      </c>
+      <c r="E55">
+        <v>50</v>
+      </c>
+      <c r="F55">
+        <v>15</v>
+      </c>
+      <c r="G55">
+        <v>300</v>
+      </c>
+      <c r="H55">
+        <v>1.1</v>
+      </c>
+      <c r="I55">
+        <v>7.5</v>
+      </c>
+      <c r="J55">
+        <v>10</v>
+      </c>
+      <c r="K55" t="s">
+        <v>20</v>
+      </c>
+      <c r="L55" t="s">
+        <v>54</v>
+      </c>
+      <c r="M55" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" customHeight="1" ht="30">
+      <c r="A56" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D56" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F56">
         <v>10</v>
       </c>
       <c r="G56">
         <v>150</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56">
         <v>5</v>
       </c>
       <c r="J56">
         <v>10</v>
       </c>
       <c r="K56" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L56" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M56" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="30">
-      <c r="A57" s="4" t="s">
-        <v>80</v>
+      <c r="A57" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="B57" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E57">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F57">
         <v>10</v>
       </c>
       <c r="G57">
         <v>150</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
         <v>5</v>
       </c>
       <c r="J57">
         <v>10</v>
       </c>
       <c r="K57" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L57" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M57" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="30">
-      <c r="A58" s="4" t="s">
-        <v>81</v>
+      <c r="A58" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B58" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E58">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F58">
         <v>10</v>
       </c>
       <c r="G58">
         <v>150</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58">
         <v>5</v>
       </c>
       <c r="J58">
         <v>10</v>
       </c>
       <c r="K58" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L58" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M58" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="30">
-      <c r="A59" s="4" t="s">
-        <v>82</v>
+      <c r="A59" s="6" t="s">
+        <v>81</v>
       </c>
       <c r="B59" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D59" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E59">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F59">
         <v>10</v>
       </c>
       <c r="G59">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="H59">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="I59">
         <v>5</v>
       </c>
       <c r="J59">
         <v>10</v>
       </c>
-      <c r="K59">
-        <v>150</v>
+      <c r="K59" t="s">
+        <v>20</v>
       </c>
       <c r="L59" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="M59" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="30">
-      <c r="A60" s="4" t="s">
-        <v>84</v>
+      <c r="A60" s="6" t="s">
+        <v>82</v>
       </c>
       <c r="B60" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D60" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E60">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="F60">
         <v>10</v>
       </c>
       <c r="G60">
         <v>150</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
         <v>5</v>
       </c>
       <c r="J60">
         <v>10</v>
       </c>
       <c r="K60" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M60" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="30">
-      <c r="A61" s="4" t="s">
+      <c r="A61" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" t="s">
+        <v>30</v>
+      </c>
+      <c r="E61">
+        <v>100</v>
+      </c>
+      <c r="F61">
+        <v>10</v>
+      </c>
+      <c r="G61">
+        <v>150</v>
+      </c>
+      <c r="H61">
+        <v>1</v>
+      </c>
+      <c r="I61">
+        <v>5</v>
+      </c>
+      <c r="J61">
+        <v>10</v>
+      </c>
+      <c r="K61" t="s">
+        <v>20</v>
+      </c>
+      <c r="L61" t="s">
+        <v>77</v>
+      </c>
+      <c r="M61" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" customHeight="1" ht="30">
+      <c r="A62" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" t="s">
+        <v>30</v>
+      </c>
+      <c r="E62">
+        <v>50</v>
+      </c>
+      <c r="F62">
+        <v>10</v>
+      </c>
+      <c r="G62">
+        <v>200</v>
+      </c>
+      <c r="H62">
+        <v>1.3</v>
+      </c>
+      <c r="I62">
+        <v>5</v>
+      </c>
+      <c r="J62">
+        <v>10</v>
+      </c>
+      <c r="K62">
+        <v>150</v>
+      </c>
+      <c r="L62" t="s">
         <v>85</v>
       </c>
-      <c r="B61" t="s">
-[...8 lines deleted...]
-      <c r="E61">
+      <c r="M62" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" customHeight="1" ht="30">
+      <c r="A63" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B63" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" t="s">
+        <v>30</v>
+      </c>
+      <c r="E63">
+        <v>50</v>
+      </c>
+      <c r="F63">
+        <v>10</v>
+      </c>
+      <c r="G63">
+        <v>150</v>
+      </c>
+      <c r="H63">
+        <v>1</v>
+      </c>
+      <c r="I63">
+        <v>5</v>
+      </c>
+      <c r="J63">
+        <v>10</v>
+      </c>
+      <c r="K63" t="s">
+        <v>20</v>
+      </c>
+      <c r="L63" t="s">
+        <v>77</v>
+      </c>
+      <c r="M63" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" customHeight="1" ht="30">
+      <c r="A64" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" t="s">
+        <v>17</v>
+      </c>
+      <c r="C64" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" t="s">
+        <v>30</v>
+      </c>
+      <c r="E64">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F64">
         <v>8</v>
       </c>
       <c r="G64">
         <v>125</v>
       </c>
       <c r="H64">
         <v>1.1</v>
       </c>
       <c r="I64">
         <v>4</v>
       </c>
       <c r="J64">
         <v>10</v>
       </c>
       <c r="K64" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L64" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M64" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="30">
-      <c r="A65" s="4" t="s">
-        <v>90</v>
+      <c r="A65" s="6" t="s">
+        <v>89</v>
       </c>
       <c r="B65" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C65" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E65">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F65">
         <v>8</v>
       </c>
       <c r="G65">
         <v>125</v>
       </c>
       <c r="H65">
         <v>1.1</v>
       </c>
       <c r="I65">
         <v>4</v>
       </c>
       <c r="J65">
         <v>10</v>
       </c>
       <c r="K65" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L65" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M65" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="30">
-      <c r="A66" s="4" t="s">
-        <v>91</v>
+      <c r="A66" s="6" t="s">
+        <v>90</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C66" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E66">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F66">
         <v>8</v>
       </c>
       <c r="G66">
         <v>125</v>
       </c>
       <c r="H66">
         <v>1.1</v>
       </c>
       <c r="I66">
         <v>4</v>
       </c>
       <c r="J66">
         <v>10</v>
       </c>
       <c r="K66" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M66" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="30">
-      <c r="A67" s="4" t="s">
-        <v>92</v>
+      <c r="A67" s="6" t="s">
+        <v>91</v>
       </c>
       <c r="B67" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C67" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E67">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F67">
         <v>8</v>
       </c>
       <c r="G67">
         <v>125</v>
       </c>
       <c r="H67">
         <v>1.1</v>
       </c>
       <c r="I67">
         <v>4</v>
       </c>
       <c r="J67">
         <v>10</v>
       </c>
       <c r="K67" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L67" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M67" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="30">
-      <c r="A68" s="4" t="s">
-        <v>93</v>
+      <c r="A68" s="6" t="s">
+        <v>92</v>
       </c>
       <c r="B68" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C68" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E68">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F68">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G68">
         <v>125</v>
       </c>
       <c r="H68">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I68">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J68">
         <v>10</v>
       </c>
       <c r="K68" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L68" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="M68" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="30">
-      <c r="A69" s="4" t="s">
-        <v>95</v>
+      <c r="A69" s="6" t="s">
+        <v>93</v>
       </c>
       <c r="B69" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C69" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D69" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E69">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F69">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G69">
         <v>125</v>
       </c>
       <c r="H69">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I69">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J69">
         <v>10</v>
       </c>
       <c r="K69" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L69" t="s">
+        <v>77</v>
+      </c>
+      <c r="M69" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" customHeight="1" ht="30">
+      <c r="A70" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="M69" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B70" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E70">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F70">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G70">
         <v>125</v>
       </c>
       <c r="H70">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I70">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J70">
         <v>10</v>
       </c>
       <c r="K70" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L70" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="M70" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="30">
-      <c r="A71" s="4" t="s">
-        <v>97</v>
+      <c r="A71" s="6" t="s">
+        <v>95</v>
       </c>
       <c r="B71" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E71">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F71">
         <v>6</v>
       </c>
       <c r="G71">
         <v>125</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71">
         <v>3</v>
       </c>
       <c r="J71">
         <v>10</v>
       </c>
       <c r="K71" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L71" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M71" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="30">
-      <c r="A72" s="4" t="s">
-        <v>98</v>
+      <c r="A72" s="6" t="s">
+        <v>97</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C72" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E72">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F72">
         <v>6</v>
       </c>
       <c r="G72">
         <v>125</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72">
         <v>3</v>
       </c>
       <c r="J72">
         <v>10</v>
       </c>
       <c r="K72" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L72" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M72" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="30">
-      <c r="A73" s="4" t="s">
-        <v>99</v>
+      <c r="A73" s="6" t="s">
+        <v>98</v>
       </c>
       <c r="B73" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C73" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E73">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F73">
         <v>6</v>
       </c>
       <c r="G73">
         <v>125</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73">
         <v>3</v>
       </c>
       <c r="J73">
         <v>10</v>
       </c>
       <c r="K73" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L73" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M73" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="30">
-      <c r="A74" s="4" t="s">
-        <v>100</v>
+      <c r="A74" s="6" t="s">
+        <v>99</v>
       </c>
       <c r="B74" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C74" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E74">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F74">
         <v>6</v>
       </c>
       <c r="G74">
         <v>125</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74">
         <v>3</v>
       </c>
       <c r="J74">
         <v>10</v>
       </c>
       <c r="K74" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L74" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M74" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="30">
-      <c r="A75" s="4" t="s">
+      <c r="A75" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" t="s">
+        <v>30</v>
+      </c>
+      <c r="E75">
+        <v>200</v>
+      </c>
+      <c r="F75">
+        <v>6</v>
+      </c>
+      <c r="G75">
+        <v>125</v>
+      </c>
+      <c r="H75">
+        <v>1</v>
+      </c>
+      <c r="I75">
+        <v>3</v>
+      </c>
+      <c r="J75">
+        <v>10</v>
+      </c>
+      <c r="K75" t="s">
+        <v>20</v>
+      </c>
+      <c r="L75" t="s">
+        <v>96</v>
+      </c>
+      <c r="M75" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="30">
+      <c r="A76" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="B75" t="s">
-[...8 lines deleted...]
-      <c r="E75">
+      <c r="B76" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" t="s">
+        <v>30</v>
+      </c>
+      <c r="E76">
+        <v>100</v>
+      </c>
+      <c r="F76">
+        <v>6</v>
+      </c>
+      <c r="G76">
+        <v>125</v>
+      </c>
+      <c r="H76">
+        <v>1</v>
+      </c>
+      <c r="I76">
+        <v>3</v>
+      </c>
+      <c r="J76">
+        <v>10</v>
+      </c>
+      <c r="K76" t="s">
+        <v>20</v>
+      </c>
+      <c r="L76" t="s">
+        <v>96</v>
+      </c>
+      <c r="M76" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" customHeight="1" ht="30">
+      <c r="A77" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" t="s">
+        <v>18</v>
+      </c>
+      <c r="D77" t="s">
+        <v>30</v>
+      </c>
+      <c r="E77">
+        <v>50</v>
+      </c>
+      <c r="F77">
+        <v>6</v>
+      </c>
+      <c r="G77">
+        <v>125</v>
+      </c>
+      <c r="H77">
+        <v>1</v>
+      </c>
+      <c r="I77">
+        <v>3</v>
+      </c>
+      <c r="J77">
+        <v>10</v>
+      </c>
+      <c r="K77" t="s">
+        <v>20</v>
+      </c>
+      <c r="L77" t="s">
+        <v>96</v>
+      </c>
+      <c r="M77" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" customHeight="1" ht="30">
+      <c r="A78" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B78" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" t="s">
+        <v>30</v>
+      </c>
+      <c r="E78">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F78">
         <v>20</v>
       </c>
       <c r="G78">
         <v>240</v>
       </c>
       <c r="H78">
         <v>1.3</v>
       </c>
       <c r="I78">
         <v>10</v>
       </c>
       <c r="J78">
         <v>10</v>
       </c>
       <c r="K78">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L78" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M78" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="30">
-      <c r="A79" s="4" t="s">
-        <v>105</v>
+      <c r="A79" s="6" t="s">
+        <v>104</v>
       </c>
       <c r="B79" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C79" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E79">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F79">
         <v>20</v>
       </c>
       <c r="G79">
         <v>240</v>
       </c>
       <c r="H79">
         <v>1.3</v>
       </c>
       <c r="I79">
         <v>10</v>
       </c>
       <c r="J79">
         <v>10</v>
       </c>
       <c r="K79">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L79" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M79" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="30">
-      <c r="A80" s="4" t="s">
-        <v>106</v>
+      <c r="A80" s="6" t="s">
+        <v>105</v>
       </c>
       <c r="B80" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C80" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E80">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F80">
         <v>20</v>
       </c>
       <c r="G80">
         <v>240</v>
       </c>
       <c r="H80">
         <v>1.3</v>
       </c>
       <c r="I80">
         <v>10</v>
       </c>
       <c r="J80">
         <v>10</v>
       </c>
       <c r="K80">
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="L80" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M80" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="30">
-      <c r="A81" s="4" t="s">
-        <v>107</v>
+      <c r="A81" s="6" t="s">
+        <v>106</v>
       </c>
       <c r="B81" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C81" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E81">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F81">
         <v>20</v>
       </c>
       <c r="G81">
         <v>240</v>
       </c>
       <c r="H81">
         <v>1.3</v>
       </c>
       <c r="I81">
         <v>10</v>
       </c>
       <c r="J81">
         <v>10</v>
       </c>
       <c r="K81">
         <v>150</v>
       </c>
       <c r="L81" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M81" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="30">
-      <c r="A82" s="4" t="s">
-        <v>108</v>
+      <c r="A82" s="6" t="s">
+        <v>107</v>
       </c>
       <c r="B82" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C82" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D82" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E82">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F82">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G82">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H82">
         <v>1.3</v>
       </c>
       <c r="I82">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="J82">
         <v>10</v>
       </c>
       <c r="K82">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L82" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M82" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="30">
-      <c r="A83" s="4" t="s">
-        <v>109</v>
+      <c r="A83" s="6" t="s">
+        <v>108</v>
       </c>
       <c r="B83" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C83" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D83" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E83">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F83">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G83">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H83">
         <v>1.3</v>
       </c>
       <c r="I83">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="J83">
         <v>10</v>
       </c>
       <c r="K83">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L83" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M83" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="30">
-      <c r="A84" s="4" t="s">
-        <v>110</v>
+      <c r="A84" s="6" t="s">
+        <v>109</v>
       </c>
       <c r="B84" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C84" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D84" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E84">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F84">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="G84">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H84">
         <v>1.3</v>
       </c>
       <c r="I84">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="J84">
         <v>10</v>
       </c>
       <c r="K84">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="L84" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M84" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="30">
-      <c r="A85" s="4" t="s">
-        <v>111</v>
+      <c r="A85" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="B85" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C85" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D85" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E85">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F85">
         <v>15</v>
       </c>
       <c r="G85">
         <v>220</v>
       </c>
       <c r="H85">
         <v>1.3</v>
       </c>
       <c r="I85">
         <v>7.5</v>
       </c>
       <c r="J85">
         <v>10</v>
       </c>
       <c r="K85">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L85" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M85" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="30">
-      <c r="A86" s="4" t="s">
-        <v>112</v>
+      <c r="A86" s="6" t="s">
+        <v>111</v>
       </c>
       <c r="B86" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C86" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D86" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E86">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F86">
         <v>15</v>
       </c>
       <c r="G86">
         <v>220</v>
       </c>
       <c r="H86">
         <v>1.3</v>
       </c>
       <c r="I86">
         <v>7.5</v>
       </c>
       <c r="J86">
         <v>10</v>
       </c>
       <c r="K86">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L86" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M86" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="30">
-      <c r="A87" s="4" t="s">
-        <v>113</v>
+      <c r="A87" s="6" t="s">
+        <v>112</v>
       </c>
       <c r="B87" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C87" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D87" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E87">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F87">
         <v>15</v>
       </c>
       <c r="G87">
         <v>220</v>
       </c>
       <c r="H87">
         <v>1.3</v>
       </c>
       <c r="I87">
         <v>7.5</v>
       </c>
       <c r="J87">
         <v>10</v>
       </c>
       <c r="K87">
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="L87" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M87" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="30">
-      <c r="A88" s="4" t="s">
-        <v>114</v>
+      <c r="A88" s="6" t="s">
+        <v>113</v>
       </c>
       <c r="B88" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C88" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D88" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E88">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F88">
         <v>15</v>
       </c>
       <c r="G88">
         <v>220</v>
       </c>
       <c r="H88">
         <v>1.3</v>
       </c>
       <c r="I88">
         <v>7.5</v>
       </c>
       <c r="J88">
         <v>10</v>
       </c>
       <c r="K88">
         <v>150</v>
       </c>
       <c r="L88" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M88" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="30">
-      <c r="A89" s="4" t="s">
-        <v>115</v>
+      <c r="A89" s="6" t="s">
+        <v>114</v>
       </c>
       <c r="B89" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" t="s">
+        <v>30</v>
+      </c>
+      <c r="E89">
+        <v>200</v>
+      </c>
+      <c r="F89">
         <v>15</v>
       </c>
-      <c r="C89" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G89">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="H89">
         <v>1.3</v>
       </c>
       <c r="I89">
-        <v>5</v>
+        <v>7.5</v>
       </c>
       <c r="J89">
         <v>10</v>
       </c>
       <c r="K89">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L89" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M89" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="30">
-      <c r="A90" s="4" t="s">
-        <v>116</v>
+      <c r="A90" s="6" t="s">
+        <v>115</v>
       </c>
       <c r="B90" t="s">
+        <v>17</v>
+      </c>
+      <c r="C90" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" t="s">
+        <v>30</v>
+      </c>
+      <c r="E90">
+        <v>100</v>
+      </c>
+      <c r="F90">
         <v>15</v>
       </c>
-      <c r="C90" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G90">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="H90">
         <v>1.3</v>
       </c>
       <c r="I90">
-        <v>5</v>
+        <v>7.5</v>
       </c>
       <c r="J90">
         <v>10</v>
       </c>
       <c r="K90">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L90" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M90" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="30">
-      <c r="A91" s="4" t="s">
-        <v>117</v>
+      <c r="A91" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="B91" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" t="s">
+        <v>18</v>
+      </c>
+      <c r="D91" t="s">
+        <v>30</v>
+      </c>
+      <c r="E91">
+        <v>50</v>
+      </c>
+      <c r="F91">
         <v>15</v>
       </c>
-      <c r="C91" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G91">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="H91">
         <v>1.3</v>
       </c>
       <c r="I91">
-        <v>5</v>
+        <v>7.5</v>
       </c>
       <c r="J91">
         <v>10</v>
       </c>
       <c r="K91">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="L91" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M91" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="30">
-      <c r="A92" s="4" t="s">
-        <v>118</v>
+      <c r="A92" s="6" t="s">
+        <v>117</v>
       </c>
       <c r="B92" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C92" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E92">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F92">
         <v>10</v>
       </c>
       <c r="G92">
         <v>200</v>
       </c>
       <c r="H92">
         <v>1.3</v>
       </c>
       <c r="I92">
         <v>5</v>
       </c>
       <c r="J92">
         <v>10</v>
       </c>
       <c r="K92">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L92" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M92" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="30">
-      <c r="A93" s="4" t="s">
-        <v>119</v>
+      <c r="A93" s="6" t="s">
+        <v>118</v>
       </c>
       <c r="B93" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C93" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E93">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F93">
         <v>10</v>
       </c>
       <c r="G93">
         <v>200</v>
       </c>
       <c r="H93">
         <v>1.3</v>
       </c>
       <c r="I93">
         <v>5</v>
       </c>
       <c r="J93">
         <v>10</v>
       </c>
       <c r="K93">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L93" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M93" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="30">
-      <c r="A94" s="4" t="s">
-        <v>120</v>
+      <c r="A94" s="6" t="s">
+        <v>119</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C94" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E94">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F94">
         <v>10</v>
       </c>
       <c r="G94">
         <v>200</v>
       </c>
       <c r="H94">
         <v>1.3</v>
       </c>
       <c r="I94">
         <v>5</v>
       </c>
       <c r="J94">
         <v>10</v>
       </c>
       <c r="K94">
+        <v>250</v>
+      </c>
+      <c r="L94" t="s">
+        <v>85</v>
+      </c>
+      <c r="M94" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" customHeight="1" ht="30">
+      <c r="A95" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>18</v>
+      </c>
+      <c r="D95" t="s">
+        <v>30</v>
+      </c>
+      <c r="E95">
+        <v>400</v>
+      </c>
+      <c r="F95">
+        <v>10</v>
+      </c>
+      <c r="G95">
+        <v>200</v>
+      </c>
+      <c r="H95">
+        <v>1.3</v>
+      </c>
+      <c r="I95">
+        <v>5</v>
+      </c>
+      <c r="J95">
+        <v>10</v>
+      </c>
+      <c r="K95">
         <v>150</v>
       </c>
-      <c r="L94" t="s">
-[...7 lines deleted...]
-      <c r="A95" s="4" t="s">
+      <c r="L95" t="s">
+        <v>85</v>
+      </c>
+      <c r="M95" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" customHeight="1" ht="30">
+      <c r="A96" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="B95" t="s">
-[...8 lines deleted...]
-      <c r="E95">
+      <c r="B96" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" t="s">
+        <v>18</v>
+      </c>
+      <c r="D96" t="s">
+        <v>30</v>
+      </c>
+      <c r="E96">
+        <v>200</v>
+      </c>
+      <c r="F96">
+        <v>10</v>
+      </c>
+      <c r="G96">
+        <v>200</v>
+      </c>
+      <c r="H96">
+        <v>1.3</v>
+      </c>
+      <c r="I96">
+        <v>5</v>
+      </c>
+      <c r="J96">
+        <v>10</v>
+      </c>
+      <c r="K96">
+        <v>150</v>
+      </c>
+      <c r="L96" t="s">
+        <v>85</v>
+      </c>
+      <c r="M96" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" customHeight="1" ht="30">
+      <c r="A97" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B97" t="s">
+        <v>17</v>
+      </c>
+      <c r="C97" t="s">
+        <v>18</v>
+      </c>
+      <c r="D97" t="s">
+        <v>30</v>
+      </c>
+      <c r="E97">
+        <v>100</v>
+      </c>
+      <c r="F97">
+        <v>10</v>
+      </c>
+      <c r="G97">
+        <v>200</v>
+      </c>
+      <c r="H97">
+        <v>1.3</v>
+      </c>
+      <c r="I97">
+        <v>5</v>
+      </c>
+      <c r="J97">
+        <v>10</v>
+      </c>
+      <c r="K97">
+        <v>150</v>
+      </c>
+      <c r="L97" t="s">
+        <v>85</v>
+      </c>
+      <c r="M97" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" customHeight="1" ht="30">
+      <c r="A98" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B98" t="s">
+        <v>17</v>
+      </c>
+      <c r="C98" t="s">
+        <v>18</v>
+      </c>
+      <c r="D98" t="s">
+        <v>30</v>
+      </c>
+      <c r="E98">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F98">
         <v>35</v>
       </c>
       <c r="G98">
         <v>370</v>
       </c>
       <c r="H98">
         <v>1.1</v>
       </c>
       <c r="I98">
         <v>17.5</v>
       </c>
       <c r="J98">
         <v>5</v>
       </c>
       <c r="K98" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L98" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M98" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="30">
-      <c r="A99" s="4" t="s">
-        <v>125</v>
+      <c r="A99" s="6" t="s">
+        <v>124</v>
       </c>
       <c r="B99" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C99" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E99">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F99">
         <v>35</v>
       </c>
       <c r="G99">
         <v>370</v>
       </c>
       <c r="H99">
         <v>1.1</v>
       </c>
       <c r="I99">
         <v>17.5</v>
       </c>
       <c r="J99">
         <v>5</v>
       </c>
       <c r="K99" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L99" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M99" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="30">
-      <c r="A100" s="4" t="s">
-        <v>126</v>
+      <c r="A100" s="6" t="s">
+        <v>125</v>
       </c>
       <c r="B100" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C100" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D100" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E100">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F100">
         <v>35</v>
       </c>
       <c r="G100">
         <v>370</v>
       </c>
       <c r="H100">
         <v>1.1</v>
       </c>
       <c r="I100">
         <v>17.5</v>
       </c>
       <c r="J100">
         <v>5</v>
       </c>
       <c r="K100" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L100" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M100" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="30">
-      <c r="A101" s="4" t="s">
-        <v>127</v>
+      <c r="A101" s="6" t="s">
+        <v>126</v>
       </c>
       <c r="B101" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C101" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D101" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E101">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F101">
         <v>35</v>
       </c>
       <c r="G101">
-        <v>300</v>
+        <v>370</v>
       </c>
       <c r="H101">
         <v>1.1</v>
       </c>
       <c r="I101">
         <v>17.5</v>
       </c>
       <c r="J101">
         <v>5</v>
       </c>
       <c r="K101" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L101" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M101" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="30">
-      <c r="A102" s="4" t="s">
-        <v>128</v>
+      <c r="A102" s="6" t="s">
+        <v>127</v>
       </c>
       <c r="B102" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C102" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D102" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E102">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F102">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G102">
-        <v>300</v>
+        <v>370</v>
       </c>
       <c r="H102">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I102">
-        <v>12.5</v>
+        <v>17.5</v>
       </c>
       <c r="J102">
         <v>5</v>
       </c>
       <c r="K102" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L102" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M102" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="30">
-      <c r="A103" s="4" t="s">
-        <v>129</v>
+      <c r="A103" s="6" t="s">
+        <v>128</v>
       </c>
       <c r="B103" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C103" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E103">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F103">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G103">
-        <v>300</v>
+        <v>370</v>
       </c>
       <c r="H103">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I103">
-        <v>12.5</v>
+        <v>17.5</v>
       </c>
       <c r="J103">
         <v>5</v>
       </c>
       <c r="K103" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L103" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M103" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="30">
-      <c r="A104" s="4" t="s">
-        <v>130</v>
+      <c r="A104" s="6" t="s">
+        <v>129</v>
       </c>
       <c r="B104" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C104" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D104" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E104">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F104">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G104">
         <v>300</v>
       </c>
       <c r="H104">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I104">
-        <v>12.5</v>
+        <v>17.5</v>
       </c>
       <c r="J104">
         <v>5</v>
       </c>
       <c r="K104" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L104" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M104" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="30">
-      <c r="A105" s="4" t="s">
-        <v>131</v>
+      <c r="A105" s="6" t="s">
+        <v>130</v>
       </c>
       <c r="B105" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C105" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D105" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E105">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F105">
         <v>25</v>
       </c>
       <c r="G105">
         <v>300</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105">
         <v>12.5</v>
       </c>
       <c r="J105">
         <v>5</v>
       </c>
       <c r="K105" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L105" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M105" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="30">
-      <c r="A106" s="4" t="s">
-        <v>132</v>
+      <c r="A106" s="6" t="s">
+        <v>131</v>
       </c>
       <c r="B106" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C106" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D106" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E106">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F106">
         <v>25</v>
       </c>
       <c r="G106">
         <v>300</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106">
         <v>12.5</v>
       </c>
       <c r="J106">
         <v>5</v>
       </c>
       <c r="K106" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L106" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M106" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="30">
-      <c r="A107" s="4" t="s">
-        <v>133</v>
+      <c r="A107" s="6" t="s">
+        <v>132</v>
       </c>
       <c r="B107" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D107" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E107">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F107">
         <v>25</v>
       </c>
       <c r="G107">
         <v>300</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107">
         <v>12.5</v>
       </c>
       <c r="J107">
         <v>5</v>
       </c>
       <c r="K107" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L107" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M107" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="30">
-      <c r="A108" s="4" t="s">
-        <v>134</v>
+      <c r="A108" s="6" t="s">
+        <v>133</v>
       </c>
       <c r="B108" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C108" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E108">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F108">
         <v>25</v>
       </c>
       <c r="G108">
         <v>300</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108">
         <v>12.5</v>
       </c>
       <c r="J108">
         <v>5</v>
       </c>
       <c r="K108" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L108" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M108" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="30">
-      <c r="A109" s="4" t="s">
+      <c r="A109" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B109" t="s">
+        <v>17</v>
+      </c>
+      <c r="C109" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" t="s">
+        <v>30</v>
+      </c>
+      <c r="E109">
+        <v>200</v>
+      </c>
+      <c r="F109">
+        <v>25</v>
+      </c>
+      <c r="G109">
+        <v>300</v>
+      </c>
+      <c r="H109">
+        <v>1</v>
+      </c>
+      <c r="I109">
+        <v>12.5</v>
+      </c>
+      <c r="J109">
+        <v>5</v>
+      </c>
+      <c r="K109" t="s">
+        <v>20</v>
+      </c>
+      <c r="L109" t="s">
+        <v>85</v>
+      </c>
+      <c r="M109" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" customHeight="1" ht="30">
+      <c r="A110" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="B109" t="s">
-[...8 lines deleted...]
-      <c r="E109">
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
+        <v>30</v>
+      </c>
+      <c r="E110">
+        <v>100</v>
+      </c>
+      <c r="F110">
+        <v>25</v>
+      </c>
+      <c r="G110">
+        <v>300</v>
+      </c>
+      <c r="H110">
+        <v>1</v>
+      </c>
+      <c r="I110">
+        <v>12.5</v>
+      </c>
+      <c r="J110">
+        <v>5</v>
+      </c>
+      <c r="K110" t="s">
+        <v>20</v>
+      </c>
+      <c r="L110" t="s">
+        <v>85</v>
+      </c>
+      <c r="M110" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" customHeight="1" ht="30">
+      <c r="A111" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B111" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" t="s">
+        <v>30</v>
+      </c>
+      <c r="E111">
+        <v>50</v>
+      </c>
+      <c r="F111">
+        <v>25</v>
+      </c>
+      <c r="G111">
+        <v>300</v>
+      </c>
+      <c r="H111">
+        <v>1</v>
+      </c>
+      <c r="I111">
+        <v>12.5</v>
+      </c>
+      <c r="J111">
+        <v>5</v>
+      </c>
+      <c r="K111" t="s">
+        <v>20</v>
+      </c>
+      <c r="L111" t="s">
+        <v>85</v>
+      </c>
+      <c r="M111" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" customHeight="1" ht="30">
+      <c r="A112" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" t="s">
+        <v>30</v>
+      </c>
+      <c r="E112">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F112">
         <v>20</v>
       </c>
       <c r="G112">
         <v>220</v>
       </c>
       <c r="H112">
         <v>1.1</v>
       </c>
       <c r="I112">
         <v>10</v>
       </c>
       <c r="J112">
         <v>10</v>
       </c>
       <c r="K112" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L112" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M112" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="30">
-      <c r="A113" s="4" t="s">
-        <v>139</v>
+      <c r="A113" s="6" t="s">
+        <v>138</v>
       </c>
       <c r="B113" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C113" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E113">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F113">
         <v>20</v>
       </c>
       <c r="G113">
         <v>220</v>
       </c>
       <c r="H113">
         <v>1.1</v>
       </c>
       <c r="I113">
         <v>10</v>
       </c>
       <c r="J113">
         <v>10</v>
       </c>
       <c r="K113" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L113" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M113" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="30">
-      <c r="A114" s="4" t="s">
-        <v>140</v>
+      <c r="A114" s="6" t="s">
+        <v>139</v>
       </c>
       <c r="B114" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C114" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D114" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E114">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F114">
         <v>20</v>
       </c>
       <c r="G114">
         <v>220</v>
       </c>
       <c r="H114">
         <v>1.1</v>
       </c>
       <c r="I114">
         <v>10</v>
       </c>
       <c r="J114">
         <v>10</v>
       </c>
       <c r="K114" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L114" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M114" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="30">
-      <c r="A115" s="4" t="s">
-        <v>141</v>
+      <c r="A115" s="6" t="s">
+        <v>140</v>
       </c>
       <c r="B115" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C115" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E115">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F115">
         <v>20</v>
       </c>
       <c r="G115">
         <v>220</v>
       </c>
       <c r="H115">
         <v>1.1</v>
       </c>
       <c r="I115">
         <v>10</v>
       </c>
       <c r="J115">
         <v>10</v>
       </c>
       <c r="K115" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L115" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M115" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="30">
-      <c r="A116" s="4" t="s">
+      <c r="A116" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B116" t="s">
+        <v>17</v>
+      </c>
+      <c r="C116" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" t="s">
+        <v>30</v>
+      </c>
+      <c r="E116">
+        <v>200</v>
+      </c>
+      <c r="F116">
+        <v>20</v>
+      </c>
+      <c r="G116">
+        <v>220</v>
+      </c>
+      <c r="H116">
+        <v>1.1</v>
+      </c>
+      <c r="I116">
+        <v>10</v>
+      </c>
+      <c r="J116">
+        <v>10</v>
+      </c>
+      <c r="K116" t="s">
+        <v>20</v>
+      </c>
+      <c r="L116" t="s">
+        <v>85</v>
+      </c>
+      <c r="M116" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" customHeight="1" ht="30">
+      <c r="A117" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="B116" t="s">
-[...8 lines deleted...]
-      <c r="E116">
+      <c r="B117" t="s">
+        <v>17</v>
+      </c>
+      <c r="C117" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" t="s">
+        <v>30</v>
+      </c>
+      <c r="E117">
+        <v>100</v>
+      </c>
+      <c r="F117">
+        <v>20</v>
+      </c>
+      <c r="G117">
+        <v>220</v>
+      </c>
+      <c r="H117">
+        <v>1.1</v>
+      </c>
+      <c r="I117">
+        <v>10</v>
+      </c>
+      <c r="J117">
+        <v>10</v>
+      </c>
+      <c r="K117" t="s">
+        <v>20</v>
+      </c>
+      <c r="L117" t="s">
+        <v>85</v>
+      </c>
+      <c r="M117" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" customHeight="1" ht="30">
+      <c r="A118" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B118" t="s">
+        <v>17</v>
+      </c>
+      <c r="C118" t="s">
+        <v>18</v>
+      </c>
+      <c r="D118" t="s">
+        <v>30</v>
+      </c>
+      <c r="E118">
+        <v>50</v>
+      </c>
+      <c r="F118">
+        <v>20</v>
+      </c>
+      <c r="G118">
+        <v>220</v>
+      </c>
+      <c r="H118">
+        <v>1.1</v>
+      </c>
+      <c r="I118">
+        <v>10</v>
+      </c>
+      <c r="J118">
+        <v>10</v>
+      </c>
+      <c r="K118" t="s">
+        <v>20</v>
+      </c>
+      <c r="L118" t="s">
+        <v>85</v>
+      </c>
+      <c r="M118" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" customHeight="1" ht="30">
+      <c r="A119" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B119" t="s">
+        <v>17</v>
+      </c>
+      <c r="C119" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" t="s">
+        <v>30</v>
+      </c>
+      <c r="E119">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F119">
         <v>15</v>
       </c>
       <c r="G119">
         <v>230</v>
       </c>
       <c r="H119">
         <v>1.1</v>
       </c>
       <c r="I119">
         <v>7.5</v>
       </c>
       <c r="J119">
         <v>5</v>
       </c>
       <c r="K119" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L119" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M119" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="30">
-      <c r="A120" s="4" t="s">
-        <v>146</v>
+      <c r="A120" s="6" t="s">
+        <v>145</v>
       </c>
       <c r="B120" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C120" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D120" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E120">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F120">
         <v>15</v>
       </c>
       <c r="G120">
         <v>230</v>
       </c>
       <c r="H120">
         <v>1.1</v>
       </c>
       <c r="I120">
         <v>7.5</v>
       </c>
       <c r="J120">
         <v>5</v>
       </c>
       <c r="K120" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L120" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M120" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="30">
-      <c r="A121" s="4" t="s">
-        <v>147</v>
+      <c r="A121" s="6" t="s">
+        <v>146</v>
       </c>
       <c r="B121" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E121">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F121">
         <v>15</v>
       </c>
       <c r="G121">
         <v>230</v>
       </c>
       <c r="H121">
         <v>1.1</v>
       </c>
       <c r="I121">
         <v>7.5</v>
       </c>
       <c r="J121">
         <v>5</v>
       </c>
       <c r="K121" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L121" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M121" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="30">
-      <c r="A122" s="4" t="s">
-        <v>148</v>
+      <c r="A122" s="6" t="s">
+        <v>147</v>
       </c>
       <c r="B122" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C122" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D122" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E122">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F122">
         <v>15</v>
       </c>
       <c r="G122">
         <v>230</v>
       </c>
       <c r="H122">
         <v>1.1</v>
       </c>
       <c r="I122">
         <v>7.5</v>
       </c>
       <c r="J122">
         <v>5</v>
       </c>
       <c r="K122" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L122" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M122" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="30">
-      <c r="A123" s="4" t="s">
+      <c r="A123" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B123" t="s">
+        <v>17</v>
+      </c>
+      <c r="C123" t="s">
+        <v>18</v>
+      </c>
+      <c r="D123" t="s">
+        <v>30</v>
+      </c>
+      <c r="E123">
+        <v>200</v>
+      </c>
+      <c r="F123">
+        <v>15</v>
+      </c>
+      <c r="G123">
+        <v>230</v>
+      </c>
+      <c r="H123">
+        <v>1.1</v>
+      </c>
+      <c r="I123">
+        <v>7.5</v>
+      </c>
+      <c r="J123">
+        <v>5</v>
+      </c>
+      <c r="K123" t="s">
+        <v>20</v>
+      </c>
+      <c r="L123" t="s">
+        <v>85</v>
+      </c>
+      <c r="M123" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" customHeight="1" ht="30">
+      <c r="A124" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="B123" t="s">
+      <c r="B124" t="s">
+        <v>17</v>
+      </c>
+      <c r="C124" t="s">
+        <v>18</v>
+      </c>
+      <c r="D124" t="s">
+        <v>30</v>
+      </c>
+      <c r="E124">
+        <v>100</v>
+      </c>
+      <c r="F124">
         <v>15</v>
       </c>
-      <c r="C123" t="s">
-[...5 lines deleted...]
-      <c r="E123">
+      <c r="G124">
+        <v>230</v>
+      </c>
+      <c r="H124">
+        <v>1.1</v>
+      </c>
+      <c r="I124">
+        <v>7.5</v>
+      </c>
+      <c r="J124">
+        <v>5</v>
+      </c>
+      <c r="K124" t="s">
+        <v>20</v>
+      </c>
+      <c r="L124" t="s">
+        <v>85</v>
+      </c>
+      <c r="M124" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" customHeight="1" ht="30">
+      <c r="A125" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B125" t="s">
+        <v>17</v>
+      </c>
+      <c r="C125" t="s">
+        <v>18</v>
+      </c>
+      <c r="D125" t="s">
+        <v>30</v>
+      </c>
+      <c r="E125">
+        <v>50</v>
+      </c>
+      <c r="F125">
+        <v>15</v>
+      </c>
+      <c r="G125">
+        <v>230</v>
+      </c>
+      <c r="H125">
+        <v>1.1</v>
+      </c>
+      <c r="I125">
+        <v>7.5</v>
+      </c>
+      <c r="J125">
+        <v>5</v>
+      </c>
+      <c r="K125" t="s">
+        <v>20</v>
+      </c>
+      <c r="L125" t="s">
+        <v>85</v>
+      </c>
+      <c r="M125" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" customHeight="1" ht="30">
+      <c r="A126" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="B126" t="s">
+        <v>17</v>
+      </c>
+      <c r="C126" t="s">
+        <v>18</v>
+      </c>
+      <c r="D126" t="s">
+        <v>30</v>
+      </c>
+      <c r="E126">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F126">
         <v>10</v>
       </c>
       <c r="G126">
         <v>200</v>
       </c>
       <c r="H126">
         <v>1.1</v>
       </c>
       <c r="I126">
         <v>5</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L126" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M126" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="30">
-      <c r="A127" s="4" t="s">
-        <v>153</v>
+      <c r="A127" s="6" t="s">
+        <v>152</v>
       </c>
       <c r="B127" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C127" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D127" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E127">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F127">
         <v>10</v>
       </c>
       <c r="G127">
         <v>200</v>
       </c>
       <c r="H127">
         <v>1.1</v>
       </c>
       <c r="I127">
         <v>5</v>
       </c>
       <c r="J127">
         <v>10</v>
       </c>
       <c r="K127" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L127" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M127" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="30">
-      <c r="A128" s="4" t="s">
-        <v>154</v>
+      <c r="A128" s="6" t="s">
+        <v>153</v>
       </c>
       <c r="B128" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C128" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D128" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E128">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F128">
         <v>10</v>
       </c>
       <c r="G128">
         <v>200</v>
       </c>
       <c r="H128">
         <v>1.1</v>
       </c>
       <c r="I128">
         <v>5</v>
       </c>
       <c r="J128">
         <v>10</v>
       </c>
       <c r="K128" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L128" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M128" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="30">
-      <c r="A129" s="4" t="s">
-        <v>155</v>
+      <c r="A129" s="6" t="s">
+        <v>154</v>
       </c>
       <c r="B129" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C129" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D129" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E129">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F129">
         <v>10</v>
       </c>
       <c r="G129">
         <v>200</v>
       </c>
       <c r="H129">
         <v>1.1</v>
       </c>
       <c r="I129">
         <v>5</v>
       </c>
       <c r="J129">
         <v>10</v>
       </c>
       <c r="K129" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L129" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M129" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="30">
-      <c r="A130" s="4" t="s">
+      <c r="A130" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B130" t="s">
+        <v>17</v>
+      </c>
+      <c r="C130" t="s">
+        <v>18</v>
+      </c>
+      <c r="D130" t="s">
+        <v>30</v>
+      </c>
+      <c r="E130">
+        <v>200</v>
+      </c>
+      <c r="F130">
+        <v>10</v>
+      </c>
+      <c r="G130">
+        <v>200</v>
+      </c>
+      <c r="H130">
+        <v>1.1</v>
+      </c>
+      <c r="I130">
+        <v>5</v>
+      </c>
+      <c r="J130">
+        <v>10</v>
+      </c>
+      <c r="K130" t="s">
+        <v>20</v>
+      </c>
+      <c r="L130" t="s">
+        <v>85</v>
+      </c>
+      <c r="M130" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" customHeight="1" ht="30">
+      <c r="A131" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="B130" t="s">
-[...8 lines deleted...]
-      <c r="E130">
+      <c r="B131" t="s">
+        <v>17</v>
+      </c>
+      <c r="C131" t="s">
+        <v>18</v>
+      </c>
+      <c r="D131" t="s">
+        <v>30</v>
+      </c>
+      <c r="E131">
+        <v>100</v>
+      </c>
+      <c r="F131">
+        <v>10</v>
+      </c>
+      <c r="G131">
+        <v>200</v>
+      </c>
+      <c r="H131">
+        <v>1.1</v>
+      </c>
+      <c r="I131">
+        <v>5</v>
+      </c>
+      <c r="J131">
+        <v>10</v>
+      </c>
+      <c r="K131" t="s">
+        <v>20</v>
+      </c>
+      <c r="L131" t="s">
+        <v>85</v>
+      </c>
+      <c r="M131" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" customHeight="1" ht="30">
+      <c r="A132" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B132" t="s">
+        <v>17</v>
+      </c>
+      <c r="C132" t="s">
+        <v>18</v>
+      </c>
+      <c r="D132" t="s">
+        <v>30</v>
+      </c>
+      <c r="E132">
+        <v>50</v>
+      </c>
+      <c r="F132">
+        <v>10</v>
+      </c>
+      <c r="G132">
+        <v>200</v>
+      </c>
+      <c r="H132">
+        <v>1.1</v>
+      </c>
+      <c r="I132">
+        <v>5</v>
+      </c>
+      <c r="J132">
+        <v>10</v>
+      </c>
+      <c r="K132" t="s">
+        <v>20</v>
+      </c>
+      <c r="L132" t="s">
+        <v>85</v>
+      </c>
+      <c r="M132" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" customHeight="1" ht="30">
+      <c r="A133" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B133" t="s">
+        <v>17</v>
+      </c>
+      <c r="C133" t="s">
+        <v>18</v>
+      </c>
+      <c r="D133" t="s">
+        <v>30</v>
+      </c>
+      <c r="E133">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F133">
         <v>8</v>
       </c>
       <c r="G133">
         <v>175</v>
       </c>
       <c r="H133">
         <v>1.1</v>
       </c>
       <c r="I133">
         <v>4</v>
       </c>
       <c r="J133">
         <v>10</v>
       </c>
       <c r="K133" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L133" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M133" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="30">
-      <c r="A134" s="4" t="s">
-        <v>160</v>
+      <c r="A134" s="6" t="s">
+        <v>159</v>
       </c>
       <c r="B134" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C134" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D134" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E134">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F134">
         <v>8</v>
       </c>
       <c r="G134">
         <v>175</v>
       </c>
       <c r="H134">
         <v>1.1</v>
       </c>
       <c r="I134">
         <v>4</v>
       </c>
       <c r="J134">
         <v>10</v>
       </c>
       <c r="K134" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L134" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M134" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="30">
-      <c r="A135" s="4" t="s">
-        <v>161</v>
+      <c r="A135" s="6" t="s">
+        <v>160</v>
       </c>
       <c r="B135" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C135" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D135" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E135">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F135">
         <v>8</v>
       </c>
       <c r="G135">
         <v>175</v>
       </c>
       <c r="H135">
         <v>1.1</v>
       </c>
       <c r="I135">
         <v>4</v>
       </c>
       <c r="J135">
         <v>10</v>
       </c>
       <c r="K135" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L135" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M135" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="30">
-      <c r="A136" s="4" t="s">
-        <v>162</v>
+      <c r="A136" s="6" t="s">
+        <v>161</v>
       </c>
       <c r="B136" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C136" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D136" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E136">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F136">
         <v>8</v>
       </c>
       <c r="G136">
         <v>175</v>
       </c>
       <c r="H136">
         <v>1.1</v>
       </c>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136">
         <v>10</v>
       </c>
       <c r="K136" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L136" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M136" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="30">
-      <c r="A137" s="4" t="s">
+      <c r="A137" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B137" t="s">
+        <v>17</v>
+      </c>
+      <c r="C137" t="s">
+        <v>18</v>
+      </c>
+      <c r="D137" t="s">
+        <v>30</v>
+      </c>
+      <c r="E137">
+        <v>200</v>
+      </c>
+      <c r="F137">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>175</v>
+      </c>
+      <c r="H137">
+        <v>1.1</v>
+      </c>
+      <c r="I137">
+        <v>4</v>
+      </c>
+      <c r="J137">
+        <v>10</v>
+      </c>
+      <c r="K137" t="s">
+        <v>20</v>
+      </c>
+      <c r="L137" t="s">
+        <v>85</v>
+      </c>
+      <c r="M137" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" customHeight="1" ht="30">
+      <c r="A138" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="B137" t="s">
-[...8 lines deleted...]
-      <c r="E137">
+      <c r="B138" t="s">
+        <v>17</v>
+      </c>
+      <c r="C138" t="s">
+        <v>18</v>
+      </c>
+      <c r="D138" t="s">
+        <v>30</v>
+      </c>
+      <c r="E138">
+        <v>100</v>
+      </c>
+      <c r="F138">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>175</v>
+      </c>
+      <c r="H138">
+        <v>1.1</v>
+      </c>
+      <c r="I138">
+        <v>4</v>
+      </c>
+      <c r="J138">
+        <v>10</v>
+      </c>
+      <c r="K138" t="s">
+        <v>20</v>
+      </c>
+      <c r="L138" t="s">
+        <v>85</v>
+      </c>
+      <c r="M138" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" customHeight="1" ht="30">
+      <c r="A139" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B139" t="s">
+        <v>17</v>
+      </c>
+      <c r="C139" t="s">
+        <v>18</v>
+      </c>
+      <c r="D139" t="s">
+        <v>30</v>
+      </c>
+      <c r="E139">
+        <v>50</v>
+      </c>
+      <c r="F139">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>175</v>
+      </c>
+      <c r="H139">
+        <v>1.1</v>
+      </c>
+      <c r="I139">
+        <v>4</v>
+      </c>
+      <c r="J139">
+        <v>10</v>
+      </c>
+      <c r="K139" t="s">
+        <v>20</v>
+      </c>
+      <c r="L139" t="s">
+        <v>85</v>
+      </c>
+      <c r="M139" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" customHeight="1" ht="30">
+      <c r="A140" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B140" t="s">
+        <v>17</v>
+      </c>
+      <c r="C140" t="s">
+        <v>18</v>
+      </c>
+      <c r="D140" t="s">
+        <v>30</v>
+      </c>
+      <c r="E140">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F140">
         <v>6</v>
       </c>
       <c r="G140">
         <v>150</v>
       </c>
       <c r="H140">
         <v>1.1</v>
       </c>
       <c r="I140">
         <v>3</v>
       </c>
       <c r="J140">
         <v>10</v>
       </c>
       <c r="K140" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L140" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M140" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="30">
-      <c r="A141" s="4" t="s">
-        <v>167</v>
+      <c r="A141" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="B141" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C141" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D141" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E141">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F141">
         <v>6</v>
       </c>
       <c r="G141">
         <v>150</v>
       </c>
       <c r="H141">
         <v>1.1</v>
       </c>
       <c r="I141">
         <v>3</v>
       </c>
       <c r="J141">
         <v>10</v>
       </c>
       <c r="K141" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L141" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M141" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="30">
-      <c r="A142" s="4" t="s">
-        <v>168</v>
+      <c r="A142" s="6" t="s">
+        <v>167</v>
       </c>
       <c r="B142" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C142" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D142" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E142">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F142">
         <v>6</v>
       </c>
       <c r="G142">
         <v>150</v>
       </c>
       <c r="H142">
         <v>1.1</v>
       </c>
       <c r="I142">
         <v>3</v>
       </c>
       <c r="J142">
         <v>10</v>
       </c>
       <c r="K142" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L142" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M142" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="30">
-      <c r="A143" s="4" t="s">
-        <v>169</v>
+      <c r="A143" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="B143" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C143" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D143" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E143">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F143">
         <v>6</v>
       </c>
       <c r="G143">
         <v>150</v>
       </c>
       <c r="H143">
         <v>1.1</v>
       </c>
       <c r="I143">
         <v>3</v>
       </c>
       <c r="J143">
         <v>10</v>
       </c>
       <c r="K143" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L143" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M143" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="30">
-      <c r="A144" s="4" t="s">
+      <c r="A144" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B144" t="s">
+        <v>17</v>
+      </c>
+      <c r="C144" t="s">
+        <v>18</v>
+      </c>
+      <c r="D144" t="s">
+        <v>30</v>
+      </c>
+      <c r="E144">
+        <v>200</v>
+      </c>
+      <c r="F144">
+        <v>6</v>
+      </c>
+      <c r="G144">
+        <v>150</v>
+      </c>
+      <c r="H144">
+        <v>1.1</v>
+      </c>
+      <c r="I144">
+        <v>3</v>
+      </c>
+      <c r="J144">
+        <v>10</v>
+      </c>
+      <c r="K144" t="s">
+        <v>20</v>
+      </c>
+      <c r="L144" t="s">
+        <v>85</v>
+      </c>
+      <c r="M144" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" customHeight="1" ht="30">
+      <c r="A145" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="B144" t="s">
-[...8 lines deleted...]
-      <c r="E144">
+      <c r="B145" t="s">
+        <v>17</v>
+      </c>
+      <c r="C145" t="s">
+        <v>18</v>
+      </c>
+      <c r="D145" t="s">
+        <v>30</v>
+      </c>
+      <c r="E145">
+        <v>100</v>
+      </c>
+      <c r="F145">
+        <v>6</v>
+      </c>
+      <c r="G145">
+        <v>150</v>
+      </c>
+      <c r="H145">
+        <v>1.1</v>
+      </c>
+      <c r="I145">
+        <v>3</v>
+      </c>
+      <c r="J145">
+        <v>10</v>
+      </c>
+      <c r="K145" t="s">
+        <v>20</v>
+      </c>
+      <c r="L145" t="s">
+        <v>85</v>
+      </c>
+      <c r="M145" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" customHeight="1" ht="30">
+      <c r="A146" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B146" t="s">
+        <v>17</v>
+      </c>
+      <c r="C146" t="s">
+        <v>18</v>
+      </c>
+      <c r="D146" t="s">
+        <v>30</v>
+      </c>
+      <c r="E146">
+        <v>50</v>
+      </c>
+      <c r="F146">
+        <v>6</v>
+      </c>
+      <c r="G146">
+        <v>150</v>
+      </c>
+      <c r="H146">
+        <v>1.1</v>
+      </c>
+      <c r="I146">
+        <v>3</v>
+      </c>
+      <c r="J146">
+        <v>10</v>
+      </c>
+      <c r="K146" t="s">
+        <v>20</v>
+      </c>
+      <c r="L146" t="s">
+        <v>85</v>
+      </c>
+      <c r="M146" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" customHeight="1" ht="30">
+      <c r="A147" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B147" t="s">
+        <v>17</v>
+      </c>
+      <c r="C147" t="s">
+        <v>18</v>
+      </c>
+      <c r="D147" t="s">
+        <v>30</v>
+      </c>
+      <c r="E147">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F147">
         <v>4</v>
       </c>
       <c r="G147">
         <v>135</v>
       </c>
       <c r="H147">
         <v>1.1</v>
       </c>
       <c r="I147">
         <v>4</v>
       </c>
       <c r="J147">
         <v>10</v>
       </c>
       <c r="K147" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L147" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M147" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="30">
-      <c r="A148" s="4" t="s">
-        <v>174</v>
+      <c r="A148" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B148" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C148" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D148" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E148">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F148">
         <v>4</v>
       </c>
       <c r="G148">
         <v>135</v>
       </c>
       <c r="H148">
         <v>1.1</v>
       </c>
       <c r="I148">
         <v>4</v>
       </c>
       <c r="J148">
         <v>10</v>
       </c>
       <c r="K148" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L148" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M148" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="30">
-      <c r="A149" s="4" t="s">
-        <v>175</v>
+      <c r="A149" s="6" t="s">
+        <v>174</v>
       </c>
       <c r="B149" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C149" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D149" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E149">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F149">
         <v>4</v>
       </c>
       <c r="G149">
         <v>135</v>
       </c>
       <c r="H149">
         <v>1.1</v>
       </c>
       <c r="I149">
         <v>4</v>
       </c>
       <c r="J149">
         <v>10</v>
       </c>
       <c r="K149" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L149" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M149" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="30">
-      <c r="A150" s="4" t="s">
-        <v>176</v>
+      <c r="A150" s="6" t="s">
+        <v>175</v>
       </c>
       <c r="B150" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C150" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D150" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E150">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F150">
         <v>4</v>
       </c>
       <c r="G150">
         <v>135</v>
       </c>
       <c r="H150">
         <v>1.1</v>
       </c>
       <c r="I150">
         <v>4</v>
       </c>
       <c r="J150">
         <v>10</v>
       </c>
       <c r="K150" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L150" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M150" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="30">
-      <c r="A151" s="4" t="s">
+      <c r="A151" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B151" t="s">
+        <v>17</v>
+      </c>
+      <c r="C151" t="s">
+        <v>18</v>
+      </c>
+      <c r="D151" t="s">
+        <v>30</v>
+      </c>
+      <c r="E151">
+        <v>200</v>
+      </c>
+      <c r="F151">
+        <v>4</v>
+      </c>
+      <c r="G151">
+        <v>135</v>
+      </c>
+      <c r="H151">
+        <v>1.1</v>
+      </c>
+      <c r="I151">
+        <v>4</v>
+      </c>
+      <c r="J151">
+        <v>10</v>
+      </c>
+      <c r="K151" t="s">
+        <v>20</v>
+      </c>
+      <c r="L151" t="s">
+        <v>85</v>
+      </c>
+      <c r="M151" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" customHeight="1" ht="30">
+      <c r="A152" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="B151" t="s">
-[...8 lines deleted...]
-      <c r="E151">
+      <c r="B152" t="s">
+        <v>17</v>
+      </c>
+      <c r="C152" t="s">
+        <v>18</v>
+      </c>
+      <c r="D152" t="s">
+        <v>30</v>
+      </c>
+      <c r="E152">
+        <v>100</v>
+      </c>
+      <c r="F152">
+        <v>4</v>
+      </c>
+      <c r="G152">
+        <v>135</v>
+      </c>
+      <c r="H152">
+        <v>1.1</v>
+      </c>
+      <c r="I152">
+        <v>4</v>
+      </c>
+      <c r="J152">
+        <v>10</v>
+      </c>
+      <c r="K152" t="s">
+        <v>20</v>
+      </c>
+      <c r="L152" t="s">
+        <v>85</v>
+      </c>
+      <c r="M152" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" customHeight="1" ht="30">
+      <c r="A153" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="B153" t="s">
+        <v>17</v>
+      </c>
+      <c r="C153" t="s">
+        <v>18</v>
+      </c>
+      <c r="D153" t="s">
+        <v>30</v>
+      </c>
+      <c r="E153">
+        <v>50</v>
+      </c>
+      <c r="F153">
+        <v>4</v>
+      </c>
+      <c r="G153">
+        <v>135</v>
+      </c>
+      <c r="H153">
+        <v>1.1</v>
+      </c>
+      <c r="I153">
+        <v>4</v>
+      </c>
+      <c r="J153">
+        <v>10</v>
+      </c>
+      <c r="K153" t="s">
+        <v>20</v>
+      </c>
+      <c r="L153" t="s">
+        <v>85</v>
+      </c>
+      <c r="M153" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" customHeight="1" ht="30">
+      <c r="A154" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B154" t="s">
+        <v>17</v>
+      </c>
+      <c r="C154" t="s">
+        <v>18</v>
+      </c>
+      <c r="D154" t="s">
+        <v>30</v>
+      </c>
+      <c r="E154">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F154">
         <v>50</v>
       </c>
       <c r="G154">
         <v>400</v>
       </c>
       <c r="H154">
         <v>1.1</v>
       </c>
       <c r="I154">
         <v>25</v>
       </c>
       <c r="J154">
         <v>10</v>
       </c>
       <c r="K154" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L154" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M154" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="30">
-      <c r="A155" s="4" t="s">
-        <v>182</v>
+      <c r="A155" s="6" t="s">
+        <v>181</v>
       </c>
       <c r="B155" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C155" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D155" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E155">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F155">
         <v>50</v>
       </c>
       <c r="G155">
         <v>400</v>
       </c>
       <c r="H155">
         <v>1.1</v>
       </c>
       <c r="I155">
         <v>25</v>
       </c>
       <c r="J155">
         <v>10</v>
       </c>
       <c r="K155" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L155" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M155" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="30">
-      <c r="A156" s="4" t="s">
-        <v>183</v>
+      <c r="A156" s="6" t="s">
+        <v>182</v>
       </c>
       <c r="B156" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C156" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D156" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E156">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F156">
         <v>50</v>
       </c>
       <c r="G156">
         <v>400</v>
       </c>
       <c r="H156">
         <v>1.1</v>
       </c>
       <c r="I156">
         <v>25</v>
       </c>
       <c r="J156">
         <v>10</v>
       </c>
       <c r="K156" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L156" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M156" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="30">
-      <c r="A157" s="4" t="s">
-        <v>184</v>
+      <c r="A157" s="6" t="s">
+        <v>183</v>
       </c>
       <c r="B157" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C157" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D157" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E157">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F157">
         <v>50</v>
       </c>
       <c r="G157">
         <v>400</v>
       </c>
       <c r="H157">
         <v>1.1</v>
       </c>
       <c r="I157">
         <v>25</v>
       </c>
       <c r="J157">
         <v>10</v>
       </c>
       <c r="K157" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L157" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M157" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="30">
-      <c r="A158" s="4" t="s">
-        <v>185</v>
+      <c r="A158" s="6" t="s">
+        <v>184</v>
       </c>
       <c r="B158" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C158" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D158" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E158">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F158">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G158">
         <v>400</v>
       </c>
       <c r="H158">
         <v>1.1</v>
       </c>
       <c r="I158">
-        <v>17.5</v>
+        <v>25</v>
       </c>
       <c r="J158">
         <v>10</v>
       </c>
       <c r="K158" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L158" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M158" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="30">
-      <c r="A159" s="4" t="s">
-        <v>186</v>
+      <c r="A159" s="6" t="s">
+        <v>185</v>
       </c>
       <c r="B159" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C159" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D159" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E159">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F159">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G159">
         <v>400</v>
       </c>
       <c r="H159">
         <v>1.1</v>
       </c>
       <c r="I159">
-        <v>17.5</v>
+        <v>25</v>
       </c>
       <c r="J159">
         <v>10</v>
       </c>
       <c r="K159" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L159" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M159" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="30">
-      <c r="A160" s="4" t="s">
-        <v>187</v>
+      <c r="A160" s="6" t="s">
+        <v>186</v>
       </c>
       <c r="B160" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C160" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D160" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E160">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F160">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G160">
         <v>400</v>
       </c>
       <c r="H160">
         <v>1.1</v>
       </c>
       <c r="I160">
-        <v>17.5</v>
+        <v>25</v>
       </c>
       <c r="J160">
         <v>10</v>
       </c>
       <c r="K160" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L160" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M160" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="30">
-      <c r="A161" s="4" t="s">
-        <v>188</v>
+      <c r="A161" s="6" t="s">
+        <v>187</v>
       </c>
       <c r="B161" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C161" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D161" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E161">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F161">
         <v>35</v>
       </c>
       <c r="G161">
         <v>400</v>
       </c>
       <c r="H161">
         <v>1.1</v>
       </c>
       <c r="I161">
         <v>17.5</v>
       </c>
       <c r="J161">
         <v>10</v>
       </c>
       <c r="K161" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L161" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M161" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="30">
-      <c r="A162" s="4" t="s">
-        <v>189</v>
+      <c r="A162" s="6" t="s">
+        <v>188</v>
       </c>
       <c r="B162" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C162" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D162" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E162">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F162">
         <v>35</v>
       </c>
       <c r="G162">
         <v>400</v>
       </c>
       <c r="H162">
         <v>1.1</v>
       </c>
       <c r="I162">
         <v>17.5</v>
       </c>
       <c r="J162">
         <v>10</v>
       </c>
       <c r="K162" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L162" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M162" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="30">
-      <c r="A163" s="4" t="s">
-        <v>190</v>
+      <c r="A163" s="6" t="s">
+        <v>189</v>
       </c>
       <c r="B163" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C163" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D163" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E163">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F163">
         <v>35</v>
       </c>
       <c r="G163">
         <v>400</v>
       </c>
       <c r="H163">
         <v>1.1</v>
       </c>
       <c r="I163">
         <v>17.5</v>
       </c>
       <c r="J163">
         <v>10</v>
       </c>
       <c r="K163" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L163" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M163" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="30">
-      <c r="A164" s="4" t="s">
-        <v>191</v>
+      <c r="A164" s="6" t="s">
+        <v>190</v>
       </c>
       <c r="B164" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C164" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D164" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E164">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F164">
         <v>35</v>
       </c>
       <c r="G164">
         <v>400</v>
       </c>
       <c r="H164">
         <v>1.1</v>
       </c>
       <c r="I164">
         <v>17.5</v>
       </c>
       <c r="J164">
         <v>10</v>
       </c>
       <c r="K164" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L164" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M164" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="30">
-      <c r="A165" s="4" t="s">
+      <c r="A165" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B165" t="s">
+        <v>17</v>
+      </c>
+      <c r="C165" t="s">
+        <v>18</v>
+      </c>
+      <c r="D165" t="s">
+        <v>30</v>
+      </c>
+      <c r="E165">
+        <v>200</v>
+      </c>
+      <c r="F165">
+        <v>35</v>
+      </c>
+      <c r="G165">
+        <v>400</v>
+      </c>
+      <c r="H165">
+        <v>1.1</v>
+      </c>
+      <c r="I165">
+        <v>17.5</v>
+      </c>
+      <c r="J165">
+        <v>10</v>
+      </c>
+      <c r="K165" t="s">
+        <v>20</v>
+      </c>
+      <c r="L165" t="s">
+        <v>180</v>
+      </c>
+      <c r="M165" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" customHeight="1" ht="30">
+      <c r="A166" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="B165" t="s">
-[...8 lines deleted...]
-      <c r="E165">
+      <c r="B166" t="s">
+        <v>17</v>
+      </c>
+      <c r="C166" t="s">
+        <v>18</v>
+      </c>
+      <c r="D166" t="s">
+        <v>30</v>
+      </c>
+      <c r="E166">
+        <v>100</v>
+      </c>
+      <c r="F166">
+        <v>35</v>
+      </c>
+      <c r="G166">
+        <v>400</v>
+      </c>
+      <c r="H166">
+        <v>1.1</v>
+      </c>
+      <c r="I166">
+        <v>17.5</v>
+      </c>
+      <c r="J166">
+        <v>10</v>
+      </c>
+      <c r="K166" t="s">
+        <v>20</v>
+      </c>
+      <c r="L166" t="s">
+        <v>180</v>
+      </c>
+      <c r="M166" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" customHeight="1" ht="30">
+      <c r="A167" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B167" t="s">
+        <v>17</v>
+      </c>
+      <c r="C167" t="s">
+        <v>18</v>
+      </c>
+      <c r="D167" t="s">
+        <v>30</v>
+      </c>
+      <c r="E167">
+        <v>50</v>
+      </c>
+      <c r="F167">
+        <v>35</v>
+      </c>
+      <c r="G167">
+        <v>400</v>
+      </c>
+      <c r="H167">
+        <v>1.1</v>
+      </c>
+      <c r="I167">
+        <v>17.5</v>
+      </c>
+      <c r="J167">
+        <v>10</v>
+      </c>
+      <c r="K167" t="s">
+        <v>20</v>
+      </c>
+      <c r="L167" t="s">
+        <v>180</v>
+      </c>
+      <c r="M167" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" customHeight="1" ht="30">
+      <c r="A168" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B168" t="s">
+        <v>17</v>
+      </c>
+      <c r="C168" t="s">
+        <v>18</v>
+      </c>
+      <c r="D168" t="s">
+        <v>30</v>
+      </c>
+      <c r="E168">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F168">
         <v>25</v>
       </c>
       <c r="G168">
         <v>350</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168">
         <v>12.5</v>
       </c>
       <c r="J168">
         <v>10</v>
       </c>
       <c r="K168" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L168" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M168" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="30">
-      <c r="A169" s="4" t="s">
-        <v>196</v>
+      <c r="A169" s="6" t="s">
+        <v>195</v>
       </c>
       <c r="B169" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C169" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D169" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E169">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F169">
         <v>25</v>
       </c>
       <c r="G169">
         <v>350</v>
       </c>
       <c r="H169">
         <v>1</v>
       </c>
       <c r="I169">
         <v>12.5</v>
       </c>
       <c r="J169">
         <v>10</v>
       </c>
       <c r="K169" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L169" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M169" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="30">
-      <c r="A170" s="4" t="s">
-        <v>197</v>
+      <c r="A170" s="6" t="s">
+        <v>196</v>
       </c>
       <c r="B170" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C170" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D170" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E170">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F170">
         <v>25</v>
       </c>
       <c r="G170">
         <v>350</v>
       </c>
       <c r="H170">
         <v>1</v>
       </c>
       <c r="I170">
         <v>12.5</v>
       </c>
       <c r="J170">
         <v>10</v>
       </c>
       <c r="K170" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L170" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M170" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="30">
-      <c r="A171" s="4" t="s">
-        <v>198</v>
+      <c r="A171" s="6" t="s">
+        <v>197</v>
       </c>
       <c r="B171" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C171" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D171" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E171">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F171">
         <v>25</v>
       </c>
       <c r="G171">
         <v>350</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
       <c r="I171">
         <v>12.5</v>
       </c>
       <c r="J171">
         <v>10</v>
       </c>
       <c r="K171" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L171" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M171" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="30">
-      <c r="A172" s="4" t="s">
-        <v>199</v>
+      <c r="A172" s="6" t="s">
+        <v>198</v>
       </c>
       <c r="B172" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C172" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D172" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E172">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F172">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G172">
-        <v>260</v>
+        <v>350</v>
       </c>
       <c r="H172">
         <v>1</v>
       </c>
       <c r="I172">
-        <v>10</v>
+        <v>12.5</v>
       </c>
       <c r="J172">
         <v>10</v>
       </c>
       <c r="K172" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L172" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M172" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="30">
-      <c r="A173" s="4" t="s">
-        <v>200</v>
+      <c r="A173" s="6" t="s">
+        <v>199</v>
       </c>
       <c r="B173" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C173" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D173" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E173">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F173">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G173">
-        <v>260</v>
+        <v>350</v>
       </c>
       <c r="H173">
         <v>1</v>
       </c>
       <c r="I173">
-        <v>10</v>
+        <v>12.5</v>
       </c>
       <c r="J173">
         <v>10</v>
       </c>
       <c r="K173" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L173" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M173" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="30">
-      <c r="A174" s="4" t="s">
-        <v>201</v>
+      <c r="A174" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B174" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C174" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D174" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E174">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F174">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G174">
-        <v>260</v>
+        <v>350</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174">
-        <v>10</v>
+        <v>12.5</v>
       </c>
       <c r="J174">
         <v>10</v>
       </c>
       <c r="K174" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L174" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M174" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="30">
-      <c r="A175" s="4" t="s">
-        <v>202</v>
+      <c r="A175" s="6" t="s">
+        <v>201</v>
       </c>
       <c r="B175" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C175" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D175" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E175">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F175">
         <v>20</v>
       </c>
       <c r="G175">
         <v>260</v>
       </c>
       <c r="H175">
         <v>1</v>
       </c>
       <c r="I175">
         <v>10</v>
       </c>
       <c r="J175">
         <v>10</v>
       </c>
       <c r="K175" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L175" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M175" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="30">
-      <c r="A176" s="4" t="s">
-        <v>203</v>
+      <c r="A176" s="6" t="s">
+        <v>202</v>
       </c>
       <c r="B176" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C176" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D176" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E176">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F176">
         <v>20</v>
       </c>
       <c r="G176">
         <v>260</v>
       </c>
       <c r="H176">
         <v>1</v>
       </c>
       <c r="I176">
         <v>10</v>
       </c>
       <c r="J176">
         <v>10</v>
       </c>
       <c r="K176" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L176" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M176" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="30">
-      <c r="A177" s="4" t="s">
-        <v>204</v>
+      <c r="A177" s="6" t="s">
+        <v>203</v>
       </c>
       <c r="B177" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C177" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D177" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E177">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F177">
         <v>20</v>
       </c>
       <c r="G177">
         <v>260</v>
       </c>
       <c r="H177">
         <v>1</v>
       </c>
       <c r="I177">
         <v>10</v>
       </c>
       <c r="J177">
         <v>10</v>
       </c>
       <c r="K177" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L177" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M177" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="30">
-      <c r="A178" s="4" t="s">
-        <v>205</v>
+      <c r="A178" s="6" t="s">
+        <v>204</v>
       </c>
       <c r="B178" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C178" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D178" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E178">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F178">
         <v>20</v>
       </c>
       <c r="G178">
         <v>260</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178">
         <v>10</v>
       </c>
       <c r="J178">
         <v>10</v>
       </c>
       <c r="K178" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L178" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M178" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="30">
-      <c r="A179" s="4" t="s">
+      <c r="A179" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="B179" t="s">
+        <v>17</v>
+      </c>
+      <c r="C179" t="s">
+        <v>18</v>
+      </c>
+      <c r="D179" t="s">
+        <v>30</v>
+      </c>
+      <c r="E179">
+        <v>200</v>
+      </c>
+      <c r="F179">
+        <v>20</v>
+      </c>
+      <c r="G179">
+        <v>260</v>
+      </c>
+      <c r="H179">
+        <v>1</v>
+      </c>
+      <c r="I179">
+        <v>10</v>
+      </c>
+      <c r="J179">
+        <v>10</v>
+      </c>
+      <c r="K179" t="s">
+        <v>20</v>
+      </c>
+      <c r="L179" t="s">
+        <v>180</v>
+      </c>
+      <c r="M179" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" customHeight="1" ht="30">
+      <c r="A180" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="B179" t="s">
-[...8 lines deleted...]
-      <c r="E179">
+      <c r="B180" t="s">
+        <v>17</v>
+      </c>
+      <c r="C180" t="s">
+        <v>18</v>
+      </c>
+      <c r="D180" t="s">
+        <v>30</v>
+      </c>
+      <c r="E180">
+        <v>100</v>
+      </c>
+      <c r="F180">
+        <v>20</v>
+      </c>
+      <c r="G180">
+        <v>260</v>
+      </c>
+      <c r="H180">
+        <v>1</v>
+      </c>
+      <c r="I180">
+        <v>10</v>
+      </c>
+      <c r="J180">
+        <v>10</v>
+      </c>
+      <c r="K180" t="s">
+        <v>20</v>
+      </c>
+      <c r="L180" t="s">
+        <v>180</v>
+      </c>
+      <c r="M180" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" customHeight="1" ht="30">
+      <c r="A181" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B181" t="s">
+        <v>17</v>
+      </c>
+      <c r="C181" t="s">
+        <v>18</v>
+      </c>
+      <c r="D181" t="s">
+        <v>30</v>
+      </c>
+      <c r="E181">
+        <v>50</v>
+      </c>
+      <c r="F181">
+        <v>20</v>
+      </c>
+      <c r="G181">
+        <v>260</v>
+      </c>
+      <c r="H181">
+        <v>1</v>
+      </c>
+      <c r="I181">
+        <v>10</v>
+      </c>
+      <c r="J181">
+        <v>10</v>
+      </c>
+      <c r="K181" t="s">
+        <v>20</v>
+      </c>
+      <c r="L181" t="s">
+        <v>180</v>
+      </c>
+      <c r="M181" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" customHeight="1" ht="30">
+      <c r="A182" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="B182" t="s">
+        <v>17</v>
+      </c>
+      <c r="C182" t="s">
+        <v>18</v>
+      </c>
+      <c r="D182" t="s">
+        <v>30</v>
+      </c>
+      <c r="E182">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F182">
         <v>15</v>
       </c>
       <c r="G182">
         <v>240</v>
       </c>
       <c r="H182">
         <v>1.1</v>
       </c>
       <c r="I182">
         <v>7.5</v>
       </c>
       <c r="J182">
         <v>10</v>
       </c>
       <c r="K182" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L182" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M182" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="30">
-      <c r="A183" s="4" t="s">
-        <v>210</v>
+      <c r="A183" s="6" t="s">
+        <v>209</v>
       </c>
       <c r="B183" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C183" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D183" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E183">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F183">
         <v>15</v>
       </c>
       <c r="G183">
         <v>240</v>
       </c>
       <c r="H183">
         <v>1.1</v>
       </c>
       <c r="I183">
         <v>7.5</v>
       </c>
       <c r="J183">
         <v>10</v>
       </c>
       <c r="K183" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L183" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M183" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="30">
-      <c r="A184" s="4" t="s">
-        <v>211</v>
+      <c r="A184" s="6" t="s">
+        <v>210</v>
       </c>
       <c r="B184" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C184" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D184" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E184">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F184">
         <v>15</v>
       </c>
       <c r="G184">
         <v>240</v>
       </c>
       <c r="H184">
         <v>1.1</v>
       </c>
       <c r="I184">
         <v>7.5</v>
       </c>
       <c r="J184">
         <v>10</v>
       </c>
       <c r="K184" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L184" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M184" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="30">
-      <c r="A185" s="4" t="s">
-        <v>212</v>
+      <c r="A185" s="6" t="s">
+        <v>211</v>
       </c>
       <c r="B185" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C185" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D185" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E185">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F185">
         <v>15</v>
       </c>
       <c r="G185">
         <v>240</v>
       </c>
       <c r="H185">
         <v>1.1</v>
       </c>
       <c r="I185">
         <v>7.5</v>
       </c>
       <c r="J185">
         <v>10</v>
       </c>
       <c r="K185" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L185" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M185" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="30">
-      <c r="A186" s="4" t="s">
+      <c r="A186" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="B186" t="s">
+        <v>17</v>
+      </c>
+      <c r="C186" t="s">
+        <v>18</v>
+      </c>
+      <c r="D186" t="s">
+        <v>30</v>
+      </c>
+      <c r="E186">
+        <v>200</v>
+      </c>
+      <c r="F186">
+        <v>15</v>
+      </c>
+      <c r="G186">
+        <v>240</v>
+      </c>
+      <c r="H186">
+        <v>1.1</v>
+      </c>
+      <c r="I186">
+        <v>7.5</v>
+      </c>
+      <c r="J186">
+        <v>10</v>
+      </c>
+      <c r="K186" t="s">
+        <v>20</v>
+      </c>
+      <c r="L186" t="s">
+        <v>180</v>
+      </c>
+      <c r="M186" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" customHeight="1" ht="30">
+      <c r="A187" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="B186" t="s">
+      <c r="B187" t="s">
+        <v>17</v>
+      </c>
+      <c r="C187" t="s">
+        <v>18</v>
+      </c>
+      <c r="D187" t="s">
+        <v>30</v>
+      </c>
+      <c r="E187">
+        <v>100</v>
+      </c>
+      <c r="F187">
         <v>15</v>
       </c>
-      <c r="C186" t="s">
-[...5 lines deleted...]
-      <c r="E186">
+      <c r="G187">
+        <v>240</v>
+      </c>
+      <c r="H187">
+        <v>1.1</v>
+      </c>
+      <c r="I187">
+        <v>7.5</v>
+      </c>
+      <c r="J187">
+        <v>10</v>
+      </c>
+      <c r="K187" t="s">
+        <v>20</v>
+      </c>
+      <c r="L187" t="s">
+        <v>180</v>
+      </c>
+      <c r="M187" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" customHeight="1" ht="30">
+      <c r="A188" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="B188" t="s">
+        <v>17</v>
+      </c>
+      <c r="C188" t="s">
+        <v>18</v>
+      </c>
+      <c r="D188" t="s">
+        <v>30</v>
+      </c>
+      <c r="E188">
+        <v>50</v>
+      </c>
+      <c r="F188">
+        <v>15</v>
+      </c>
+      <c r="G188">
+        <v>240</v>
+      </c>
+      <c r="H188">
+        <v>1.1</v>
+      </c>
+      <c r="I188">
+        <v>7.5</v>
+      </c>
+      <c r="J188">
+        <v>10</v>
+      </c>
+      <c r="K188" t="s">
+        <v>20</v>
+      </c>
+      <c r="L188" t="s">
+        <v>180</v>
+      </c>
+      <c r="M188" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" customHeight="1" ht="30">
+      <c r="A189" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B189" t="s">
+        <v>17</v>
+      </c>
+      <c r="C189" t="s">
+        <v>18</v>
+      </c>
+      <c r="D189" t="s">
+        <v>30</v>
+      </c>
+      <c r="E189">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F189">
         <v>10</v>
       </c>
       <c r="G189">
         <v>220</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189">
         <v>5</v>
       </c>
       <c r="J189">
         <v>10</v>
       </c>
       <c r="K189" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L189" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M189" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="30">
-      <c r="A190" s="4" t="s">
-        <v>217</v>
+      <c r="A190" s="6" t="s">
+        <v>216</v>
       </c>
       <c r="B190" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C190" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D190" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E190">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F190">
         <v>10</v>
       </c>
       <c r="G190">
         <v>220</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190">
         <v>5</v>
       </c>
       <c r="J190">
         <v>10</v>
       </c>
       <c r="K190" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L190" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M190" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="30">
-      <c r="A191" s="4" t="s">
-        <v>218</v>
+      <c r="A191" s="6" t="s">
+        <v>217</v>
       </c>
       <c r="B191" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C191" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D191" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E191">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F191">
         <v>10</v>
       </c>
       <c r="G191">
         <v>220</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
       <c r="I191">
         <v>5</v>
       </c>
       <c r="J191">
         <v>10</v>
       </c>
       <c r="K191" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L191" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M191" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="30">
-      <c r="A192" s="4" t="s">
-        <v>219</v>
+      <c r="A192" s="6" t="s">
+        <v>218</v>
       </c>
       <c r="B192" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C192" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D192" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E192">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F192">
         <v>10</v>
       </c>
       <c r="G192">
         <v>220</v>
       </c>
       <c r="H192">
         <v>1</v>
       </c>
       <c r="I192">
         <v>5</v>
       </c>
       <c r="J192">
         <v>10</v>
       </c>
       <c r="K192" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L192" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M192" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="30">
-      <c r="A193" s="4" t="s">
+      <c r="A193" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B193" t="s">
+        <v>17</v>
+      </c>
+      <c r="C193" t="s">
+        <v>18</v>
+      </c>
+      <c r="D193" t="s">
+        <v>30</v>
+      </c>
+      <c r="E193">
+        <v>200</v>
+      </c>
+      <c r="F193">
+        <v>10</v>
+      </c>
+      <c r="G193">
         <v>220</v>
-      </c>
-[...16 lines deleted...]
-        <v>200</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J193">
         <v>10</v>
       </c>
       <c r="K193" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L193" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M193" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="30">
-      <c r="A194" s="4" t="s">
-        <v>221</v>
+      <c r="A194" s="6" t="s">
+        <v>220</v>
       </c>
       <c r="B194" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C194" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D194" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E194">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F194">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G194">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J194">
         <v>10</v>
       </c>
       <c r="K194" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L194" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M194" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="30">
-      <c r="A195" s="4" t="s">
-        <v>222</v>
+      <c r="A195" s="6" t="s">
+        <v>221</v>
       </c>
       <c r="B195" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C195" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D195" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E195">
-        <v>400</v>
+        <v>50</v>
       </c>
       <c r="F195">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G195">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J195">
         <v>10</v>
       </c>
       <c r="K195" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L195" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M195" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="30">
-      <c r="A196" s="4" t="s">
-        <v>223</v>
+      <c r="A196" s="6" t="s">
+        <v>222</v>
       </c>
       <c r="B196" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C196" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D196" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E196">
-        <v>200</v>
+        <v>1000</v>
       </c>
       <c r="F196">
         <v>8</v>
       </c>
       <c r="G196">
         <v>200</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196">
         <v>4</v>
       </c>
       <c r="J196">
         <v>10</v>
       </c>
       <c r="K196" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L196" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M196" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="30">
-      <c r="A197" s="4" t="s">
-        <v>224</v>
+      <c r="A197" s="6" t="s">
+        <v>223</v>
       </c>
       <c r="B197" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C197" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D197" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E197">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="F197">
         <v>8</v>
       </c>
       <c r="G197">
         <v>200</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
       <c r="I197">
         <v>4</v>
       </c>
       <c r="J197">
         <v>10</v>
       </c>
       <c r="K197" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L197" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M197" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="30">
-      <c r="A198" s="4" t="s">
-        <v>225</v>
+      <c r="A198" s="6" t="s">
+        <v>224</v>
       </c>
       <c r="B198" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C198" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D198" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E198">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F198">
         <v>8</v>
       </c>
       <c r="G198">
         <v>200</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198">
         <v>4</v>
       </c>
       <c r="J198">
         <v>10</v>
       </c>
       <c r="K198" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L198" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M198" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="30">
-      <c r="A199" s="4" t="s">
-        <v>226</v>
+      <c r="A199" s="6" t="s">
+        <v>225</v>
       </c>
       <c r="B199" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C199" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D199" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E199">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F199">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G199">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="I199">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J199">
         <v>10</v>
       </c>
       <c r="K199" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L199" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M199" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="30">
-      <c r="A200" s="4" t="s">
-        <v>227</v>
+      <c r="A200" s="6" t="s">
+        <v>226</v>
       </c>
       <c r="B200" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C200" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D200" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E200">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F200">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G200">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J200">
         <v>10</v>
       </c>
       <c r="K200" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L200" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M200" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="30">
-      <c r="A201" s="4" t="s">
-        <v>228</v>
+      <c r="A201" s="6" t="s">
+        <v>227</v>
       </c>
       <c r="B201" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C201" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D201" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E201">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F201">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G201">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J201">
         <v>10</v>
       </c>
       <c r="K201" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L201" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M201" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="30">
-      <c r="A202" s="4" t="s">
-        <v>229</v>
+      <c r="A202" s="6" t="s">
+        <v>228</v>
       </c>
       <c r="B202" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C202" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D202" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E202">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F202">
         <v>6</v>
       </c>
       <c r="G202">
         <v>175</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202">
         <v>3</v>
       </c>
       <c r="J202">
         <v>10</v>
       </c>
       <c r="K202" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L202" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M202" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="30">
-      <c r="A203" s="4" t="s">
-        <v>230</v>
+      <c r="A203" s="6" t="s">
+        <v>229</v>
       </c>
       <c r="B203" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C203" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D203" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E203">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F203">
         <v>6</v>
       </c>
       <c r="G203">
         <v>175</v>
       </c>
       <c r="H203">
         <v>1</v>
       </c>
       <c r="I203">
         <v>3</v>
       </c>
       <c r="J203">
         <v>10</v>
       </c>
       <c r="K203" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L203" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M203" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="30">
-      <c r="A204" s="4" t="s">
-        <v>231</v>
+      <c r="A204" s="6" t="s">
+        <v>230</v>
       </c>
       <c r="B204" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C204" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D204" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E204">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F204">
         <v>6</v>
       </c>
       <c r="G204">
         <v>175</v>
       </c>
       <c r="H204">
         <v>1</v>
       </c>
       <c r="I204">
         <v>3</v>
       </c>
       <c r="J204">
         <v>10</v>
       </c>
       <c r="K204" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L204" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M204" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="30">
-      <c r="A205" s="4" t="s">
-        <v>232</v>
+      <c r="A205" s="6" t="s">
+        <v>231</v>
       </c>
       <c r="B205" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C205" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D205" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E205">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F205">
         <v>6</v>
       </c>
       <c r="G205">
         <v>175</v>
       </c>
       <c r="H205">
         <v>1</v>
       </c>
       <c r="I205">
         <v>3</v>
       </c>
       <c r="J205">
         <v>10</v>
       </c>
       <c r="K205" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L205" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M205" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="30">
-      <c r="A206" s="4" t="s">
+      <c r="A206" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="B206" t="s">
+        <v>17</v>
+      </c>
+      <c r="C206" t="s">
+        <v>18</v>
+      </c>
+      <c r="D206" t="s">
+        <v>30</v>
+      </c>
+      <c r="E206">
+        <v>200</v>
+      </c>
+      <c r="F206">
+        <v>6</v>
+      </c>
+      <c r="G206">
+        <v>175</v>
+      </c>
+      <c r="H206">
+        <v>1</v>
+      </c>
+      <c r="I206">
+        <v>3</v>
+      </c>
+      <c r="J206">
+        <v>10</v>
+      </c>
+      <c r="K206" t="s">
+        <v>20</v>
+      </c>
+      <c r="L206" t="s">
+        <v>180</v>
+      </c>
+      <c r="M206" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" customHeight="1" ht="30">
+      <c r="A207" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="B206" t="s">
-[...8 lines deleted...]
-      <c r="E206">
+      <c r="B207" t="s">
+        <v>17</v>
+      </c>
+      <c r="C207" t="s">
+        <v>18</v>
+      </c>
+      <c r="D207" t="s">
+        <v>30</v>
+      </c>
+      <c r="E207">
+        <v>100</v>
+      </c>
+      <c r="F207">
+        <v>6</v>
+      </c>
+      <c r="G207">
+        <v>175</v>
+      </c>
+      <c r="H207">
+        <v>1</v>
+      </c>
+      <c r="I207">
+        <v>3</v>
+      </c>
+      <c r="J207">
+        <v>10</v>
+      </c>
+      <c r="K207" t="s">
+        <v>20</v>
+      </c>
+      <c r="L207" t="s">
+        <v>180</v>
+      </c>
+      <c r="M207" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" customHeight="1" ht="30">
+      <c r="A208" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="B208" t="s">
+        <v>17</v>
+      </c>
+      <c r="C208" t="s">
+        <v>18</v>
+      </c>
+      <c r="D208" t="s">
+        <v>30</v>
+      </c>
+      <c r="E208">
+        <v>50</v>
+      </c>
+      <c r="F208">
+        <v>6</v>
+      </c>
+      <c r="G208">
+        <v>175</v>
+      </c>
+      <c r="H208">
+        <v>1</v>
+      </c>
+      <c r="I208">
+        <v>3</v>
+      </c>
+      <c r="J208">
+        <v>10</v>
+      </c>
+      <c r="K208" t="s">
+        <v>20</v>
+      </c>
+      <c r="L208" t="s">
+        <v>180</v>
+      </c>
+      <c r="M208" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" customHeight="1" ht="30">
+      <c r="A209" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="B209" t="s">
+        <v>17</v>
+      </c>
+      <c r="C209" t="s">
+        <v>18</v>
+      </c>
+      <c r="D209" t="s">
+        <v>30</v>
+      </c>
+      <c r="E209">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F209">
         <v>10</v>
       </c>
       <c r="G209">
         <v>210</v>
       </c>
       <c r="H209">
         <v>1.1</v>
       </c>
       <c r="I209">
         <v>10</v>
       </c>
       <c r="J209">
         <v>10</v>
       </c>
       <c r="K209" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L209" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M209" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="210" spans="1:13" customHeight="1" ht="30">
-      <c r="A210" s="4" t="s">
-        <v>238</v>
+      <c r="A210" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B210" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C210" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D210" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E210">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F210">
         <v>10</v>
       </c>
       <c r="G210">
         <v>210</v>
       </c>
       <c r="H210">
         <v>1.1</v>
       </c>
       <c r="I210">
         <v>10</v>
       </c>
       <c r="J210">
         <v>10</v>
       </c>
       <c r="K210" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L210" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M210" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="30">
-      <c r="A211" s="4" t="s">
-        <v>239</v>
+      <c r="A211" s="6" t="s">
+        <v>238</v>
       </c>
       <c r="B211" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C211" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D211" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E211">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F211">
         <v>10</v>
       </c>
       <c r="G211">
         <v>210</v>
       </c>
       <c r="H211">
         <v>1.1</v>
       </c>
       <c r="I211">
         <v>10</v>
       </c>
       <c r="J211">
         <v>10</v>
       </c>
       <c r="K211" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L211" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M211" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="30">
-      <c r="A212" s="4" t="s">
-        <v>240</v>
+      <c r="A212" s="6" t="s">
+        <v>239</v>
       </c>
       <c r="B212" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C212" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D212" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E212">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F212">
         <v>10</v>
       </c>
       <c r="G212">
         <v>210</v>
       </c>
       <c r="H212">
         <v>1.1</v>
       </c>
       <c r="I212">
         <v>10</v>
       </c>
       <c r="J212">
         <v>10</v>
       </c>
       <c r="K212" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L212" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M212" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="30">
-      <c r="A213" s="4" t="s">
+      <c r="A213" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="B213" t="s">
+        <v>17</v>
+      </c>
+      <c r="C213" t="s">
+        <v>18</v>
+      </c>
+      <c r="D213" t="s">
+        <v>30</v>
+      </c>
+      <c r="E213">
+        <v>200</v>
+      </c>
+      <c r="F213">
+        <v>10</v>
+      </c>
+      <c r="G213">
+        <v>210</v>
+      </c>
+      <c r="H213">
+        <v>1.1</v>
+      </c>
+      <c r="I213">
+        <v>10</v>
+      </c>
+      <c r="J213">
+        <v>10</v>
+      </c>
+      <c r="K213" t="s">
+        <v>20</v>
+      </c>
+      <c r="L213" t="s">
+        <v>236</v>
+      </c>
+      <c r="M213" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13" customHeight="1" ht="30">
+      <c r="A214" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="B213" t="s">
-[...8 lines deleted...]
-      <c r="E213">
+      <c r="B214" t="s">
+        <v>17</v>
+      </c>
+      <c r="C214" t="s">
+        <v>18</v>
+      </c>
+      <c r="D214" t="s">
+        <v>30</v>
+      </c>
+      <c r="E214">
+        <v>100</v>
+      </c>
+      <c r="F214">
+        <v>10</v>
+      </c>
+      <c r="G214">
+        <v>210</v>
+      </c>
+      <c r="H214">
+        <v>1.1</v>
+      </c>
+      <c r="I214">
+        <v>10</v>
+      </c>
+      <c r="J214">
+        <v>10</v>
+      </c>
+      <c r="K214" t="s">
+        <v>20</v>
+      </c>
+      <c r="L214" t="s">
+        <v>236</v>
+      </c>
+      <c r="M214" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" customHeight="1" ht="30">
+      <c r="A215" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="B215" t="s">
+        <v>17</v>
+      </c>
+      <c r="C215" t="s">
+        <v>18</v>
+      </c>
+      <c r="D215" t="s">
+        <v>30</v>
+      </c>
+      <c r="E215">
+        <v>50</v>
+      </c>
+      <c r="F215">
+        <v>10</v>
+      </c>
+      <c r="G215">
+        <v>210</v>
+      </c>
+      <c r="H215">
+        <v>1.1</v>
+      </c>
+      <c r="I215">
+        <v>10</v>
+      </c>
+      <c r="J215">
+        <v>10</v>
+      </c>
+      <c r="K215" t="s">
+        <v>20</v>
+      </c>
+      <c r="L215" t="s">
+        <v>236</v>
+      </c>
+      <c r="M215" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" customHeight="1" ht="30">
+      <c r="A216" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="B216" t="s">
+        <v>17</v>
+      </c>
+      <c r="C216" t="s">
+        <v>18</v>
+      </c>
+      <c r="D216" t="s">
+        <v>30</v>
+      </c>
+      <c r="E216">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F216">
         <v>8</v>
       </c>
       <c r="G216">
         <v>200</v>
       </c>
       <c r="H216">
         <v>1.1</v>
       </c>
       <c r="I216">
         <v>8</v>
       </c>
       <c r="J216">
         <v>10</v>
       </c>
       <c r="K216" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L216" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M216" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="30">
-      <c r="A217" s="4" t="s">
-        <v>245</v>
+      <c r="A217" s="6" t="s">
+        <v>244</v>
       </c>
       <c r="B217" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C217" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D217" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E217">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F217">
         <v>8</v>
       </c>
       <c r="G217">
         <v>200</v>
       </c>
       <c r="H217">
         <v>1.1</v>
       </c>
       <c r="I217">
         <v>8</v>
       </c>
       <c r="J217">
         <v>10</v>
       </c>
       <c r="K217" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L217" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M217" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="30">
-      <c r="A218" s="4" t="s">
-        <v>246</v>
+      <c r="A218" s="6" t="s">
+        <v>245</v>
       </c>
       <c r="B218" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C218" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D218" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E218">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F218">
         <v>8</v>
       </c>
       <c r="G218">
         <v>200</v>
       </c>
       <c r="H218">
         <v>1.1</v>
       </c>
       <c r="I218">
         <v>8</v>
       </c>
       <c r="J218">
         <v>10</v>
       </c>
       <c r="K218" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L218" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M218" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="30">
-      <c r="A219" s="4" t="s">
-        <v>247</v>
+      <c r="A219" s="6" t="s">
+        <v>246</v>
       </c>
       <c r="B219" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C219" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D219" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E219">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F219">
         <v>8</v>
       </c>
       <c r="G219">
         <v>200</v>
       </c>
       <c r="H219">
         <v>1.1</v>
       </c>
       <c r="I219">
         <v>8</v>
       </c>
       <c r="J219">
         <v>10</v>
       </c>
       <c r="K219" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L219" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M219" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="30">
-      <c r="A220" s="4" t="s">
+      <c r="A220" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="B220" t="s">
+        <v>17</v>
+      </c>
+      <c r="C220" t="s">
+        <v>18</v>
+      </c>
+      <c r="D220" t="s">
+        <v>30</v>
+      </c>
+      <c r="E220">
+        <v>200</v>
+      </c>
+      <c r="F220">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>200</v>
+      </c>
+      <c r="H220">
+        <v>1.1</v>
+      </c>
+      <c r="I220">
+        <v>8</v>
+      </c>
+      <c r="J220">
+        <v>10</v>
+      </c>
+      <c r="K220" t="s">
+        <v>20</v>
+      </c>
+      <c r="L220" t="s">
+        <v>236</v>
+      </c>
+      <c r="M220" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" customHeight="1" ht="30">
+      <c r="A221" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="B220" t="s">
-[...8 lines deleted...]
-      <c r="E220">
+      <c r="B221" t="s">
+        <v>17</v>
+      </c>
+      <c r="C221" t="s">
+        <v>18</v>
+      </c>
+      <c r="D221" t="s">
+        <v>30</v>
+      </c>
+      <c r="E221">
+        <v>100</v>
+      </c>
+      <c r="F221">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>200</v>
+      </c>
+      <c r="H221">
+        <v>1.1</v>
+      </c>
+      <c r="I221">
+        <v>8</v>
+      </c>
+      <c r="J221">
+        <v>10</v>
+      </c>
+      <c r="K221" t="s">
+        <v>20</v>
+      </c>
+      <c r="L221" t="s">
+        <v>236</v>
+      </c>
+      <c r="M221" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" customHeight="1" ht="30">
+      <c r="A222" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="B222" t="s">
+        <v>17</v>
+      </c>
+      <c r="C222" t="s">
+        <v>18</v>
+      </c>
+      <c r="D222" t="s">
+        <v>30</v>
+      </c>
+      <c r="E222">
+        <v>50</v>
+      </c>
+      <c r="F222">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>200</v>
+      </c>
+      <c r="H222">
+        <v>1.1</v>
+      </c>
+      <c r="I222">
+        <v>8</v>
+      </c>
+      <c r="J222">
+        <v>10</v>
+      </c>
+      <c r="K222" t="s">
+        <v>20</v>
+      </c>
+      <c r="L222" t="s">
+        <v>236</v>
+      </c>
+      <c r="M222" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" customHeight="1" ht="30">
+      <c r="A223" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="B223" t="s">
+        <v>17</v>
+      </c>
+      <c r="C223" t="s">
+        <v>18</v>
+      </c>
+      <c r="D223" t="s">
+        <v>30</v>
+      </c>
+      <c r="E223">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F223">
         <v>6</v>
       </c>
       <c r="G223">
         <v>170</v>
       </c>
       <c r="H223">
         <v>1.1</v>
       </c>
       <c r="I223">
         <v>6</v>
       </c>
       <c r="J223">
         <v>10</v>
       </c>
       <c r="K223" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L223" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M223" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="30">
-      <c r="A224" s="4" t="s">
-        <v>252</v>
+      <c r="A224" s="6" t="s">
+        <v>251</v>
       </c>
       <c r="B224" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C224" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D224" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E224">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F224">
         <v>6</v>
       </c>
       <c r="G224">
         <v>170</v>
       </c>
       <c r="H224">
         <v>1.1</v>
       </c>
       <c r="I224">
         <v>6</v>
       </c>
       <c r="J224">
         <v>10</v>
       </c>
       <c r="K224" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L224" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M224" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="30">
-      <c r="A225" s="4" t="s">
-        <v>253</v>
+      <c r="A225" s="6" t="s">
+        <v>252</v>
       </c>
       <c r="B225" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C225" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D225" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E225">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F225">
         <v>6</v>
       </c>
       <c r="G225">
         <v>170</v>
       </c>
       <c r="H225">
         <v>1.1</v>
       </c>
       <c r="I225">
         <v>6</v>
       </c>
       <c r="J225">
         <v>10</v>
       </c>
       <c r="K225" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L225" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M225" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="30">
-      <c r="A226" s="4" t="s">
-        <v>254</v>
+      <c r="A226" s="6" t="s">
+        <v>253</v>
       </c>
       <c r="B226" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C226" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D226" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E226">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F226">
         <v>6</v>
       </c>
       <c r="G226">
         <v>170</v>
       </c>
       <c r="H226">
         <v>1.1</v>
       </c>
       <c r="I226">
         <v>6</v>
       </c>
       <c r="J226">
         <v>10</v>
       </c>
       <c r="K226" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L226" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M226" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="30">
-      <c r="A227" s="4" t="s">
+      <c r="A227" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="B227" t="s">
+        <v>17</v>
+      </c>
+      <c r="C227" t="s">
+        <v>18</v>
+      </c>
+      <c r="D227" t="s">
+        <v>30</v>
+      </c>
+      <c r="E227">
+        <v>200</v>
+      </c>
+      <c r="F227">
+        <v>6</v>
+      </c>
+      <c r="G227">
+        <v>170</v>
+      </c>
+      <c r="H227">
+        <v>1.1</v>
+      </c>
+      <c r="I227">
+        <v>6</v>
+      </c>
+      <c r="J227">
+        <v>10</v>
+      </c>
+      <c r="K227" t="s">
+        <v>20</v>
+      </c>
+      <c r="L227" t="s">
+        <v>236</v>
+      </c>
+      <c r="M227" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13" customHeight="1" ht="30">
+      <c r="A228" s="6" t="s">
         <v>255</v>
       </c>
-      <c r="B227" t="s">
-[...8 lines deleted...]
-      <c r="E227">
+      <c r="B228" t="s">
+        <v>17</v>
+      </c>
+      <c r="C228" t="s">
+        <v>18</v>
+      </c>
+      <c r="D228" t="s">
+        <v>30</v>
+      </c>
+      <c r="E228">
+        <v>100</v>
+      </c>
+      <c r="F228">
+        <v>6</v>
+      </c>
+      <c r="G228">
+        <v>170</v>
+      </c>
+      <c r="H228">
+        <v>1.1</v>
+      </c>
+      <c r="I228">
+        <v>6</v>
+      </c>
+      <c r="J228">
+        <v>10</v>
+      </c>
+      <c r="K228" t="s">
+        <v>20</v>
+      </c>
+      <c r="L228" t="s">
+        <v>236</v>
+      </c>
+      <c r="M228" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13" customHeight="1" ht="30">
+      <c r="A229" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="B229" t="s">
+        <v>17</v>
+      </c>
+      <c r="C229" t="s">
+        <v>18</v>
+      </c>
+      <c r="D229" t="s">
+        <v>30</v>
+      </c>
+      <c r="E229">
+        <v>50</v>
+      </c>
+      <c r="F229">
+        <v>6</v>
+      </c>
+      <c r="G229">
+        <v>170</v>
+      </c>
+      <c r="H229">
+        <v>1.1</v>
+      </c>
+      <c r="I229">
+        <v>6</v>
+      </c>
+      <c r="J229">
+        <v>10</v>
+      </c>
+      <c r="K229" t="s">
+        <v>20</v>
+      </c>
+      <c r="L229" t="s">
+        <v>236</v>
+      </c>
+      <c r="M229" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13" customHeight="1" ht="30">
+      <c r="A230" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="B230" t="s">
+        <v>17</v>
+      </c>
+      <c r="C230" t="s">
+        <v>18</v>
+      </c>
+      <c r="D230" t="s">
+        <v>30</v>
+      </c>
+      <c r="E230">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F230">
         <v>4</v>
       </c>
       <c r="G230">
         <v>135</v>
       </c>
       <c r="H230">
         <v>1.1</v>
       </c>
       <c r="I230">
         <v>4</v>
       </c>
       <c r="J230">
         <v>10</v>
       </c>
       <c r="K230" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L230" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M230" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="30">
-      <c r="A231" s="4" t="s">
-        <v>259</v>
+      <c r="A231" s="6" t="s">
+        <v>258</v>
       </c>
       <c r="B231" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C231" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D231" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E231">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F231">
         <v>4</v>
       </c>
       <c r="G231">
         <v>135</v>
       </c>
       <c r="H231">
         <v>1.1</v>
       </c>
       <c r="I231">
         <v>4</v>
       </c>
       <c r="J231">
         <v>10</v>
       </c>
       <c r="K231" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L231" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M231" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="30">
-      <c r="A232" s="4" t="s">
-        <v>260</v>
+      <c r="A232" s="6" t="s">
+        <v>259</v>
       </c>
       <c r="B232" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C232" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D232" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E232">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F232">
         <v>4</v>
       </c>
       <c r="G232">
         <v>135</v>
       </c>
       <c r="H232">
         <v>1.1</v>
       </c>
       <c r="I232">
         <v>4</v>
       </c>
       <c r="J232">
         <v>10</v>
       </c>
       <c r="K232" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L232" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M232" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="30">
-      <c r="A233" s="4" t="s">
-        <v>261</v>
+      <c r="A233" s="6" t="s">
+        <v>260</v>
       </c>
       <c r="B233" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C233" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D233" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E233">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F233">
         <v>4</v>
       </c>
       <c r="G233">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="H233">
         <v>1.1</v>
       </c>
       <c r="I233">
         <v>4</v>
       </c>
       <c r="J233">
         <v>10</v>
       </c>
       <c r="K233" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L233" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M233" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="30">
-      <c r="A234" s="4" t="s">
+      <c r="A234" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="B234" t="s">
+        <v>17</v>
+      </c>
+      <c r="C234" t="s">
+        <v>18</v>
+      </c>
+      <c r="D234" t="s">
+        <v>30</v>
+      </c>
+      <c r="E234">
+        <v>200</v>
+      </c>
+      <c r="F234">
+        <v>4</v>
+      </c>
+      <c r="G234">
+        <v>135</v>
+      </c>
+      <c r="H234">
+        <v>1.1</v>
+      </c>
+      <c r="I234">
+        <v>4</v>
+      </c>
+      <c r="J234">
+        <v>10</v>
+      </c>
+      <c r="K234" t="s">
+        <v>20</v>
+      </c>
+      <c r="L234" t="s">
+        <v>236</v>
+      </c>
+      <c r="M234" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13" customHeight="1" ht="30">
+      <c r="A235" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="B234" t="s">
-[...8 lines deleted...]
-      <c r="E234">
+      <c r="B235" t="s">
+        <v>17</v>
+      </c>
+      <c r="C235" t="s">
+        <v>18</v>
+      </c>
+      <c r="D235" t="s">
+        <v>30</v>
+      </c>
+      <c r="E235">
+        <v>100</v>
+      </c>
+      <c r="F235">
+        <v>4</v>
+      </c>
+      <c r="G235">
+        <v>135</v>
+      </c>
+      <c r="H235">
+        <v>1.1</v>
+      </c>
+      <c r="I235">
+        <v>4</v>
+      </c>
+      <c r="J235">
+        <v>10</v>
+      </c>
+      <c r="K235" t="s">
+        <v>20</v>
+      </c>
+      <c r="L235" t="s">
+        <v>236</v>
+      </c>
+      <c r="M235" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" customHeight="1" ht="30">
+      <c r="A236" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="B236" t="s">
+        <v>17</v>
+      </c>
+      <c r="C236" t="s">
+        <v>18</v>
+      </c>
+      <c r="D236" t="s">
+        <v>30</v>
+      </c>
+      <c r="E236">
+        <v>50</v>
+      </c>
+      <c r="F236">
+        <v>4</v>
+      </c>
+      <c r="G236">
+        <v>120</v>
+      </c>
+      <c r="H236">
+        <v>1.1</v>
+      </c>
+      <c r="I236">
+        <v>4</v>
+      </c>
+      <c r="J236">
+        <v>10</v>
+      </c>
+      <c r="K236" t="s">
+        <v>20</v>
+      </c>
+      <c r="L236" t="s">
+        <v>236</v>
+      </c>
+      <c r="M236" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13" customHeight="1" ht="30">
+      <c r="A237" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="B237" t="s">
+        <v>17</v>
+      </c>
+      <c r="C237" t="s">
+        <v>18</v>
+      </c>
+      <c r="D237" t="s">
+        <v>30</v>
+      </c>
+      <c r="E237">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F237">
         <v>15</v>
       </c>
       <c r="G237">
         <v>300</v>
       </c>
       <c r="H237">
         <v>1</v>
       </c>
       <c r="I237">
         <v>6</v>
       </c>
       <c r="J237">
         <v>10</v>
       </c>
       <c r="K237" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L237" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M237" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="30">
-      <c r="A238" s="4" t="s">
-        <v>267</v>
+      <c r="A238" s="6" t="s">
+        <v>266</v>
       </c>
       <c r="B238" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C238" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D238" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E238">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F238">
         <v>15</v>
       </c>
       <c r="G238">
         <v>300</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
       <c r="I238">
         <v>6</v>
       </c>
       <c r="J238">
         <v>10</v>
       </c>
       <c r="K238" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L238" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M238" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="30">
-      <c r="A239" s="4" t="s">
-        <v>268</v>
+      <c r="A239" s="6" t="s">
+        <v>267</v>
       </c>
       <c r="B239" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C239" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D239" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E239">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F239">
         <v>15</v>
       </c>
       <c r="G239">
         <v>300</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
       <c r="I239">
         <v>6</v>
       </c>
       <c r="J239">
         <v>10</v>
       </c>
       <c r="K239" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L239" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M239" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="30">
-      <c r="A240" s="4" t="s">
-        <v>269</v>
+      <c r="A240" s="6" t="s">
+        <v>268</v>
       </c>
       <c r="B240" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C240" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D240" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E240">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F240">
         <v>15</v>
       </c>
       <c r="G240">
         <v>300</v>
       </c>
       <c r="H240">
         <v>1</v>
       </c>
       <c r="I240">
         <v>6</v>
       </c>
       <c r="J240">
         <v>10</v>
       </c>
       <c r="K240" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L240" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M240" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="30">
-      <c r="A241" s="4" t="s">
-        <v>270</v>
+      <c r="A241" s="6" t="s">
+        <v>269</v>
       </c>
       <c r="B241" t="s">
+        <v>17</v>
+      </c>
+      <c r="C241" t="s">
+        <v>18</v>
+      </c>
+      <c r="D241" t="s">
+        <v>30</v>
+      </c>
+      <c r="E241">
+        <v>200</v>
+      </c>
+      <c r="F241">
         <v>15</v>
       </c>
-      <c r="C241" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G241">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="H241">
         <v>1</v>
       </c>
       <c r="I241">
         <v>6</v>
       </c>
       <c r="J241">
         <v>10</v>
       </c>
       <c r="K241" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L241" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M241" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="30">
-      <c r="A242" s="4" t="s">
-        <v>271</v>
+      <c r="A242" s="6" t="s">
+        <v>270</v>
       </c>
       <c r="B242" t="s">
+        <v>17</v>
+      </c>
+      <c r="C242" t="s">
+        <v>18</v>
+      </c>
+      <c r="D242" t="s">
+        <v>30</v>
+      </c>
+      <c r="E242">
+        <v>100</v>
+      </c>
+      <c r="F242">
         <v>15</v>
       </c>
-      <c r="C242" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G242">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
       <c r="I242">
         <v>6</v>
       </c>
       <c r="J242">
         <v>10</v>
       </c>
       <c r="K242" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L242" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M242" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="30">
-      <c r="A243" s="4" t="s">
-        <v>272</v>
+      <c r="A243" s="6" t="s">
+        <v>271</v>
       </c>
       <c r="B243" t="s">
+        <v>17</v>
+      </c>
+      <c r="C243" t="s">
+        <v>18</v>
+      </c>
+      <c r="D243" t="s">
+        <v>30</v>
+      </c>
+      <c r="E243">
+        <v>50</v>
+      </c>
+      <c r="F243">
         <v>15</v>
       </c>
-      <c r="C243" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G243">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="H243">
         <v>1</v>
       </c>
       <c r="I243">
         <v>6</v>
       </c>
       <c r="J243">
         <v>10</v>
       </c>
       <c r="K243" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L243" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M243" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="30">
-      <c r="A244" s="4" t="s">
-        <v>273</v>
+      <c r="A244" s="6" t="s">
+        <v>272</v>
       </c>
       <c r="B244" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C244" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D244" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E244">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F244">
         <v>10</v>
       </c>
       <c r="G244">
         <v>240</v>
       </c>
       <c r="H244">
         <v>1</v>
       </c>
       <c r="I244">
         <v>6</v>
       </c>
       <c r="J244">
         <v>10</v>
       </c>
       <c r="K244" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L244" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M244" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="30">
-      <c r="A245" s="4" t="s">
-        <v>274</v>
+      <c r="A245" s="6" t="s">
+        <v>273</v>
       </c>
       <c r="B245" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C245" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D245" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E245">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F245">
         <v>10</v>
       </c>
       <c r="G245">
         <v>240</v>
       </c>
       <c r="H245">
         <v>1</v>
       </c>
       <c r="I245">
         <v>6</v>
       </c>
       <c r="J245">
         <v>10</v>
       </c>
       <c r="K245" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L245" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M245" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="30">
-      <c r="A246" s="4" t="s">
-        <v>275</v>
+      <c r="A246" s="6" t="s">
+        <v>274</v>
       </c>
       <c r="B246" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C246" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D246" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E246">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F246">
         <v>10</v>
       </c>
       <c r="G246">
         <v>240</v>
       </c>
       <c r="H246">
         <v>1</v>
       </c>
       <c r="I246">
         <v>6</v>
       </c>
       <c r="J246">
         <v>10</v>
       </c>
       <c r="K246" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L246" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M246" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="30">
-      <c r="A247" s="4" t="s">
-        <v>276</v>
+      <c r="A247" s="6" t="s">
+        <v>275</v>
       </c>
       <c r="B247" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C247" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D247" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E247">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F247">
         <v>10</v>
       </c>
       <c r="G247">
         <v>240</v>
       </c>
       <c r="H247">
         <v>1</v>
       </c>
       <c r="I247">
         <v>6</v>
       </c>
       <c r="J247">
         <v>10</v>
       </c>
       <c r="K247" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L247" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M247" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="248" spans="1:13" customHeight="1" ht="30">
-      <c r="A248" s="4" t="s">
+      <c r="A248" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="B248" t="s">
+        <v>17</v>
+      </c>
+      <c r="C248" t="s">
+        <v>18</v>
+      </c>
+      <c r="D248" t="s">
+        <v>30</v>
+      </c>
+      <c r="E248">
+        <v>200</v>
+      </c>
+      <c r="F248">
+        <v>10</v>
+      </c>
+      <c r="G248">
+        <v>240</v>
+      </c>
+      <c r="H248">
+        <v>1</v>
+      </c>
+      <c r="I248">
+        <v>6</v>
+      </c>
+      <c r="J248">
+        <v>10</v>
+      </c>
+      <c r="K248" t="s">
+        <v>20</v>
+      </c>
+      <c r="L248" t="s">
+        <v>265</v>
+      </c>
+      <c r="M248" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13" customHeight="1" ht="30">
+      <c r="A249" s="6" t="s">
         <v>277</v>
       </c>
-      <c r="B248" t="s">
-[...8 lines deleted...]
-      <c r="E248">
+      <c r="B249" t="s">
+        <v>17</v>
+      </c>
+      <c r="C249" t="s">
+        <v>18</v>
+      </c>
+      <c r="D249" t="s">
+        <v>30</v>
+      </c>
+      <c r="E249">
+        <v>100</v>
+      </c>
+      <c r="F249">
+        <v>10</v>
+      </c>
+      <c r="G249">
+        <v>240</v>
+      </c>
+      <c r="H249">
+        <v>1</v>
+      </c>
+      <c r="I249">
+        <v>6</v>
+      </c>
+      <c r="J249">
+        <v>10</v>
+      </c>
+      <c r="K249" t="s">
+        <v>20</v>
+      </c>
+      <c r="L249" t="s">
+        <v>265</v>
+      </c>
+      <c r="M249" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13" customHeight="1" ht="30">
+      <c r="A250" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="B250" t="s">
+        <v>17</v>
+      </c>
+      <c r="C250" t="s">
+        <v>18</v>
+      </c>
+      <c r="D250" t="s">
+        <v>30</v>
+      </c>
+      <c r="E250">
+        <v>50</v>
+      </c>
+      <c r="F250">
+        <v>10</v>
+      </c>
+      <c r="G250">
+        <v>240</v>
+      </c>
+      <c r="H250">
+        <v>1</v>
+      </c>
+      <c r="I250">
+        <v>6</v>
+      </c>
+      <c r="J250">
+        <v>10</v>
+      </c>
+      <c r="K250" t="s">
+        <v>20</v>
+      </c>
+      <c r="L250" t="s">
+        <v>265</v>
+      </c>
+      <c r="M250" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13" customHeight="1" ht="30">
+      <c r="A251" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="B251" t="s">
+        <v>17</v>
+      </c>
+      <c r="C251" t="s">
+        <v>18</v>
+      </c>
+      <c r="D251" t="s">
+        <v>30</v>
+      </c>
+      <c r="E251">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F251">
         <v>8</v>
       </c>
       <c r="G251">
         <v>300</v>
       </c>
       <c r="H251">
         <v>1.1</v>
       </c>
       <c r="I251">
         <v>8</v>
       </c>
       <c r="J251">
         <v>10</v>
       </c>
       <c r="K251" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L251" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M251" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="252" spans="1:13" customHeight="1" ht="30">
-      <c r="A252" s="4" t="s">
-        <v>281</v>
+      <c r="A252" s="6" t="s">
+        <v>280</v>
       </c>
       <c r="B252" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C252" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D252" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E252">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F252">
         <v>8</v>
       </c>
       <c r="G252">
         <v>300</v>
       </c>
       <c r="H252">
         <v>1.1</v>
       </c>
       <c r="I252">
         <v>8</v>
       </c>
       <c r="J252">
         <v>10</v>
       </c>
       <c r="K252" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L252" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M252" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="253" spans="1:13" customHeight="1" ht="30">
-      <c r="A253" s="4" t="s">
-        <v>282</v>
+      <c r="A253" s="6" t="s">
+        <v>281</v>
       </c>
       <c r="B253" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C253" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D253" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E253">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F253">
         <v>8</v>
       </c>
       <c r="G253">
         <v>300</v>
       </c>
       <c r="H253">
         <v>1.1</v>
       </c>
       <c r="I253">
         <v>8</v>
       </c>
       <c r="J253">
         <v>10</v>
       </c>
       <c r="K253" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L253" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M253" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="254" spans="1:13" customHeight="1" ht="30">
-      <c r="A254" s="4" t="s">
-        <v>283</v>
+      <c r="A254" s="6" t="s">
+        <v>282</v>
       </c>
       <c r="B254" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C254" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D254" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E254">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F254">
         <v>8</v>
       </c>
       <c r="G254">
         <v>300</v>
       </c>
       <c r="H254">
         <v>1.1</v>
       </c>
       <c r="I254">
         <v>8</v>
       </c>
       <c r="J254">
         <v>10</v>
       </c>
       <c r="K254" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L254" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M254" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="255" spans="1:13" customHeight="1" ht="30">
-      <c r="A255" s="4" t="s">
+      <c r="A255" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="B255" t="s">
+        <v>17</v>
+      </c>
+      <c r="C255" t="s">
+        <v>18</v>
+      </c>
+      <c r="D255" t="s">
+        <v>30</v>
+      </c>
+      <c r="E255">
+        <v>200</v>
+      </c>
+      <c r="F255">
+        <v>8</v>
+      </c>
+      <c r="G255">
+        <v>300</v>
+      </c>
+      <c r="H255">
+        <v>1.1</v>
+      </c>
+      <c r="I255">
+        <v>8</v>
+      </c>
+      <c r="J255">
+        <v>10</v>
+      </c>
+      <c r="K255" t="s">
+        <v>20</v>
+      </c>
+      <c r="L255" t="s">
+        <v>265</v>
+      </c>
+      <c r="M255" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13" customHeight="1" ht="30">
+      <c r="A256" s="6" t="s">
         <v>284</v>
       </c>
-      <c r="B255" t="s">
-[...8 lines deleted...]
-      <c r="E255">
+      <c r="B256" t="s">
+        <v>17</v>
+      </c>
+      <c r="C256" t="s">
+        <v>18</v>
+      </c>
+      <c r="D256" t="s">
+        <v>30</v>
+      </c>
+      <c r="E256">
+        <v>100</v>
+      </c>
+      <c r="F256">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>300</v>
+      </c>
+      <c r="H256">
+        <v>1.1</v>
+      </c>
+      <c r="I256">
+        <v>8</v>
+      </c>
+      <c r="J256">
+        <v>10</v>
+      </c>
+      <c r="K256" t="s">
+        <v>20</v>
+      </c>
+      <c r="L256" t="s">
+        <v>265</v>
+      </c>
+      <c r="M256" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13" customHeight="1" ht="30">
+      <c r="A257" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="B257" t="s">
+        <v>17</v>
+      </c>
+      <c r="C257" t="s">
+        <v>18</v>
+      </c>
+      <c r="D257" t="s">
+        <v>30</v>
+      </c>
+      <c r="E257">
+        <v>50</v>
+      </c>
+      <c r="F257">
+        <v>8</v>
+      </c>
+      <c r="G257">
+        <v>300</v>
+      </c>
+      <c r="H257">
+        <v>1.1</v>
+      </c>
+      <c r="I257">
+        <v>8</v>
+      </c>
+      <c r="J257">
+        <v>10</v>
+      </c>
+      <c r="K257" t="s">
+        <v>20</v>
+      </c>
+      <c r="L257" t="s">
+        <v>265</v>
+      </c>
+      <c r="M257" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13" customHeight="1" ht="30">
+      <c r="A258" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="B258" t="s">
+        <v>17</v>
+      </c>
+      <c r="C258" t="s">
+        <v>18</v>
+      </c>
+      <c r="D258" t="s">
+        <v>30</v>
+      </c>
+      <c r="E258">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F258">
         <v>6</v>
       </c>
       <c r="G258">
         <v>250</v>
       </c>
       <c r="H258">
         <v>1.1</v>
       </c>
       <c r="I258">
         <v>6</v>
       </c>
       <c r="J258">
         <v>10</v>
       </c>
       <c r="K258" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L258" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M258" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="259" spans="1:13" customHeight="1" ht="30">
-      <c r="A259" s="4" t="s">
-        <v>288</v>
+      <c r="A259" s="6" t="s">
+        <v>287</v>
       </c>
       <c r="B259" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C259" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D259" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E259">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F259">
         <v>6</v>
       </c>
       <c r="G259">
         <v>250</v>
       </c>
       <c r="H259">
         <v>1.1</v>
       </c>
       <c r="I259">
         <v>6</v>
       </c>
       <c r="J259">
         <v>10</v>
       </c>
       <c r="K259" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L259" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M259" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="260" spans="1:13" customHeight="1" ht="30">
-      <c r="A260" s="4" t="s">
-        <v>289</v>
+      <c r="A260" s="6" t="s">
+        <v>288</v>
       </c>
       <c r="B260" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C260" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D260" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E260">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F260">
         <v>6</v>
       </c>
       <c r="G260">
         <v>250</v>
       </c>
       <c r="H260">
         <v>1.1</v>
       </c>
       <c r="I260">
         <v>6</v>
       </c>
       <c r="J260">
         <v>10</v>
       </c>
       <c r="K260" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L260" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M260" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="261" spans="1:13" customHeight="1" ht="30">
-      <c r="A261" s="4" t="s">
-        <v>290</v>
+      <c r="A261" s="6" t="s">
+        <v>289</v>
       </c>
       <c r="B261" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C261" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D261" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E261">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="F261">
         <v>6</v>
       </c>
       <c r="G261">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H261">
         <v>1.1</v>
       </c>
       <c r="I261">
         <v>6</v>
       </c>
       <c r="J261">
         <v>10</v>
       </c>
       <c r="K261" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L261" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="M261" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="262" spans="1:13" customHeight="1" ht="30">
-      <c r="A262" s="4" t="s">
-        <v>292</v>
+      <c r="A262" s="6" t="s">
+        <v>290</v>
       </c>
       <c r="B262" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C262" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D262" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E262">
-        <v>800</v>
+        <v>200</v>
       </c>
       <c r="F262">
         <v>6</v>
       </c>
       <c r="G262">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H262">
         <v>1.1</v>
       </c>
       <c r="I262">
         <v>6</v>
       </c>
       <c r="J262">
         <v>10</v>
       </c>
       <c r="K262" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L262" t="s">
+        <v>265</v>
+      </c>
+      <c r="M262" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13" customHeight="1" ht="30">
+      <c r="A263" s="6" t="s">
         <v>291</v>
       </c>
-      <c r="M262" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B263" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C263" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D263" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E263">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="F263">
         <v>6</v>
       </c>
       <c r="G263">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H263">
         <v>1.1</v>
       </c>
       <c r="I263">
         <v>6</v>
       </c>
       <c r="J263">
         <v>10</v>
       </c>
       <c r="K263" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L263" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="M263" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="264" spans="1:13" customHeight="1" ht="30">
-      <c r="A264" s="4" t="s">
-        <v>294</v>
+      <c r="A264" s="6" t="s">
+        <v>292</v>
       </c>
       <c r="B264" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C264" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D264" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E264">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F264">
         <v>6</v>
       </c>
       <c r="G264">
         <v>200</v>
       </c>
       <c r="H264">
         <v>1.1</v>
       </c>
       <c r="I264">
         <v>6</v>
       </c>
       <c r="J264">
         <v>10</v>
       </c>
       <c r="K264" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L264" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M264" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="265" spans="1:13" customHeight="1" ht="30">
-      <c r="A265" s="4" t="s">
-        <v>295</v>
+      <c r="A265" s="6" t="s">
+        <v>294</v>
       </c>
       <c r="B265" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C265" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D265" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E265">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F265">
         <v>6</v>
       </c>
       <c r="G265">
         <v>200</v>
       </c>
       <c r="H265">
         <v>1.1</v>
       </c>
       <c r="I265">
         <v>6</v>
       </c>
       <c r="J265">
         <v>10</v>
       </c>
       <c r="K265" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L265" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M265" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="266" spans="1:13" customHeight="1" ht="30">
-      <c r="A266" s="4" t="s">
-        <v>296</v>
+      <c r="A266" s="6" t="s">
+        <v>295</v>
       </c>
       <c r="B266" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C266" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D266" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E266">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F266">
         <v>6</v>
       </c>
       <c r="G266">
         <v>200</v>
       </c>
       <c r="H266">
         <v>1.1</v>
       </c>
       <c r="I266">
         <v>6</v>
       </c>
       <c r="J266">
         <v>10</v>
       </c>
       <c r="K266" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L266" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M266" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="267" spans="1:13" customHeight="1" ht="30">
-      <c r="A267" s="4" t="s">
-        <v>297</v>
+      <c r="A267" s="6" t="s">
+        <v>296</v>
       </c>
       <c r="B267" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C267" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D267" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E267">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F267">
         <v>6</v>
       </c>
       <c r="G267">
         <v>200</v>
       </c>
       <c r="H267">
         <v>1.1</v>
       </c>
       <c r="I267">
         <v>6</v>
       </c>
       <c r="J267">
         <v>10</v>
       </c>
       <c r="K267" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L267" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M267" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="268" spans="1:13" customHeight="1" ht="30">
-      <c r="A268" s="4" t="s">
-        <v>298</v>
+      <c r="A268" s="6" t="s">
+        <v>297</v>
       </c>
       <c r="B268" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C268" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D268" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E268">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F268">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G268">
         <v>200</v>
       </c>
       <c r="H268">
         <v>1.1</v>
       </c>
       <c r="I268">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J268">
         <v>10</v>
       </c>
       <c r="K268" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L268" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M268" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="269" spans="1:13" customHeight="1" ht="30">
-      <c r="A269" s="4" t="s">
-        <v>299</v>
+      <c r="A269" s="6" t="s">
+        <v>298</v>
       </c>
       <c r="B269" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C269" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D269" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E269">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F269">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G269">
         <v>200</v>
       </c>
       <c r="H269">
         <v>1.1</v>
       </c>
       <c r="I269">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J269">
         <v>10</v>
       </c>
       <c r="K269" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L269" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M269" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="270" spans="1:13" customHeight="1" ht="30">
-      <c r="A270" s="4" t="s">
-        <v>300</v>
+      <c r="A270" s="6" t="s">
+        <v>299</v>
       </c>
       <c r="B270" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C270" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D270" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E270">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F270">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G270">
         <v>200</v>
       </c>
       <c r="H270">
         <v>1.1</v>
       </c>
       <c r="I270">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J270">
         <v>10</v>
       </c>
       <c r="K270" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L270" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M270" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="271" spans="1:13" customHeight="1" ht="30">
-      <c r="A271" s="4" t="s">
-        <v>301</v>
+      <c r="A271" s="6" t="s">
+        <v>300</v>
       </c>
       <c r="B271" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C271" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D271" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E271">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F271">
         <v>4</v>
       </c>
       <c r="G271">
         <v>200</v>
       </c>
       <c r="H271">
         <v>1.1</v>
       </c>
       <c r="I271">
         <v>4</v>
       </c>
       <c r="J271">
         <v>10</v>
       </c>
       <c r="K271" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L271" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M271" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="272" spans="1:13" customHeight="1" ht="30">
-      <c r="A272" s="4" t="s">
-        <v>302</v>
+      <c r="A272" s="6" t="s">
+        <v>301</v>
       </c>
       <c r="B272" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C272" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D272" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E272">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F272">
         <v>4</v>
       </c>
       <c r="G272">
         <v>200</v>
       </c>
       <c r="H272">
         <v>1.1</v>
       </c>
       <c r="I272">
         <v>4</v>
       </c>
       <c r="J272">
         <v>10</v>
       </c>
       <c r="K272" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L272" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M272" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="273" spans="1:13" customHeight="1" ht="30">
-      <c r="A273" s="4" t="s">
-        <v>303</v>
+      <c r="A273" s="6" t="s">
+        <v>302</v>
       </c>
       <c r="B273" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C273" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D273" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E273">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F273">
         <v>4</v>
       </c>
       <c r="G273">
         <v>200</v>
       </c>
       <c r="H273">
         <v>1.1</v>
       </c>
       <c r="I273">
         <v>4</v>
       </c>
       <c r="J273">
         <v>10</v>
       </c>
       <c r="K273" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L273" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M273" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="274" spans="1:13" customHeight="1" ht="30">
-      <c r="A274" s="4" t="s">
-        <v>304</v>
+      <c r="A274" s="6" t="s">
+        <v>303</v>
       </c>
       <c r="B274" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C274" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D274" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E274">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F274">
         <v>4</v>
       </c>
       <c r="G274">
         <v>200</v>
       </c>
       <c r="H274">
         <v>1.1</v>
       </c>
       <c r="I274">
         <v>4</v>
       </c>
       <c r="J274">
         <v>10</v>
       </c>
       <c r="K274" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L274" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M274" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="275" spans="1:13" customHeight="1" ht="30">
-      <c r="A275" s="4" t="s">
-        <v>305</v>
+      <c r="A275" s="6" t="s">
+        <v>304</v>
       </c>
       <c r="B275" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C275" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D275" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E275">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F275">
         <v>4</v>
       </c>
-      <c r="G275" t="s">
-        <v>306</v>
+      <c r="G275">
+        <v>200</v>
       </c>
       <c r="H275">
         <v>1.1</v>
       </c>
       <c r="I275">
         <v>4</v>
       </c>
-      <c r="J275" t="s">
-        <v>307</v>
+      <c r="J275">
+        <v>10</v>
       </c>
       <c r="K275" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L275" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="M275" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="276" spans="1:13" customHeight="1" ht="30">
-      <c r="A276" s="4" t="s">
-        <v>309</v>
+      <c r="A276" s="6" t="s">
+        <v>305</v>
       </c>
       <c r="B276" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C276" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D276" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E276">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F276">
         <v>4</v>
       </c>
-      <c r="G276" t="s">
-        <v>306</v>
+      <c r="G276">
+        <v>200</v>
       </c>
       <c r="H276">
         <v>1.1</v>
       </c>
       <c r="I276">
         <v>4</v>
       </c>
-      <c r="J276" t="s">
-        <v>307</v>
+      <c r="J276">
+        <v>10</v>
       </c>
       <c r="K276" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L276" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="M276" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="277" spans="1:13" customHeight="1" ht="30">
-      <c r="A277" s="4" t="s">
-        <v>310</v>
+      <c r="A277" s="6" t="s">
+        <v>306</v>
       </c>
       <c r="B277" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C277" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D277" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E277">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F277">
         <v>4</v>
       </c>
-      <c r="G277" t="s">
-        <v>306</v>
+      <c r="G277">
+        <v>200</v>
       </c>
       <c r="H277">
         <v>1.1</v>
       </c>
       <c r="I277">
         <v>4</v>
       </c>
-      <c r="J277" t="s">
+      <c r="J277">
+        <v>10</v>
+      </c>
+      <c r="K277" t="s">
+        <v>20</v>
+      </c>
+      <c r="L277" t="s">
+        <v>293</v>
+      </c>
+      <c r="M277" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13" customHeight="1" ht="30">
+      <c r="A278" s="6" t="s">
         <v>307</v>
       </c>
-      <c r="K277" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B278" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C278" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D278" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E278">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F278">
         <v>4</v>
       </c>
       <c r="G278" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H278">
         <v>1.1</v>
       </c>
       <c r="I278">
         <v>4</v>
       </c>
       <c r="J278" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="K278" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L278" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M278" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="279" spans="1:13" customHeight="1" ht="30">
-      <c r="A279" s="4" t="s">
-        <v>312</v>
+      <c r="A279" s="6" t="s">
+        <v>311</v>
       </c>
       <c r="B279" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C279" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D279" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E279">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F279">
         <v>4</v>
       </c>
       <c r="G279" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H279">
         <v>1.1</v>
       </c>
       <c r="I279">
         <v>4</v>
       </c>
       <c r="J279" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="K279" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L279" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M279" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="30">
-      <c r="A280" s="4" t="s">
-        <v>313</v>
+      <c r="A280" s="6" t="s">
+        <v>312</v>
       </c>
       <c r="B280" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C280" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D280" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E280">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F280">
         <v>4</v>
       </c>
       <c r="G280" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H280">
         <v>1.1</v>
       </c>
       <c r="I280">
         <v>4</v>
       </c>
       <c r="J280" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="K280" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L280" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M280" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="30">
-      <c r="A281" s="4" t="s">
-        <v>314</v>
+      <c r="A281" s="6" t="s">
+        <v>313</v>
       </c>
       <c r="B281" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C281" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D281" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E281">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F281">
         <v>4</v>
       </c>
       <c r="G281" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H281">
         <v>1.1</v>
       </c>
       <c r="I281">
         <v>4</v>
       </c>
       <c r="J281" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="K281" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L281" t="s">
+        <v>310</v>
+      </c>
+      <c r="M281" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="282" spans="1:13" customHeight="1" ht="30">
+      <c r="A282" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="B282" t="s">
+        <v>17</v>
+      </c>
+      <c r="C282" t="s">
+        <v>18</v>
+      </c>
+      <c r="D282" t="s">
+        <v>30</v>
+      </c>
+      <c r="E282">
+        <v>200</v>
+      </c>
+      <c r="F282">
+        <v>4</v>
+      </c>
+      <c r="G282" t="s">
         <v>308</v>
       </c>
-      <c r="M281" t="s">
-[...4 lines deleted...]
-      <c r="A282" s="4" t="s">
+      <c r="H282">
+        <v>1.1</v>
+      </c>
+      <c r="I282">
+        <v>4</v>
+      </c>
+      <c r="J282" t="s">
+        <v>309</v>
+      </c>
+      <c r="K282" t="s">
+        <v>20</v>
+      </c>
+      <c r="L282" t="s">
+        <v>310</v>
+      </c>
+      <c r="M282" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="283" spans="1:13" customHeight="1" ht="30">
+      <c r="A283" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="B282" t="s">
-[...8 lines deleted...]
-      <c r="E282">
+      <c r="B283" t="s">
+        <v>17</v>
+      </c>
+      <c r="C283" t="s">
+        <v>18</v>
+      </c>
+      <c r="D283" t="s">
+        <v>30</v>
+      </c>
+      <c r="E283">
+        <v>100</v>
+      </c>
+      <c r="F283">
+        <v>4</v>
+      </c>
+      <c r="G283" t="s">
+        <v>308</v>
+      </c>
+      <c r="H283">
+        <v>1.1</v>
+      </c>
+      <c r="I283">
+        <v>4</v>
+      </c>
+      <c r="J283" t="s">
+        <v>309</v>
+      </c>
+      <c r="K283" t="s">
+        <v>20</v>
+      </c>
+      <c r="L283" t="s">
+        <v>310</v>
+      </c>
+      <c r="M283" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="284" spans="1:13" customHeight="1" ht="30">
+      <c r="A284" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="B284" t="s">
+        <v>17</v>
+      </c>
+      <c r="C284" t="s">
+        <v>18</v>
+      </c>
+      <c r="D284" t="s">
+        <v>30</v>
+      </c>
+      <c r="E284">
+        <v>50</v>
+      </c>
+      <c r="F284">
+        <v>4</v>
+      </c>
+      <c r="G284" t="s">
+        <v>308</v>
+      </c>
+      <c r="H284">
+        <v>1.1</v>
+      </c>
+      <c r="I284">
+        <v>4</v>
+      </c>
+      <c r="J284" t="s">
+        <v>309</v>
+      </c>
+      <c r="K284" t="s">
+        <v>20</v>
+      </c>
+      <c r="L284" t="s">
+        <v>310</v>
+      </c>
+      <c r="M284" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="285" spans="1:13" customHeight="1" ht="30">
+      <c r="A285" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="B285" t="s">
+        <v>17</v>
+      </c>
+      <c r="C285" t="s">
+        <v>18</v>
+      </c>
+      <c r="D285" t="s">
+        <v>30</v>
+      </c>
+      <c r="E285">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F285">
         <v>3</v>
       </c>
       <c r="G285">
         <v>60</v>
       </c>
       <c r="H285">
         <v>1.1</v>
       </c>
       <c r="I285">
         <v>3</v>
       </c>
       <c r="J285">
         <v>10</v>
       </c>
       <c r="K285" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L285" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M285" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="286" spans="1:13" customHeight="1" ht="30">
-      <c r="A286" s="4" t="s">
-        <v>319</v>
+      <c r="A286" s="6" t="s">
+        <v>318</v>
       </c>
       <c r="B286" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C286" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D286" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E286">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F286">
         <v>3</v>
       </c>
       <c r="G286">
         <v>60</v>
       </c>
       <c r="H286">
         <v>1.1</v>
       </c>
       <c r="I286">
         <v>3</v>
       </c>
       <c r="J286">
         <v>10</v>
       </c>
       <c r="K286" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L286" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M286" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="287" spans="1:13" customHeight="1" ht="30">
-      <c r="A287" s="4" t="s">
-        <v>320</v>
+      <c r="A287" s="6" t="s">
+        <v>319</v>
       </c>
       <c r="B287" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C287" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D287" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E287">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F287">
         <v>3</v>
       </c>
       <c r="G287">
         <v>60</v>
       </c>
       <c r="H287">
         <v>1.1</v>
       </c>
       <c r="I287">
         <v>3</v>
       </c>
       <c r="J287">
         <v>10</v>
       </c>
       <c r="K287" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L287" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M287" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="288" spans="1:13" customHeight="1" ht="30">
-      <c r="A288" s="4" t="s">
-        <v>321</v>
+      <c r="A288" s="6" t="s">
+        <v>320</v>
       </c>
       <c r="B288" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C288" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D288" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E288">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F288">
         <v>3</v>
       </c>
       <c r="G288">
         <v>60</v>
       </c>
       <c r="H288">
         <v>1.1</v>
       </c>
       <c r="I288">
         <v>3</v>
       </c>
       <c r="J288">
         <v>10</v>
       </c>
       <c r="K288" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L288" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M288" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="289" spans="1:13" customHeight="1" ht="30">
-      <c r="A289" s="4" t="s">
+      <c r="A289" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="B289" t="s">
+        <v>17</v>
+      </c>
+      <c r="C289" t="s">
+        <v>18</v>
+      </c>
+      <c r="D289" t="s">
+        <v>30</v>
+      </c>
+      <c r="E289">
+        <v>200</v>
+      </c>
+      <c r="F289">
+        <v>3</v>
+      </c>
+      <c r="G289">
+        <v>60</v>
+      </c>
+      <c r="H289">
+        <v>1.1</v>
+      </c>
+      <c r="I289">
+        <v>3</v>
+      </c>
+      <c r="J289">
+        <v>10</v>
+      </c>
+      <c r="K289" t="s">
+        <v>20</v>
+      </c>
+      <c r="L289" t="s">
+        <v>310</v>
+      </c>
+      <c r="M289" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="290" spans="1:13" customHeight="1" ht="30">
+      <c r="A290" s="6" t="s">
         <v>322</v>
       </c>
-      <c r="B289" t="s">
-[...8 lines deleted...]
-      <c r="E289">
+      <c r="B290" t="s">
+        <v>17</v>
+      </c>
+      <c r="C290" t="s">
+        <v>18</v>
+      </c>
+      <c r="D290" t="s">
+        <v>30</v>
+      </c>
+      <c r="E290">
+        <v>100</v>
+      </c>
+      <c r="F290">
+        <v>3</v>
+      </c>
+      <c r="G290">
+        <v>60</v>
+      </c>
+      <c r="H290">
+        <v>1.1</v>
+      </c>
+      <c r="I290">
+        <v>3</v>
+      </c>
+      <c r="J290">
+        <v>10</v>
+      </c>
+      <c r="K290" t="s">
+        <v>20</v>
+      </c>
+      <c r="L290" t="s">
+        <v>310</v>
+      </c>
+      <c r="M290" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13" customHeight="1" ht="30">
+      <c r="A291" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="B291" t="s">
+        <v>17</v>
+      </c>
+      <c r="C291" t="s">
+        <v>18</v>
+      </c>
+      <c r="D291" t="s">
+        <v>30</v>
+      </c>
+      <c r="E291">
+        <v>50</v>
+      </c>
+      <c r="F291">
+        <v>3</v>
+      </c>
+      <c r="G291">
+        <v>60</v>
+      </c>
+      <c r="H291">
+        <v>1.1</v>
+      </c>
+      <c r="I291">
+        <v>3</v>
+      </c>
+      <c r="J291">
+        <v>10</v>
+      </c>
+      <c r="K291" t="s">
+        <v>20</v>
+      </c>
+      <c r="L291" t="s">
+        <v>310</v>
+      </c>
+      <c r="M291" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="292" spans="1:13" customHeight="1" ht="30">
+      <c r="A292" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B292" t="s">
+        <v>17</v>
+      </c>
+      <c r="C292" t="s">
+        <v>18</v>
+      </c>
+      <c r="D292" t="s">
+        <v>30</v>
+      </c>
+      <c r="E292">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F292">
         <v>2</v>
       </c>
       <c r="G292">
         <v>35</v>
       </c>
       <c r="H292">
         <v>1.1</v>
       </c>
       <c r="I292">
         <v>2</v>
       </c>
       <c r="J292">
         <v>10</v>
       </c>
       <c r="K292" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L292" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M292" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="293" spans="1:13" customHeight="1" ht="30">
-      <c r="A293" s="4" t="s">
-        <v>326</v>
+      <c r="A293" s="6" t="s">
+        <v>325</v>
       </c>
       <c r="B293" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C293" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D293" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E293">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F293">
         <v>2</v>
       </c>
       <c r="G293">
         <v>35</v>
       </c>
       <c r="H293">
         <v>1.1</v>
       </c>
       <c r="I293">
         <v>2</v>
       </c>
       <c r="J293">
         <v>10</v>
       </c>
       <c r="K293" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L293" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M293" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="294" spans="1:13" customHeight="1" ht="30">
-      <c r="A294" s="4" t="s">
-        <v>327</v>
+      <c r="A294" s="6" t="s">
+        <v>326</v>
       </c>
       <c r="B294" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C294" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D294" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E294">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F294">
         <v>2</v>
       </c>
       <c r="G294">
         <v>35</v>
       </c>
       <c r="H294">
         <v>1.1</v>
       </c>
       <c r="I294">
         <v>2</v>
       </c>
       <c r="J294">
         <v>10</v>
       </c>
       <c r="K294" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L294" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M294" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="295" spans="1:13" customHeight="1" ht="30">
-      <c r="A295" s="4" t="s">
-        <v>328</v>
+      <c r="A295" s="6" t="s">
+        <v>327</v>
       </c>
       <c r="B295" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C295" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D295" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E295">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F295">
         <v>2</v>
       </c>
       <c r="G295">
         <v>35</v>
       </c>
       <c r="H295">
         <v>1.1</v>
       </c>
       <c r="I295">
         <v>2</v>
       </c>
       <c r="J295">
         <v>10</v>
       </c>
       <c r="K295" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L295" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M295" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="296" spans="1:13" customHeight="1" ht="30">
-      <c r="A296" s="4" t="s">
+      <c r="A296" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="B296" t="s">
+        <v>17</v>
+      </c>
+      <c r="C296" t="s">
+        <v>18</v>
+      </c>
+      <c r="D296" t="s">
+        <v>30</v>
+      </c>
+      <c r="E296">
+        <v>200</v>
+      </c>
+      <c r="F296">
+        <v>2</v>
+      </c>
+      <c r="G296">
+        <v>35</v>
+      </c>
+      <c r="H296">
+        <v>1.1</v>
+      </c>
+      <c r="I296">
+        <v>2</v>
+      </c>
+      <c r="J296">
+        <v>10</v>
+      </c>
+      <c r="K296" t="s">
+        <v>20</v>
+      </c>
+      <c r="L296" t="s">
+        <v>310</v>
+      </c>
+      <c r="M296" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="297" spans="1:13" customHeight="1" ht="30">
+      <c r="A297" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="B296" t="s">
-[...8 lines deleted...]
-      <c r="E296">
+      <c r="B297" t="s">
+        <v>17</v>
+      </c>
+      <c r="C297" t="s">
+        <v>18</v>
+      </c>
+      <c r="D297" t="s">
+        <v>30</v>
+      </c>
+      <c r="E297">
+        <v>100</v>
+      </c>
+      <c r="F297">
+        <v>2</v>
+      </c>
+      <c r="G297">
+        <v>35</v>
+      </c>
+      <c r="H297">
+        <v>1.1</v>
+      </c>
+      <c r="I297">
+        <v>2</v>
+      </c>
+      <c r="J297">
+        <v>10</v>
+      </c>
+      <c r="K297" t="s">
+        <v>20</v>
+      </c>
+      <c r="L297" t="s">
+        <v>310</v>
+      </c>
+      <c r="M297" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="298" spans="1:13" customHeight="1" ht="30">
+      <c r="A298" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="B298" t="s">
+        <v>17</v>
+      </c>
+      <c r="C298" t="s">
+        <v>18</v>
+      </c>
+      <c r="D298" t="s">
+        <v>30</v>
+      </c>
+      <c r="E298">
+        <v>50</v>
+      </c>
+      <c r="F298">
+        <v>2</v>
+      </c>
+      <c r="G298">
+        <v>35</v>
+      </c>
+      <c r="H298">
+        <v>1.1</v>
+      </c>
+      <c r="I298">
+        <v>2</v>
+      </c>
+      <c r="J298">
+        <v>10</v>
+      </c>
+      <c r="K298" t="s">
+        <v>20</v>
+      </c>
+      <c r="L298" t="s">
+        <v>310</v>
+      </c>
+      <c r="M298" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="299" spans="1:13" customHeight="1" ht="30">
+      <c r="A299" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="B299" t="s">
+        <v>17</v>
+      </c>
+      <c r="C299" t="s">
+        <v>18</v>
+      </c>
+      <c r="D299" t="s">
+        <v>30</v>
+      </c>
+      <c r="E299">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F299">
         <v>8</v>
       </c>
       <c r="G299">
         <v>150</v>
       </c>
       <c r="H299">
         <v>1.1</v>
       </c>
       <c r="I299">
         <v>6</v>
       </c>
       <c r="J299">
         <v>5</v>
       </c>
       <c r="K299" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L299" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M299" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="300" spans="1:13" customHeight="1" ht="30">
-      <c r="A300" s="4" t="s">
-        <v>334</v>
+      <c r="A300" s="6" t="s">
+        <v>333</v>
       </c>
       <c r="B300" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C300" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D300" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E300">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F300">
         <v>8</v>
       </c>
       <c r="G300">
         <v>150</v>
       </c>
       <c r="H300">
         <v>1.1</v>
       </c>
       <c r="I300">
         <v>6</v>
       </c>
       <c r="J300">
         <v>5</v>
       </c>
       <c r="K300" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L300" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M300" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="301" spans="1:13" customHeight="1" ht="30">
-      <c r="A301" s="4" t="s">
-        <v>335</v>
+      <c r="A301" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="B301" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C301" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D301" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E301">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F301">
         <v>8</v>
       </c>
       <c r="G301">
         <v>150</v>
       </c>
       <c r="H301">
         <v>1.1</v>
       </c>
       <c r="I301">
         <v>6</v>
       </c>
       <c r="J301">
         <v>5</v>
       </c>
       <c r="K301" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L301" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M301" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="302" spans="1:13" customHeight="1" ht="30">
-      <c r="A302" s="4" t="s">
-        <v>336</v>
+      <c r="A302" s="6" t="s">
+        <v>335</v>
       </c>
       <c r="B302" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C302" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D302" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E302">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F302">
         <v>8</v>
       </c>
       <c r="G302">
         <v>150</v>
       </c>
       <c r="H302">
         <v>1.1</v>
       </c>
       <c r="I302">
         <v>6</v>
       </c>
       <c r="J302">
         <v>5</v>
       </c>
       <c r="K302" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L302" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M302" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="303" spans="1:13" customHeight="1" ht="30">
-      <c r="A303" s="4" t="s">
-        <v>337</v>
+      <c r="A303" s="6" t="s">
+        <v>336</v>
       </c>
       <c r="B303" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C303" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D303" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E303">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F303">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G303">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H303">
         <v>1.1</v>
       </c>
       <c r="I303">
         <v>6</v>
       </c>
       <c r="J303">
         <v>5</v>
       </c>
       <c r="K303" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L303" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M303" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="304" spans="1:13" customHeight="1" ht="30">
-      <c r="A304" s="4" t="s">
-        <v>338</v>
+      <c r="A304" s="6" t="s">
+        <v>337</v>
       </c>
       <c r="B304" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C304" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D304" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E304">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F304">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G304">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H304">
         <v>1.1</v>
       </c>
       <c r="I304">
         <v>6</v>
       </c>
       <c r="J304">
         <v>5</v>
       </c>
       <c r="K304" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L304" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M304" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="305" spans="1:13" customHeight="1" ht="30">
-      <c r="A305" s="4" t="s">
-        <v>339</v>
+      <c r="A305" s="6" t="s">
+        <v>338</v>
       </c>
       <c r="B305" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C305" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D305" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E305">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F305">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G305">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H305">
         <v>1.1</v>
       </c>
       <c r="I305">
         <v>6</v>
       </c>
       <c r="J305">
         <v>5</v>
       </c>
       <c r="K305" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L305" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M305" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="306" spans="1:13" customHeight="1" ht="30">
-      <c r="A306" s="4" t="s">
-        <v>340</v>
+      <c r="A306" s="6" t="s">
+        <v>339</v>
       </c>
       <c r="B306" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C306" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D306" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E306">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F306">
         <v>6</v>
       </c>
       <c r="G306">
         <v>120</v>
       </c>
       <c r="H306">
         <v>1.1</v>
       </c>
       <c r="I306">
         <v>6</v>
       </c>
       <c r="J306">
         <v>5</v>
       </c>
       <c r="K306" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L306" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M306" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="307" spans="1:13" customHeight="1" ht="30">
-      <c r="A307" s="4" t="s">
-        <v>341</v>
+      <c r="A307" s="6" t="s">
+        <v>340</v>
       </c>
       <c r="B307" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C307" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D307" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E307">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F307">
         <v>6</v>
       </c>
       <c r="G307">
         <v>120</v>
       </c>
       <c r="H307">
         <v>1.1</v>
       </c>
       <c r="I307">
         <v>6</v>
       </c>
       <c r="J307">
         <v>5</v>
       </c>
       <c r="K307" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L307" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M307" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="308" spans="1:13" customHeight="1" ht="30">
-      <c r="A308" s="4" t="s">
-        <v>342</v>
+      <c r="A308" s="6" t="s">
+        <v>341</v>
       </c>
       <c r="B308" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C308" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D308" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E308">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F308">
         <v>6</v>
       </c>
       <c r="G308">
         <v>120</v>
       </c>
       <c r="H308">
         <v>1.1</v>
       </c>
       <c r="I308">
         <v>6</v>
       </c>
       <c r="J308">
         <v>5</v>
       </c>
       <c r="K308" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L308" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M308" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="309" spans="1:13" customHeight="1" ht="30">
-      <c r="A309" s="4" t="s">
-        <v>343</v>
+      <c r="A309" s="6" t="s">
+        <v>342</v>
       </c>
       <c r="B309" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C309" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D309" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E309">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F309">
         <v>6</v>
       </c>
       <c r="G309">
         <v>120</v>
       </c>
       <c r="H309">
         <v>1.1</v>
       </c>
       <c r="I309">
         <v>6</v>
       </c>
       <c r="J309">
         <v>5</v>
       </c>
       <c r="K309" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L309" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M309" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="310" spans="1:13" customHeight="1" ht="30">
-      <c r="A310" s="4" t="s">
-        <v>344</v>
+      <c r="A310" s="6" t="s">
+        <v>343</v>
       </c>
       <c r="B310" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C310" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D310" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E310">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F310">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G310">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="H310">
         <v>1.1</v>
       </c>
       <c r="I310">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J310">
         <v>5</v>
       </c>
       <c r="K310" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L310" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M310" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="311" spans="1:13" customHeight="1" ht="30">
-      <c r="A311" s="4" t="s">
-        <v>345</v>
+      <c r="A311" s="6" t="s">
+        <v>344</v>
       </c>
       <c r="B311" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C311" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D311" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E311">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F311">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G311">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="H311">
         <v>1.1</v>
       </c>
       <c r="I311">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J311">
         <v>5</v>
       </c>
       <c r="K311" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L311" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M311" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="312" spans="1:13" customHeight="1" ht="30">
-      <c r="A312" s="4" t="s">
-        <v>346</v>
+      <c r="A312" s="6" t="s">
+        <v>345</v>
       </c>
       <c r="B312" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C312" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D312" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E312">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F312">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G312">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="H312">
         <v>1.1</v>
       </c>
       <c r="I312">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J312">
         <v>5</v>
       </c>
       <c r="K312" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L312" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M312" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="313" spans="1:13" customHeight="1" ht="30">
-      <c r="A313" s="4" t="s">
-        <v>347</v>
+      <c r="A313" s="6" t="s">
+        <v>346</v>
       </c>
       <c r="B313" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C313" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D313" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E313">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F313">
         <v>4</v>
       </c>
       <c r="G313">
         <v>80</v>
       </c>
       <c r="H313">
         <v>1.1</v>
       </c>
       <c r="I313">
         <v>3</v>
       </c>
       <c r="J313">
         <v>5</v>
       </c>
       <c r="K313" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L313" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M313" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="314" spans="1:13" customHeight="1" ht="30">
-      <c r="A314" s="4" t="s">
-        <v>348</v>
+      <c r="A314" s="6" t="s">
+        <v>347</v>
       </c>
       <c r="B314" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C314" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D314" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E314">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F314">
         <v>4</v>
       </c>
       <c r="G314">
         <v>80</v>
       </c>
       <c r="H314">
         <v>1.1</v>
       </c>
       <c r="I314">
         <v>3</v>
       </c>
       <c r="J314">
         <v>5</v>
       </c>
       <c r="K314" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L314" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M314" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="315" spans="1:13" customHeight="1" ht="30">
-      <c r="A315" s="4" t="s">
-        <v>349</v>
+      <c r="A315" s="6" t="s">
+        <v>348</v>
       </c>
       <c r="B315" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C315" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D315" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E315">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F315">
         <v>4</v>
       </c>
       <c r="G315">
         <v>80</v>
       </c>
       <c r="H315">
         <v>1.1</v>
       </c>
       <c r="I315">
         <v>3</v>
       </c>
       <c r="J315">
         <v>5</v>
       </c>
       <c r="K315" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L315" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M315" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="316" spans="1:13" customHeight="1" ht="30">
-      <c r="A316" s="4" t="s">
-        <v>350</v>
+      <c r="A316" s="6" t="s">
+        <v>349</v>
       </c>
       <c r="B316" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C316" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D316" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E316">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F316">
         <v>4</v>
       </c>
       <c r="G316">
         <v>80</v>
       </c>
       <c r="H316">
         <v>1.1</v>
       </c>
       <c r="I316">
         <v>3</v>
       </c>
       <c r="J316">
         <v>5</v>
       </c>
       <c r="K316" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L316" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M316" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="317" spans="1:13" customHeight="1" ht="30">
-      <c r="A317" s="4" t="s">
-        <v>351</v>
+      <c r="A317" s="6" t="s">
+        <v>350</v>
       </c>
       <c r="B317" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C317" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D317" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E317">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F317">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G317">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H317">
         <v>1.1</v>
       </c>
       <c r="I317">
         <v>3</v>
       </c>
       <c r="J317">
         <v>5</v>
       </c>
       <c r="K317" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L317" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M317" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="318" spans="1:13" customHeight="1" ht="30">
-      <c r="A318" s="4" t="s">
-        <v>352</v>
+      <c r="A318" s="6" t="s">
+        <v>351</v>
       </c>
       <c r="B318" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C318" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D318" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E318">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F318">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G318">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H318">
         <v>1.1</v>
       </c>
       <c r="I318">
         <v>3</v>
       </c>
       <c r="J318">
         <v>5</v>
       </c>
       <c r="K318" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L318" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M318" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="319" spans="1:13" customHeight="1" ht="30">
-      <c r="A319" s="4" t="s">
-        <v>353</v>
+      <c r="A319" s="6" t="s">
+        <v>352</v>
       </c>
       <c r="B319" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C319" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D319" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E319">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F319">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G319">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H319">
         <v>1.1</v>
       </c>
       <c r="I319">
         <v>3</v>
       </c>
       <c r="J319">
         <v>5</v>
       </c>
       <c r="K319" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L319" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M319" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="320" spans="1:13" customHeight="1" ht="30">
-      <c r="A320" s="4" t="s">
-        <v>354</v>
+      <c r="A320" s="6" t="s">
+        <v>353</v>
       </c>
       <c r="B320" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C320" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D320" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E320">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F320">
         <v>3</v>
       </c>
       <c r="G320">
         <v>60</v>
       </c>
       <c r="H320">
         <v>1.1</v>
       </c>
       <c r="I320">
         <v>3</v>
       </c>
       <c r="J320">
         <v>5</v>
       </c>
       <c r="K320" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L320" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M320" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="321" spans="1:13" customHeight="1" ht="30">
-      <c r="A321" s="4" t="s">
-        <v>355</v>
+      <c r="A321" s="6" t="s">
+        <v>354</v>
       </c>
       <c r="B321" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C321" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D321" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E321">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F321">
         <v>3</v>
       </c>
       <c r="G321">
         <v>60</v>
       </c>
       <c r="H321">
         <v>1.1</v>
       </c>
       <c r="I321">
         <v>3</v>
       </c>
       <c r="J321">
         <v>5</v>
       </c>
       <c r="K321" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L321" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M321" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="322" spans="1:13" customHeight="1" ht="30">
-      <c r="A322" s="4" t="s">
-        <v>356</v>
+      <c r="A322" s="6" t="s">
+        <v>355</v>
       </c>
       <c r="B322" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C322" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D322" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E322">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F322">
         <v>3</v>
       </c>
       <c r="G322">
         <v>60</v>
       </c>
       <c r="H322">
         <v>1.1</v>
       </c>
       <c r="I322">
         <v>3</v>
       </c>
       <c r="J322">
         <v>5</v>
       </c>
       <c r="K322" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L322" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M322" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="323" spans="1:13" customHeight="1" ht="30">
-      <c r="A323" s="4" t="s">
-        <v>357</v>
+      <c r="A323" s="6" t="s">
+        <v>356</v>
       </c>
       <c r="B323" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C323" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D323" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E323">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F323">
         <v>3</v>
       </c>
       <c r="G323">
         <v>60</v>
       </c>
       <c r="H323">
         <v>1.1</v>
       </c>
       <c r="I323">
         <v>3</v>
       </c>
       <c r="J323">
         <v>5</v>
       </c>
       <c r="K323" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L323" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M323" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="324" spans="1:13" customHeight="1" ht="30">
-      <c r="A324" s="4" t="s">
-        <v>358</v>
+      <c r="A324" s="6" t="s">
+        <v>357</v>
       </c>
       <c r="B324" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C324" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D324" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E324">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F324">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G324">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="H324">
         <v>1.1</v>
       </c>
       <c r="I324">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J324">
         <v>5</v>
       </c>
       <c r="K324" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L324" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M324" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="325" spans="1:13" customHeight="1" ht="30">
-      <c r="A325" s="4" t="s">
-        <v>359</v>
+      <c r="A325" s="6" t="s">
+        <v>358</v>
       </c>
       <c r="B325" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C325" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D325" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E325">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F325">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G325">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="H325">
         <v>1.1</v>
       </c>
       <c r="I325">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J325">
         <v>5</v>
       </c>
       <c r="K325" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L325" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M325" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="326" spans="1:13" customHeight="1" ht="30">
-      <c r="A326" s="4" t="s">
-        <v>360</v>
+      <c r="A326" s="6" t="s">
+        <v>359</v>
       </c>
       <c r="B326" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C326" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D326" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E326">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F326">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G326">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="H326">
         <v>1.1</v>
       </c>
       <c r="I326">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J326">
         <v>5</v>
       </c>
       <c r="K326" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L326" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M326" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="327" spans="1:13" customHeight="1" ht="30">
-      <c r="A327" s="4" t="s">
-        <v>361</v>
+      <c r="A327" s="6" t="s">
+        <v>360</v>
       </c>
       <c r="B327" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C327" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D327" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E327">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F327">
         <v>2</v>
       </c>
       <c r="G327">
         <v>50</v>
       </c>
       <c r="H327">
         <v>1.1</v>
       </c>
       <c r="I327">
         <v>2</v>
       </c>
       <c r="J327">
         <v>5</v>
       </c>
       <c r="K327" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L327" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M327" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="328" spans="1:13" customHeight="1" ht="30">
-      <c r="A328" s="4" t="s">
-        <v>362</v>
+      <c r="A328" s="6" t="s">
+        <v>361</v>
       </c>
       <c r="B328" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C328" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D328" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E328">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F328">
         <v>2</v>
       </c>
       <c r="G328">
         <v>50</v>
       </c>
       <c r="H328">
         <v>1.1</v>
       </c>
       <c r="I328">
         <v>2</v>
       </c>
       <c r="J328">
         <v>5</v>
       </c>
       <c r="K328" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L328" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M328" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="329" spans="1:13" customHeight="1" ht="30">
-      <c r="A329" s="4" t="s">
-        <v>363</v>
+      <c r="A329" s="6" t="s">
+        <v>362</v>
       </c>
       <c r="B329" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C329" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D329" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E329">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F329">
         <v>2</v>
       </c>
       <c r="G329">
         <v>50</v>
       </c>
       <c r="H329">
         <v>1.1</v>
       </c>
       <c r="I329">
         <v>2</v>
       </c>
       <c r="J329">
         <v>5</v>
       </c>
       <c r="K329" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L329" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M329" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="330" spans="1:13" customHeight="1" ht="30">
-      <c r="A330" s="4" t="s">
-        <v>364</v>
+      <c r="A330" s="6" t="s">
+        <v>363</v>
       </c>
       <c r="B330" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C330" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D330" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E330">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F330">
         <v>2</v>
       </c>
       <c r="G330">
         <v>50</v>
       </c>
       <c r="H330">
         <v>1.1</v>
       </c>
       <c r="I330">
         <v>2</v>
       </c>
       <c r="J330">
         <v>5</v>
       </c>
       <c r="K330" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L330" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M330" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="331" spans="1:13" customHeight="1" ht="30">
-      <c r="A331" s="4" t="s">
-        <v>365</v>
+      <c r="A331" s="6" t="s">
+        <v>364</v>
       </c>
       <c r="B331" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C331" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D331" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E331">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>200</v>
+      </c>
+      <c r="F331">
+        <v>2</v>
       </c>
       <c r="G331">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="H331">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I331">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="J331">
         <v>5</v>
       </c>
       <c r="K331" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L331" t="s">
-        <v>367</v>
+        <v>332</v>
       </c>
       <c r="M331" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="332" spans="1:13" customHeight="1" ht="30">
-      <c r="A332" s="4" t="s">
-        <v>368</v>
+      <c r="A332" s="6" t="s">
+        <v>365</v>
       </c>
       <c r="B332" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C332" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D332" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E332">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>100</v>
+      </c>
+      <c r="F332">
+        <v>2</v>
       </c>
       <c r="G332">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="H332">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I332">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="J332">
         <v>5</v>
       </c>
       <c r="K332" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L332" t="s">
-        <v>367</v>
+        <v>332</v>
       </c>
       <c r="M332" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="333" spans="1:13" customHeight="1" ht="30">
-      <c r="A333" s="4" t="s">
-        <v>369</v>
+      <c r="A333" s="6" t="s">
+        <v>366</v>
       </c>
       <c r="B333" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C333" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D333" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E333">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>50</v>
+      </c>
+      <c r="F333">
+        <v>2</v>
       </c>
       <c r="G333">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="H333">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I333">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="J333">
         <v>5</v>
       </c>
       <c r="K333" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L333" t="s">
+        <v>332</v>
+      </c>
+      <c r="M333" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="334" spans="1:13" customHeight="1" ht="30">
+      <c r="A334" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="M333" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B334" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C334" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D334" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E334">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F334" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G334">
         <v>30</v>
       </c>
       <c r="H334">
         <v>1</v>
       </c>
       <c r="I334">
         <v>0.4</v>
       </c>
       <c r="J334">
         <v>5</v>
       </c>
       <c r="K334" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L334" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M334" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="335" spans="1:13" customHeight="1" ht="30">
-      <c r="A335" s="4" t="s">
-        <v>371</v>
+      <c r="A335" s="6" t="s">
+        <v>370</v>
       </c>
       <c r="B335" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C335" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D335" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E335">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F335" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G335">
         <v>30</v>
       </c>
       <c r="H335">
         <v>1</v>
       </c>
       <c r="I335">
         <v>0.4</v>
       </c>
       <c r="J335">
         <v>5</v>
       </c>
       <c r="K335" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L335" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M335" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="336" spans="1:13" customHeight="1" ht="30">
-      <c r="A336" s="4" t="s">
-        <v>372</v>
+      <c r="A336" s="6" t="s">
+        <v>371</v>
       </c>
       <c r="B336" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C336" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D336" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E336">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>600</v>
+      </c>
+      <c r="F336" t="s">
+        <v>368</v>
       </c>
       <c r="G336">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="H336">
         <v>1</v>
       </c>
       <c r="I336">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="J336">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K336" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L336" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M336" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
     </row>
     <row r="337" spans="1:13" customHeight="1" ht="30">
-      <c r="A337" s="4" t="s">
-        <v>374</v>
+      <c r="A337" s="6" t="s">
+        <v>372</v>
       </c>
       <c r="B337" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C337" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D337" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E337">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>400</v>
+      </c>
+      <c r="F337" t="s">
+        <v>368</v>
       </c>
       <c r="G337">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="H337">
         <v>1</v>
       </c>
       <c r="I337">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="J337">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K337" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L337" t="s">
+        <v>369</v>
+      </c>
+      <c r="M337" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="338" spans="1:13" customHeight="1" ht="30">
+      <c r="A338" s="6" t="s">
         <v>373</v>
       </c>
-      <c r="M337" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B338" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C338" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D338" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E338">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>200</v>
+      </c>
+      <c r="F338" t="s">
+        <v>368</v>
       </c>
       <c r="G338">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="H338">
         <v>1</v>
       </c>
       <c r="I338">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="J338">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K338" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L338" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M338" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
     </row>
     <row r="339" spans="1:13" customHeight="1" ht="30">
-      <c r="A339" s="4" t="s">
-        <v>376</v>
+      <c r="A339" s="6" t="s">
+        <v>374</v>
       </c>
       <c r="B339" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C339" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D339" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E339">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F339">
         <v>2</v>
       </c>
       <c r="G339">
         <v>50</v>
       </c>
       <c r="H339">
         <v>1</v>
       </c>
       <c r="I339">
         <v>2</v>
       </c>
       <c r="J339">
         <v>10</v>
       </c>
       <c r="K339" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L339" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M339" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="340" spans="1:13" customHeight="1" ht="30">
-      <c r="A340" s="4" t="s">
-        <v>377</v>
+      <c r="A340" s="6" t="s">
+        <v>376</v>
       </c>
       <c r="B340" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C340" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D340" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E340">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F340">
         <v>2</v>
       </c>
       <c r="G340">
         <v>50</v>
       </c>
       <c r="H340">
         <v>1</v>
       </c>
       <c r="I340">
         <v>2</v>
       </c>
       <c r="J340">
         <v>10</v>
       </c>
       <c r="K340" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L340" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M340" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="341" spans="1:13" customHeight="1" ht="30">
-      <c r="A341" s="4" t="s">
-        <v>378</v>
+      <c r="A341" s="6" t="s">
+        <v>377</v>
       </c>
       <c r="B341" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C341" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D341" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E341">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F341">
         <v>2</v>
       </c>
       <c r="G341">
         <v>50</v>
       </c>
       <c r="H341">
         <v>1</v>
       </c>
       <c r="I341">
         <v>2</v>
       </c>
       <c r="J341">
         <v>10</v>
       </c>
       <c r="K341" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L341" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M341" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="342" spans="1:13" customHeight="1" ht="30">
-      <c r="A342" s="4" t="s">
-        <v>379</v>
+      <c r="A342" s="6" t="s">
+        <v>378</v>
       </c>
       <c r="B342" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C342" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D342" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E342">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F342">
         <v>2</v>
       </c>
       <c r="G342">
         <v>50</v>
       </c>
       <c r="H342">
         <v>1</v>
       </c>
       <c r="I342">
         <v>2</v>
       </c>
       <c r="J342">
         <v>10</v>
       </c>
       <c r="K342" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L342" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M342" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="343" spans="1:13" customHeight="1" ht="30">
-      <c r="A343" s="4" t="s">
-        <v>380</v>
+      <c r="A343" s="6" t="s">
+        <v>379</v>
       </c>
       <c r="B343" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C343" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D343" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E343">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F343">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G343">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="H343">
         <v>1</v>
       </c>
       <c r="I343">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J343">
         <v>10</v>
       </c>
       <c r="K343" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L343" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M343" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="344" spans="1:13" customHeight="1" ht="30">
-      <c r="A344" s="4" t="s">
-        <v>381</v>
+      <c r="A344" s="6" t="s">
+        <v>380</v>
       </c>
       <c r="B344" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C344" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D344" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E344">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F344">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G344">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="H344">
         <v>1</v>
       </c>
       <c r="I344">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J344">
         <v>10</v>
       </c>
       <c r="K344" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L344" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M344" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="345" spans="1:13" customHeight="1" ht="30">
-      <c r="A345" s="4" t="s">
-        <v>382</v>
+      <c r="A345" s="6" t="s">
+        <v>381</v>
       </c>
       <c r="B345" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C345" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D345" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E345">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F345">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G345">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="H345">
         <v>1</v>
       </c>
       <c r="I345">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J345">
         <v>10</v>
       </c>
       <c r="K345" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L345" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M345" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="346" spans="1:13" customHeight="1" ht="30">
-      <c r="A346" s="4" t="s">
-        <v>383</v>
+      <c r="A346" s="6" t="s">
+        <v>382</v>
       </c>
       <c r="B346" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C346" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D346" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E346">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F346">
         <v>1.5</v>
       </c>
       <c r="G346">
         <v>40</v>
       </c>
       <c r="H346">
         <v>1</v>
       </c>
       <c r="I346">
         <v>1.5</v>
       </c>
       <c r="J346">
         <v>10</v>
       </c>
       <c r="K346" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L346" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M346" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="347" spans="1:13" customHeight="1" ht="30">
-      <c r="A347" s="4" t="s">
-        <v>384</v>
+      <c r="A347" s="6" t="s">
+        <v>383</v>
       </c>
       <c r="B347" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C347" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D347" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E347">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F347">
         <v>1.5</v>
       </c>
       <c r="G347">
         <v>40</v>
       </c>
       <c r="H347">
         <v>1</v>
       </c>
       <c r="I347">
         <v>1.5</v>
       </c>
       <c r="J347">
         <v>10</v>
       </c>
       <c r="K347" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L347" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M347" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="348" spans="1:13" customHeight="1" ht="30">
-      <c r="A348" s="4" t="s">
-        <v>385</v>
+      <c r="A348" s="6" t="s">
+        <v>384</v>
       </c>
       <c r="B348" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C348" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D348" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E348">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F348">
         <v>1.5</v>
       </c>
       <c r="G348">
         <v>40</v>
       </c>
       <c r="H348">
         <v>1</v>
       </c>
       <c r="I348">
         <v>1.5</v>
       </c>
       <c r="J348">
         <v>10</v>
       </c>
       <c r="K348" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L348" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M348" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="349" spans="1:13" customHeight="1" ht="30">
-      <c r="A349" s="4" t="s">
-        <v>386</v>
+      <c r="A349" s="6" t="s">
+        <v>385</v>
       </c>
       <c r="B349" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C349" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D349" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E349">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F349">
         <v>1.5</v>
       </c>
       <c r="G349">
         <v>40</v>
       </c>
       <c r="H349">
         <v>1</v>
       </c>
       <c r="I349">
         <v>1.5</v>
       </c>
       <c r="J349">
         <v>10</v>
       </c>
       <c r="K349" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L349" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M349" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="350" spans="1:13" customHeight="1" ht="30">
-      <c r="A350" s="4" t="s">
+      <c r="A350" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="B350" t="s">
+        <v>17</v>
+      </c>
+      <c r="C350" t="s">
+        <v>18</v>
+      </c>
+      <c r="D350" t="s">
+        <v>30</v>
+      </c>
+      <c r="E350">
+        <v>200</v>
+      </c>
+      <c r="F350">
+        <v>1.5</v>
+      </c>
+      <c r="G350">
+        <v>40</v>
+      </c>
+      <c r="H350">
+        <v>1</v>
+      </c>
+      <c r="I350">
+        <v>1.5</v>
+      </c>
+      <c r="J350">
+        <v>10</v>
+      </c>
+      <c r="K350" t="s">
+        <v>20</v>
+      </c>
+      <c r="L350" t="s">
+        <v>375</v>
+      </c>
+      <c r="M350" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="351" spans="1:13" customHeight="1" ht="30">
+      <c r="A351" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="B350" t="s">
-[...8 lines deleted...]
-      <c r="E350">
+      <c r="B351" t="s">
+        <v>17</v>
+      </c>
+      <c r="C351" t="s">
+        <v>18</v>
+      </c>
+      <c r="D351" t="s">
+        <v>30</v>
+      </c>
+      <c r="E351">
+        <v>100</v>
+      </c>
+      <c r="F351">
+        <v>1.5</v>
+      </c>
+      <c r="G351">
+        <v>40</v>
+      </c>
+      <c r="H351">
+        <v>1</v>
+      </c>
+      <c r="I351">
+        <v>1.5</v>
+      </c>
+      <c r="J351">
+        <v>10</v>
+      </c>
+      <c r="K351" t="s">
+        <v>20</v>
+      </c>
+      <c r="L351" t="s">
+        <v>375</v>
+      </c>
+      <c r="M351" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="352" spans="1:13" customHeight="1" ht="30">
+      <c r="A352" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="B352" t="s">
+        <v>17</v>
+      </c>
+      <c r="C352" t="s">
+        <v>18</v>
+      </c>
+      <c r="D352" t="s">
+        <v>30</v>
+      </c>
+      <c r="E352">
+        <v>50</v>
+      </c>
+      <c r="F352">
+        <v>1.5</v>
+      </c>
+      <c r="G352">
+        <v>40</v>
+      </c>
+      <c r="H352">
+        <v>1</v>
+      </c>
+      <c r="I352">
+        <v>1.5</v>
+      </c>
+      <c r="J352">
+        <v>10</v>
+      </c>
+      <c r="K352" t="s">
+        <v>20</v>
+      </c>
+      <c r="L352" t="s">
+        <v>375</v>
+      </c>
+      <c r="M352" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="353" spans="1:13" customHeight="1" ht="30">
+      <c r="A353" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="B353" t="s">
+        <v>17</v>
+      </c>
+      <c r="C353" t="s">
+        <v>18</v>
+      </c>
+      <c r="D353" t="s">
+        <v>30</v>
+      </c>
+      <c r="E353">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F353">
         <v>2</v>
       </c>
       <c r="G353">
         <v>50</v>
       </c>
       <c r="H353">
         <v>1.1</v>
       </c>
       <c r="I353">
         <v>2</v>
       </c>
       <c r="J353">
         <v>10</v>
       </c>
       <c r="K353" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L353" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M353" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="354" spans="1:13" customHeight="1" ht="30">
-      <c r="A354" s="4" t="s">
-        <v>392</v>
+      <c r="A354" s="6" t="s">
+        <v>391</v>
       </c>
       <c r="B354" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C354" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D354" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E354">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F354">
         <v>2</v>
       </c>
       <c r="G354">
         <v>50</v>
       </c>
       <c r="H354">
         <v>1.1</v>
       </c>
       <c r="I354">
         <v>2</v>
       </c>
       <c r="J354">
         <v>10</v>
       </c>
       <c r="K354" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L354" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M354" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="355" spans="1:13" customHeight="1" ht="30">
-      <c r="A355" s="4" t="s">
-        <v>393</v>
+      <c r="A355" s="6" t="s">
+        <v>392</v>
       </c>
       <c r="B355" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C355" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D355" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E355">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F355">
         <v>2</v>
       </c>
       <c r="G355">
         <v>50</v>
       </c>
       <c r="H355">
         <v>1.1</v>
       </c>
       <c r="I355">
         <v>2</v>
       </c>
       <c r="J355">
         <v>10</v>
       </c>
       <c r="K355" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L355" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M355" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="356" spans="1:13" customHeight="1" ht="30">
-      <c r="A356" s="4" t="s">
-        <v>394</v>
+      <c r="A356" s="6" t="s">
+        <v>393</v>
       </c>
       <c r="B356" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C356" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D356" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E356">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F356">
         <v>2</v>
       </c>
       <c r="G356">
         <v>50</v>
       </c>
       <c r="H356">
         <v>1.1</v>
       </c>
       <c r="I356">
         <v>2</v>
       </c>
       <c r="J356">
         <v>10</v>
       </c>
       <c r="K356" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L356" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M356" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="357" spans="1:13" customHeight="1" ht="30">
-      <c r="A357" s="4" t="s">
-        <v>395</v>
+      <c r="A357" s="6" t="s">
+        <v>394</v>
       </c>
       <c r="B357" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C357" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D357" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E357">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F357">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G357">
         <v>50</v>
       </c>
       <c r="H357">
         <v>1.1</v>
       </c>
       <c r="I357">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J357">
         <v>10</v>
       </c>
       <c r="K357" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L357" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M357" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="358" spans="1:13" customHeight="1" ht="30">
-      <c r="A358" s="4" t="s">
-        <v>396</v>
+      <c r="A358" s="6" t="s">
+        <v>395</v>
       </c>
       <c r="B358" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C358" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D358" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E358">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F358">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G358">
         <v>50</v>
       </c>
       <c r="H358">
         <v>1.1</v>
       </c>
       <c r="I358">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J358">
         <v>10</v>
       </c>
       <c r="K358" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L358" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M358" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="359" spans="1:13" customHeight="1" ht="30">
-      <c r="A359" s="4" t="s">
-        <v>397</v>
+      <c r="A359" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="B359" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C359" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D359" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E359">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F359">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G359">
         <v>50</v>
       </c>
       <c r="H359">
         <v>1.1</v>
       </c>
       <c r="I359">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J359">
         <v>10</v>
       </c>
       <c r="K359" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L359" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M359" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="360" spans="1:13" customHeight="1" ht="30">
-      <c r="A360" s="4" t="s">
-        <v>398</v>
+      <c r="A360" s="6" t="s">
+        <v>397</v>
       </c>
       <c r="B360" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C360" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D360" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E360">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F360">
         <v>1.5</v>
       </c>
       <c r="G360">
         <v>50</v>
       </c>
       <c r="H360">
         <v>1.1</v>
       </c>
       <c r="I360">
         <v>1.5</v>
       </c>
       <c r="J360">
         <v>10</v>
       </c>
       <c r="K360" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L360" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M360" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="361" spans="1:13" customHeight="1" ht="30">
-      <c r="A361" s="4" t="s">
-        <v>399</v>
+      <c r="A361" s="6" t="s">
+        <v>398</v>
       </c>
       <c r="B361" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C361" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D361" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E361">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F361">
         <v>1.5</v>
       </c>
       <c r="G361">
         <v>50</v>
       </c>
       <c r="H361">
         <v>1.1</v>
       </c>
       <c r="I361">
         <v>1.5</v>
       </c>
       <c r="J361">
         <v>10</v>
       </c>
       <c r="K361" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L361" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M361" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="362" spans="1:13" customHeight="1" ht="30">
-      <c r="A362" s="4" t="s">
-        <v>400</v>
+      <c r="A362" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B362" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C362" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D362" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E362">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F362">
         <v>1.5</v>
       </c>
       <c r="G362">
         <v>50</v>
       </c>
       <c r="H362">
         <v>1.1</v>
       </c>
       <c r="I362">
         <v>1.5</v>
       </c>
       <c r="J362">
         <v>10</v>
       </c>
       <c r="K362" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L362" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M362" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="363" spans="1:13" customHeight="1" ht="30">
-      <c r="A363" s="4" t="s">
-        <v>401</v>
+      <c r="A363" s="6" t="s">
+        <v>400</v>
       </c>
       <c r="B363" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C363" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D363" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E363">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F363">
         <v>1.5</v>
       </c>
       <c r="G363">
         <v>50</v>
       </c>
       <c r="H363">
         <v>1.1</v>
       </c>
       <c r="I363">
         <v>1.5</v>
       </c>
       <c r="J363">
         <v>10</v>
       </c>
       <c r="K363" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L363" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M363" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="364" spans="1:13" customHeight="1" ht="30">
-      <c r="A364" s="4" t="s">
+      <c r="A364" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="B364" t="s">
+        <v>17</v>
+      </c>
+      <c r="C364" t="s">
+        <v>18</v>
+      </c>
+      <c r="D364" t="s">
+        <v>30</v>
+      </c>
+      <c r="E364">
+        <v>200</v>
+      </c>
+      <c r="F364">
+        <v>1.5</v>
+      </c>
+      <c r="G364">
+        <v>50</v>
+      </c>
+      <c r="H364">
+        <v>1.1</v>
+      </c>
+      <c r="I364">
+        <v>1.5</v>
+      </c>
+      <c r="J364">
+        <v>10</v>
+      </c>
+      <c r="K364" t="s">
+        <v>20</v>
+      </c>
+      <c r="L364" t="s">
+        <v>390</v>
+      </c>
+      <c r="M364" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="365" spans="1:13" customHeight="1" ht="30">
+      <c r="A365" s="6" t="s">
         <v>402</v>
       </c>
-      <c r="B364" t="s">
-[...8 lines deleted...]
-      <c r="E364">
+      <c r="B365" t="s">
+        <v>17</v>
+      </c>
+      <c r="C365" t="s">
+        <v>18</v>
+      </c>
+      <c r="D365" t="s">
+        <v>30</v>
+      </c>
+      <c r="E365">
+        <v>100</v>
+      </c>
+      <c r="F365">
+        <v>1.5</v>
+      </c>
+      <c r="G365">
+        <v>50</v>
+      </c>
+      <c r="H365">
+        <v>1.1</v>
+      </c>
+      <c r="I365">
+        <v>1.5</v>
+      </c>
+      <c r="J365">
+        <v>10</v>
+      </c>
+      <c r="K365" t="s">
+        <v>20</v>
+      </c>
+      <c r="L365" t="s">
+        <v>390</v>
+      </c>
+      <c r="M365" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="366" spans="1:13" customHeight="1" ht="30">
+      <c r="A366" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="B366" t="s">
+        <v>17</v>
+      </c>
+      <c r="C366" t="s">
+        <v>18</v>
+      </c>
+      <c r="D366" t="s">
+        <v>30</v>
+      </c>
+      <c r="E366">
+        <v>50</v>
+      </c>
+      <c r="F366">
+        <v>1.5</v>
+      </c>
+      <c r="G366">
+        <v>50</v>
+      </c>
+      <c r="H366">
+        <v>1.1</v>
+      </c>
+      <c r="I366">
+        <v>1.5</v>
+      </c>
+      <c r="J366">
+        <v>10</v>
+      </c>
+      <c r="K366" t="s">
+        <v>20</v>
+      </c>
+      <c r="L366" t="s">
+        <v>390</v>
+      </c>
+      <c r="M366" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="367" spans="1:13" customHeight="1" ht="30">
+      <c r="A367" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B367" t="s">
+        <v>17</v>
+      </c>
+      <c r="C367" t="s">
+        <v>18</v>
+      </c>
+      <c r="D367" t="s">
+        <v>30</v>
+      </c>
+      <c r="E367">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F367">
         <v>1</v>
       </c>
       <c r="G367">
         <v>30</v>
       </c>
       <c r="H367">
         <v>1.1</v>
       </c>
       <c r="I367">
         <v>1</v>
       </c>
       <c r="J367">
         <v>10</v>
       </c>
       <c r="K367" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L367" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M367" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="368" spans="1:13" customHeight="1" ht="30">
-      <c r="A368" s="4" t="s">
-        <v>406</v>
+      <c r="A368" s="6" t="s">
+        <v>405</v>
       </c>
       <c r="B368" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C368" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D368" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E368">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F368">
         <v>1</v>
       </c>
       <c r="G368">
         <v>30</v>
       </c>
       <c r="H368">
         <v>1.1</v>
       </c>
       <c r="I368">
         <v>1</v>
       </c>
       <c r="J368">
         <v>10</v>
       </c>
       <c r="K368" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L368" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M368" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="369" spans="1:13" customHeight="1" ht="30">
-      <c r="A369" s="4" t="s">
-        <v>407</v>
+      <c r="A369" s="6" t="s">
+        <v>406</v>
       </c>
       <c r="B369" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C369" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D369" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E369">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F369">
         <v>1</v>
       </c>
       <c r="G369">
         <v>30</v>
       </c>
       <c r="H369">
         <v>1.1</v>
       </c>
       <c r="I369">
         <v>1</v>
       </c>
       <c r="J369">
         <v>10</v>
       </c>
       <c r="K369" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L369" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M369" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="370" spans="1:13" customHeight="1" ht="30">
-      <c r="A370" s="4" t="s">
-        <v>408</v>
+      <c r="A370" s="6" t="s">
+        <v>407</v>
       </c>
       <c r="B370" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C370" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D370" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E370">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F370">
         <v>1</v>
       </c>
       <c r="G370">
         <v>30</v>
       </c>
       <c r="H370">
         <v>1.1</v>
       </c>
       <c r="I370">
         <v>1</v>
       </c>
       <c r="J370">
         <v>10</v>
       </c>
       <c r="K370" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L370" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M370" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="371" spans="1:13" customHeight="1" ht="30">
-      <c r="A371" s="4" t="s">
+      <c r="A371" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="B371" t="s">
+        <v>17</v>
+      </c>
+      <c r="C371" t="s">
+        <v>18</v>
+      </c>
+      <c r="D371" t="s">
+        <v>30</v>
+      </c>
+      <c r="E371">
+        <v>200</v>
+      </c>
+      <c r="F371">
+        <v>1</v>
+      </c>
+      <c r="G371">
+        <v>30</v>
+      </c>
+      <c r="H371">
+        <v>1.1</v>
+      </c>
+      <c r="I371">
+        <v>1</v>
+      </c>
+      <c r="J371">
+        <v>10</v>
+      </c>
+      <c r="K371" t="s">
+        <v>20</v>
+      </c>
+      <c r="L371" t="s">
+        <v>390</v>
+      </c>
+      <c r="M371" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="372" spans="1:13" customHeight="1" ht="30">
+      <c r="A372" s="6" t="s">
         <v>409</v>
       </c>
-      <c r="B371" t="s">
-[...8 lines deleted...]
-      <c r="E371">
+      <c r="B372" t="s">
+        <v>17</v>
+      </c>
+      <c r="C372" t="s">
+        <v>18</v>
+      </c>
+      <c r="D372" t="s">
+        <v>30</v>
+      </c>
+      <c r="E372">
+        <v>100</v>
+      </c>
+      <c r="F372">
+        <v>1</v>
+      </c>
+      <c r="G372">
+        <v>30</v>
+      </c>
+      <c r="H372">
+        <v>1.1</v>
+      </c>
+      <c r="I372">
+        <v>1</v>
+      </c>
+      <c r="J372">
+        <v>10</v>
+      </c>
+      <c r="K372" t="s">
+        <v>20</v>
+      </c>
+      <c r="L372" t="s">
+        <v>390</v>
+      </c>
+      <c r="M372" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="373" spans="1:13" customHeight="1" ht="30">
+      <c r="A373" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="B373" t="s">
+        <v>17</v>
+      </c>
+      <c r="C373" t="s">
+        <v>18</v>
+      </c>
+      <c r="D373" t="s">
+        <v>30</v>
+      </c>
+      <c r="E373">
+        <v>50</v>
+      </c>
+      <c r="F373">
+        <v>1</v>
+      </c>
+      <c r="G373">
+        <v>30</v>
+      </c>
+      <c r="H373">
+        <v>1.1</v>
+      </c>
+      <c r="I373">
+        <v>1</v>
+      </c>
+      <c r="J373">
+        <v>10</v>
+      </c>
+      <c r="K373" t="s">
+        <v>20</v>
+      </c>
+      <c r="L373" t="s">
+        <v>390</v>
+      </c>
+      <c r="M373" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="374" spans="1:13" customHeight="1" ht="30">
+      <c r="A374" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="B374" t="s">
+        <v>17</v>
+      </c>
+      <c r="C374" t="s">
+        <v>18</v>
+      </c>
+      <c r="D374" t="s">
+        <v>30</v>
+      </c>
+      <c r="E374">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F374">
         <v>8</v>
       </c>
       <c r="G374">
         <v>200</v>
       </c>
       <c r="H374">
         <v>1.3</v>
       </c>
       <c r="I374">
         <v>8</v>
       </c>
       <c r="J374">
         <v>5</v>
       </c>
       <c r="K374">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L374" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M374" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="375" spans="1:13" customHeight="1" ht="30">
-      <c r="A375" s="4" t="s">
-        <v>414</v>
+      <c r="A375" s="6" t="s">
+        <v>413</v>
       </c>
       <c r="B375" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C375" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D375" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E375">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F375">
         <v>8</v>
       </c>
       <c r="G375">
         <v>200</v>
       </c>
       <c r="H375">
         <v>1.3</v>
       </c>
       <c r="I375">
         <v>8</v>
       </c>
       <c r="J375">
         <v>5</v>
       </c>
       <c r="K375">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L375" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M375" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="376" spans="1:13" customHeight="1" ht="30">
-      <c r="A376" s="4" t="s">
-        <v>415</v>
+      <c r="A376" s="6" t="s">
+        <v>414</v>
       </c>
       <c r="B376" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C376" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D376" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E376">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F376">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G376">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="H376">
         <v>1.3</v>
       </c>
       <c r="I376">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J376">
         <v>5</v>
       </c>
       <c r="K376">
-        <v>500</v>
+        <v>250</v>
       </c>
       <c r="L376" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M376" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="377" spans="1:13" customHeight="1" ht="30">
-      <c r="A377" s="4" t="s">
-        <v>416</v>
+      <c r="A377" s="6" t="s">
+        <v>415</v>
       </c>
       <c r="B377" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C377" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D377" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E377">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F377">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G377">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="H377">
         <v>1.3</v>
       </c>
       <c r="I377">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J377">
         <v>5</v>
       </c>
       <c r="K377">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L377" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M377" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="378" spans="1:13" customHeight="1" ht="30">
-      <c r="A378" s="4" t="s">
-        <v>417</v>
+      <c r="A378" s="6" t="s">
+        <v>416</v>
       </c>
       <c r="B378" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C378" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D378" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E378">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F378">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G378">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="H378">
         <v>1.3</v>
       </c>
       <c r="I378">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J378">
         <v>5</v>
       </c>
       <c r="K378">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="L378" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M378" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="379" spans="1:13" customHeight="1" ht="30">
-      <c r="A379" s="4" t="s">
-        <v>418</v>
+      <c r="A379" s="6" t="s">
+        <v>417</v>
       </c>
       <c r="B379" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C379" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D379" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E379">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F379">
         <v>6</v>
       </c>
       <c r="G379">
         <v>170</v>
       </c>
       <c r="H379">
         <v>1.3</v>
       </c>
       <c r="I379">
         <v>6</v>
       </c>
       <c r="J379">
         <v>5</v>
       </c>
       <c r="K379">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L379" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M379" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="380" spans="1:13" customHeight="1" ht="30">
-      <c r="A380" s="4" t="s">
-        <v>419</v>
+      <c r="A380" s="6" t="s">
+        <v>418</v>
       </c>
       <c r="B380" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C380" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D380" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E380">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F380">
         <v>6</v>
       </c>
       <c r="G380">
         <v>170</v>
       </c>
       <c r="H380">
         <v>1.3</v>
       </c>
       <c r="I380">
         <v>6</v>
       </c>
       <c r="J380">
         <v>5</v>
       </c>
       <c r="K380">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L380" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M380" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="381" spans="1:13" customHeight="1" ht="30">
-      <c r="A381" s="4" t="s">
-        <v>420</v>
+      <c r="A381" s="6" t="s">
+        <v>419</v>
       </c>
       <c r="B381" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C381" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D381" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E381">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F381">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G381">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="H381">
         <v>1.3</v>
       </c>
       <c r="I381">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J381">
         <v>5</v>
       </c>
       <c r="K381">
-        <v>500</v>
+        <v>250</v>
       </c>
       <c r="L381" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M381" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="382" spans="1:13" customHeight="1" ht="30">
-      <c r="A382" s="4" t="s">
-        <v>421</v>
+      <c r="A382" s="6" t="s">
+        <v>420</v>
       </c>
       <c r="B382" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C382" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D382" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E382">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F382">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G382">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="H382">
         <v>1.3</v>
       </c>
       <c r="I382">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J382">
         <v>5</v>
       </c>
       <c r="K382">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L382" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M382" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="383" spans="1:13" customHeight="1" ht="30">
-      <c r="A383" s="4" t="s">
-        <v>422</v>
+      <c r="A383" s="6" t="s">
+        <v>421</v>
       </c>
       <c r="B383" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C383" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D383" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E383">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F383">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G383">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="H383">
         <v>1.3</v>
       </c>
       <c r="I383">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J383">
         <v>5</v>
       </c>
       <c r="K383">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="L383" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M383" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="384" spans="1:13" customHeight="1" ht="30">
-      <c r="A384" s="4" t="s">
-        <v>423</v>
+      <c r="A384" s="6" t="s">
+        <v>422</v>
       </c>
       <c r="B384" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C384" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D384" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E384">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F384">
         <v>5</v>
       </c>
       <c r="G384">
         <v>150</v>
       </c>
       <c r="H384">
         <v>1.3</v>
       </c>
       <c r="I384">
         <v>5</v>
       </c>
       <c r="J384">
         <v>5</v>
       </c>
       <c r="K384">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L384" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M384" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="385" spans="1:13" customHeight="1" ht="30">
-      <c r="A385" s="4" t="s">
-        <v>424</v>
+      <c r="A385" s="6" t="s">
+        <v>423</v>
       </c>
       <c r="B385" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C385" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D385" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E385">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F385">
         <v>5</v>
       </c>
       <c r="G385">
         <v>150</v>
       </c>
       <c r="H385">
         <v>1.3</v>
       </c>
       <c r="I385">
         <v>5</v>
       </c>
       <c r="J385">
         <v>5</v>
       </c>
       <c r="K385">
+        <v>500</v>
+      </c>
+      <c r="L385" t="s">
+        <v>412</v>
+      </c>
+      <c r="M385" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="386" spans="1:13" customHeight="1" ht="30">
+      <c r="A386" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="B386" t="s">
+        <v>17</v>
+      </c>
+      <c r="C386" t="s">
+        <v>18</v>
+      </c>
+      <c r="D386" t="s">
+        <v>30</v>
+      </c>
+      <c r="E386">
+        <v>600</v>
+      </c>
+      <c r="F386">
+        <v>5</v>
+      </c>
+      <c r="G386">
         <v>150</v>
-      </c>
-[...27 lines deleted...]
-        <v>120</v>
       </c>
       <c r="H386">
         <v>1.3</v>
       </c>
       <c r="I386">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J386">
         <v>5</v>
       </c>
       <c r="K386">
-        <v>500</v>
+        <v>250</v>
       </c>
       <c r="L386" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M386" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="387" spans="1:13" customHeight="1" ht="30">
-      <c r="A387" s="4" t="s">
-        <v>426</v>
+      <c r="A387" s="6" t="s">
+        <v>425</v>
       </c>
       <c r="B387" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C387" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D387" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E387">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F387">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G387">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H387">
         <v>1.3</v>
       </c>
       <c r="I387">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J387">
         <v>5</v>
       </c>
       <c r="K387">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L387" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M387" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="388" spans="1:13" customHeight="1" ht="30">
-      <c r="A388" s="4" t="s">
-        <v>427</v>
+      <c r="A388" s="6" t="s">
+        <v>426</v>
       </c>
       <c r="B388" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C388" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D388" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E388">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F388">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G388">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H388">
         <v>1.3</v>
       </c>
       <c r="I388">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J388">
         <v>5</v>
       </c>
       <c r="K388">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="L388" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M388" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="389" spans="1:13" customHeight="1" ht="30">
-      <c r="A389" s="4" t="s">
-        <v>428</v>
+      <c r="A389" s="6" t="s">
+        <v>427</v>
       </c>
       <c r="B389" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C389" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D389" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E389">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F389">
         <v>4</v>
       </c>
       <c r="G389">
         <v>120</v>
       </c>
       <c r="H389">
         <v>1.3</v>
       </c>
       <c r="I389">
         <v>4</v>
       </c>
       <c r="J389">
         <v>5</v>
       </c>
       <c r="K389">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L389" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M389" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="390" spans="1:13" customHeight="1" ht="30">
-      <c r="A390" s="4" t="s">
-        <v>429</v>
+      <c r="A390" s="6" t="s">
+        <v>428</v>
       </c>
       <c r="B390" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C390" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D390" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E390">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F390">
         <v>4</v>
       </c>
       <c r="G390">
         <v>120</v>
       </c>
       <c r="H390">
         <v>1.3</v>
       </c>
       <c r="I390">
         <v>4</v>
       </c>
       <c r="J390">
         <v>5</v>
       </c>
       <c r="K390">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L390" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M390" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="391" spans="1:13" customHeight="1" ht="30">
-      <c r="A391" s="4" t="s">
-        <v>430</v>
+      <c r="A391" s="6" t="s">
+        <v>429</v>
       </c>
       <c r="B391" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C391" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D391" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E391">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F391">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G391">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="H391">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="I391">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J391">
         <v>5</v>
       </c>
-      <c r="K391" t="s">
-        <v>18</v>
+      <c r="K391">
+        <v>250</v>
       </c>
       <c r="L391" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M391" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="392" spans="1:13" customHeight="1" ht="30">
-      <c r="A392" s="4" t="s">
-        <v>431</v>
+      <c r="A392" s="6" t="s">
+        <v>430</v>
       </c>
       <c r="B392" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C392" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D392" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E392">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F392">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G392">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="H392">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="I392">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J392">
         <v>5</v>
       </c>
-      <c r="K392" t="s">
-        <v>18</v>
+      <c r="K392">
+        <v>150</v>
       </c>
       <c r="L392" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M392" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="393" spans="1:13" customHeight="1" ht="30">
-      <c r="A393" s="4" t="s">
-        <v>432</v>
+      <c r="A393" s="6" t="s">
+        <v>431</v>
       </c>
       <c r="B393" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C393" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D393" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E393">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F393">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G393">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="H393">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="I393">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J393">
         <v>5</v>
       </c>
-      <c r="K393" t="s">
-        <v>18</v>
+      <c r="K393">
+        <v>150</v>
       </c>
       <c r="L393" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M393" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="394" spans="1:13" customHeight="1" ht="30">
-      <c r="A394" s="4" t="s">
-        <v>433</v>
+      <c r="A394" s="6" t="s">
+        <v>432</v>
       </c>
       <c r="B394" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C394" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D394" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E394">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F394">
         <v>8</v>
       </c>
       <c r="G394">
         <v>200</v>
       </c>
       <c r="H394">
         <v>1.1</v>
       </c>
       <c r="I394">
         <v>8</v>
       </c>
       <c r="J394">
         <v>5</v>
       </c>
       <c r="K394" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L394" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M394" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="395" spans="1:13" customHeight="1" ht="30">
-      <c r="A395" s="4" t="s">
-        <v>434</v>
+      <c r="A395" s="6" t="s">
+        <v>433</v>
       </c>
       <c r="B395" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C395" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D395" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E395">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F395">
         <v>8</v>
       </c>
       <c r="G395">
         <v>200</v>
       </c>
       <c r="H395">
         <v>1.1</v>
       </c>
       <c r="I395">
         <v>8</v>
       </c>
       <c r="J395">
         <v>5</v>
       </c>
       <c r="K395" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L395" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M395" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="396" spans="1:13" customHeight="1" ht="30">
-      <c r="A396" s="4" t="s">
-        <v>435</v>
+      <c r="A396" s="6" t="s">
+        <v>434</v>
       </c>
       <c r="B396" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C396" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D396" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E396">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F396">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G396">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="H396">
         <v>1.1</v>
       </c>
       <c r="I396">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J396">
         <v>5</v>
       </c>
       <c r="K396" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L396" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M396" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="397" spans="1:13" customHeight="1" ht="30">
-      <c r="A397" s="4" t="s">
-        <v>436</v>
+      <c r="A397" s="6" t="s">
+        <v>435</v>
       </c>
       <c r="B397" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C397" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D397" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E397">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F397">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G397">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="H397">
         <v>1.1</v>
       </c>
       <c r="I397">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J397">
         <v>5</v>
       </c>
       <c r="K397" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L397" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M397" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="398" spans="1:13" customHeight="1" ht="30">
-      <c r="A398" s="4" t="s">
-        <v>437</v>
+      <c r="A398" s="6" t="s">
+        <v>436</v>
       </c>
       <c r="B398" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C398" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D398" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E398">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F398">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G398">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="H398">
         <v>1.1</v>
       </c>
       <c r="I398">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J398">
         <v>5</v>
       </c>
       <c r="K398" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L398" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M398" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="399" spans="1:13" customHeight="1" ht="30">
-      <c r="A399" s="4" t="s">
-        <v>438</v>
+      <c r="A399" s="6" t="s">
+        <v>437</v>
       </c>
       <c r="B399" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C399" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D399" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E399">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F399">
         <v>6</v>
       </c>
       <c r="G399">
         <v>170</v>
       </c>
       <c r="H399">
         <v>1.1</v>
       </c>
       <c r="I399">
         <v>6</v>
       </c>
       <c r="J399">
         <v>5</v>
       </c>
       <c r="K399" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L399" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M399" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="400" spans="1:13" customHeight="1" ht="30">
-      <c r="A400" s="4" t="s">
-        <v>439</v>
+      <c r="A400" s="6" t="s">
+        <v>438</v>
       </c>
       <c r="B400" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C400" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D400" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E400">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F400">
         <v>6</v>
       </c>
       <c r="G400">
         <v>170</v>
       </c>
       <c r="H400">
         <v>1.1</v>
       </c>
       <c r="I400">
         <v>6</v>
       </c>
       <c r="J400">
         <v>5</v>
       </c>
       <c r="K400" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L400" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M400" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="401" spans="1:13" customHeight="1" ht="30">
-      <c r="A401" s="4" t="s">
-        <v>440</v>
+      <c r="A401" s="6" t="s">
+        <v>439</v>
       </c>
       <c r="B401" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C401" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D401" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E401">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F401">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G401">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="H401">
         <v>1.1</v>
       </c>
       <c r="I401">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J401">
         <v>5</v>
       </c>
       <c r="K401" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L401" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M401" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="402" spans="1:13" customHeight="1" ht="30">
-      <c r="A402" s="4" t="s">
-        <v>441</v>
+      <c r="A402" s="6" t="s">
+        <v>440</v>
       </c>
       <c r="B402" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C402" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D402" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E402">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F402">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G402">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="H402">
         <v>1.1</v>
       </c>
       <c r="I402">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J402">
         <v>5</v>
       </c>
       <c r="K402" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L402" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M402" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="403" spans="1:13" customHeight="1" ht="30">
-      <c r="A403" s="4" t="s">
-        <v>442</v>
+      <c r="A403" s="6" t="s">
+        <v>441</v>
       </c>
       <c r="B403" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C403" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D403" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E403">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F403">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G403">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="H403">
         <v>1.1</v>
       </c>
       <c r="I403">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J403">
         <v>5</v>
       </c>
       <c r="K403" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L403" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M403" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="404" spans="1:13" customHeight="1" ht="30">
-      <c r="A404" s="4" t="s">
-        <v>443</v>
+      <c r="A404" s="6" t="s">
+        <v>442</v>
       </c>
       <c r="B404" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C404" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D404" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E404">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F404">
         <v>5</v>
       </c>
       <c r="G404">
         <v>150</v>
       </c>
       <c r="H404">
         <v>1.1</v>
       </c>
       <c r="I404">
         <v>5</v>
       </c>
       <c r="J404">
         <v>5</v>
       </c>
       <c r="K404" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L404" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M404" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="405" spans="1:13" customHeight="1" ht="30">
-      <c r="A405" s="4" t="s">
-        <v>444</v>
+      <c r="A405" s="6" t="s">
+        <v>443</v>
       </c>
       <c r="B405" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C405" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D405" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E405">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F405">
         <v>5</v>
       </c>
       <c r="G405">
         <v>150</v>
       </c>
       <c r="H405">
         <v>1.1</v>
       </c>
       <c r="I405">
         <v>5</v>
       </c>
       <c r="J405">
         <v>5</v>
       </c>
       <c r="K405" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L405" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M405" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="406" spans="1:13" customHeight="1" ht="30">
-      <c r="A406" s="4" t="s">
-        <v>445</v>
+      <c r="A406" s="6" t="s">
+        <v>444</v>
       </c>
       <c r="B406" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C406" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D406" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E406">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F406">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G406">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="H406">
         <v>1.1</v>
       </c>
       <c r="I406">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J406">
         <v>5</v>
       </c>
       <c r="K406" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L406" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M406" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="407" spans="1:13" customHeight="1" ht="30">
-      <c r="A407" s="4" t="s">
+      <c r="A407" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="B407" t="s">
+        <v>17</v>
+      </c>
+      <c r="C407" t="s">
+        <v>18</v>
+      </c>
+      <c r="D407" t="s">
+        <v>30</v>
+      </c>
+      <c r="E407">
+        <v>400</v>
+      </c>
+      <c r="F407">
+        <v>5</v>
+      </c>
+      <c r="G407">
+        <v>150</v>
+      </c>
+      <c r="H407">
+        <v>1.1</v>
+      </c>
+      <c r="I407">
+        <v>5</v>
+      </c>
+      <c r="J407">
+        <v>5</v>
+      </c>
+      <c r="K407" t="s">
+        <v>20</v>
+      </c>
+      <c r="L407" t="s">
+        <v>412</v>
+      </c>
+      <c r="M407" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="408" spans="1:13" customHeight="1" ht="30">
+      <c r="A408" s="6" t="s">
         <v>446</v>
       </c>
-      <c r="B407" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B408" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C408" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D408" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E408">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F408">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G408">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="H408">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I408">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J408">
         <v>5</v>
       </c>
-      <c r="K408">
-        <v>500</v>
+      <c r="K408" t="s">
+        <v>20</v>
       </c>
       <c r="L408" t="s">
+        <v>412</v>
+      </c>
+      <c r="M408" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="409" spans="1:13" customHeight="1" ht="30">
+      <c r="A409" s="6" t="s">
         <v>447</v>
       </c>
-      <c r="M408" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B409" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C409" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D409" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E409">
         <v>1000</v>
       </c>
       <c r="F409">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G409">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="H409">
         <v>1.1</v>
       </c>
       <c r="I409">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J409">
         <v>5</v>
       </c>
-      <c r="K409">
-        <v>500</v>
+      <c r="K409" t="s">
+        <v>20</v>
       </c>
       <c r="L409" t="s">
-        <v>447</v>
+        <v>412</v>
       </c>
       <c r="M409" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="410" spans="1:13" customHeight="1" ht="30">
-      <c r="A410" s="4" t="s">
-        <v>450</v>
+      <c r="A410" s="6" t="s">
+        <v>448</v>
       </c>
       <c r="B410" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C410" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D410" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E410">
         <v>1000</v>
       </c>
       <c r="F410">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G410">
-        <v>150</v>
+        <v>220</v>
       </c>
       <c r="H410">
-        <v>0.95</v>
+        <v>1.1</v>
       </c>
       <c r="I410">
         <v>4</v>
       </c>
       <c r="J410">
         <v>1</v>
       </c>
       <c r="K410">
         <v>500</v>
       </c>
       <c r="L410" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M410" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="411" spans="1:13" customHeight="1" ht="30">
-      <c r="A411" s="4" t="s">
-        <v>451</v>
+      <c r="A411" s="6" t="s">
+        <v>450</v>
       </c>
       <c r="B411" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C411" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D411" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E411">
         <v>1000</v>
       </c>
       <c r="F411">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G411">
-        <v>95</v>
+        <v>200</v>
       </c>
       <c r="H411">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="I411">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J411">
         <v>5</v>
       </c>
       <c r="K411">
         <v>500</v>
       </c>
       <c r="L411" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M411" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="412" spans="1:13" customHeight="1" ht="30">
-      <c r="A412" s="4" t="s">
-        <v>453</v>
+      <c r="A412" s="6" t="s">
+        <v>451</v>
       </c>
       <c r="B412" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C412" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D412" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E412">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="F412">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G412">
-        <v>95</v>
+        <v>180</v>
       </c>
       <c r="H412">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="I412">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J412">
         <v>5</v>
       </c>
       <c r="K412">
         <v>500</v>
       </c>
       <c r="L412" t="s">
+        <v>449</v>
+      </c>
+      <c r="M412" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="413" spans="1:13" customHeight="1" ht="30">
+      <c r="A413" s="6" t="s">
         <v>452</v>
       </c>
-      <c r="M412" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B413" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C413" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D413" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E413">
-        <v>600</v>
+        <v>1000</v>
       </c>
       <c r="F413">
         <v>4</v>
       </c>
       <c r="G413">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="H413">
-        <v>1.3</v>
+        <v>0.95</v>
       </c>
       <c r="I413">
         <v>4</v>
       </c>
       <c r="J413">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K413">
-        <v>250</v>
+        <v>500</v>
       </c>
       <c r="L413" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M413" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="414" spans="1:13" customHeight="1" ht="30">
-      <c r="A414" s="4" t="s">
-        <v>455</v>
+      <c r="A414" s="6" t="s">
+        <v>453</v>
       </c>
       <c r="B414" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C414" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D414" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E414">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F414">
         <v>4</v>
       </c>
       <c r="G414">
         <v>95</v>
       </c>
       <c r="H414">
         <v>1.3</v>
       </c>
       <c r="I414">
         <v>4</v>
       </c>
       <c r="J414">
         <v>5</v>
       </c>
       <c r="K414">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L414" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M414" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="415" spans="1:13" customHeight="1" ht="30">
-      <c r="A415" s="4" t="s">
-        <v>456</v>
+      <c r="A415" s="6" t="s">
+        <v>455</v>
       </c>
       <c r="B415" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C415" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D415" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E415">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F415">
         <v>4</v>
       </c>
       <c r="G415">
         <v>95</v>
       </c>
       <c r="H415">
         <v>1.3</v>
       </c>
       <c r="I415">
         <v>4</v>
       </c>
       <c r="J415">
         <v>5</v>
       </c>
       <c r="K415">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L415" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M415" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="416" spans="1:13" customHeight="1" ht="30">
-      <c r="A416" s="4" t="s">
-        <v>457</v>
+      <c r="A416" s="6" t="s">
+        <v>456</v>
       </c>
       <c r="B416" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C416" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D416" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E416">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F416">
         <v>4</v>
       </c>
       <c r="G416">
         <v>95</v>
       </c>
       <c r="H416">
         <v>1.3</v>
       </c>
       <c r="I416">
         <v>4</v>
       </c>
       <c r="J416">
         <v>5</v>
       </c>
       <c r="K416">
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="L416" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M416" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="417" spans="1:13" customHeight="1" ht="30">
-      <c r="A417" s="4" t="s">
-        <v>458</v>
+      <c r="A417" s="6" t="s">
+        <v>457</v>
       </c>
       <c r="B417" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C417" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D417" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E417">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="F417">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G417">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H417">
         <v>1.3</v>
       </c>
       <c r="I417">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J417">
         <v>5</v>
       </c>
       <c r="K417">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L417" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M417" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="418" spans="1:13" customHeight="1" ht="30">
-      <c r="A418" s="4" t="s">
-        <v>459</v>
+      <c r="A418" s="6" t="s">
+        <v>458</v>
       </c>
       <c r="B418" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C418" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D418" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E418">
-        <v>800</v>
+        <v>200</v>
       </c>
       <c r="F418">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G418">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H418">
         <v>1.3</v>
       </c>
       <c r="I418">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J418">
         <v>5</v>
       </c>
       <c r="K418">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L418" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M418" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="419" spans="1:13" customHeight="1" ht="30">
-      <c r="A419" s="4" t="s">
-        <v>460</v>
+      <c r="A419" s="6" t="s">
+        <v>459</v>
       </c>
       <c r="B419" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C419" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D419" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E419">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="F419">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G419">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H419">
         <v>1.3</v>
       </c>
       <c r="I419">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J419">
         <v>5</v>
       </c>
       <c r="K419">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="L419" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M419" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="420" spans="1:13" customHeight="1" ht="30">
-      <c r="A420" s="4" t="s">
-        <v>461</v>
+      <c r="A420" s="6" t="s">
+        <v>460</v>
       </c>
       <c r="B420" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C420" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D420" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E420">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F420">
         <v>3</v>
       </c>
       <c r="G420">
         <v>90</v>
       </c>
       <c r="H420">
         <v>1.3</v>
       </c>
       <c r="I420">
         <v>3</v>
       </c>
       <c r="J420">
         <v>5</v>
       </c>
       <c r="K420">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L420" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M420" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="421" spans="1:13" customHeight="1" ht="30">
-      <c r="A421" s="4" t="s">
-        <v>462</v>
+      <c r="A421" s="6" t="s">
+        <v>461</v>
       </c>
       <c r="B421" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C421" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D421" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E421">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F421">
         <v>3</v>
       </c>
       <c r="G421">
         <v>90</v>
       </c>
       <c r="H421">
         <v>1.3</v>
       </c>
       <c r="I421">
         <v>3</v>
       </c>
       <c r="J421">
         <v>5</v>
       </c>
       <c r="K421">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="L421" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M421" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="422" spans="1:13" customHeight="1" ht="30">
-      <c r="A422" s="4" t="s">
-        <v>463</v>
+      <c r="A422" s="6" t="s">
+        <v>462</v>
       </c>
       <c r="B422" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C422" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D422" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E422">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F422">
         <v>3</v>
       </c>
       <c r="G422">
         <v>90</v>
       </c>
       <c r="H422">
         <v>1.3</v>
       </c>
       <c r="I422">
         <v>3</v>
       </c>
       <c r="J422">
         <v>5</v>
       </c>
       <c r="K422">
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="L422" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M422" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="423" spans="1:13" customHeight="1" ht="30">
-      <c r="A423" s="4" t="s">
-        <v>464</v>
+      <c r="A423" s="6" t="s">
+        <v>463</v>
       </c>
       <c r="B423" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C423" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D423" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E423">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="F423">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G423">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="H423">
         <v>1.3</v>
       </c>
       <c r="I423">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J423">
         <v>5</v>
       </c>
       <c r="K423">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L423" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M423" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="424" spans="1:13" customHeight="1" ht="30">
-      <c r="A424" s="4" t="s">
-        <v>465</v>
+      <c r="A424" s="6" t="s">
+        <v>464</v>
       </c>
       <c r="B424" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C424" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D424" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E424">
-        <v>800</v>
+        <v>200</v>
       </c>
       <c r="F424">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G424">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="H424">
         <v>1.3</v>
       </c>
       <c r="I424">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J424">
         <v>5</v>
       </c>
       <c r="K424">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L424" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M424" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="425" spans="1:13" customHeight="1" ht="30">
-      <c r="A425" s="4" t="s">
-        <v>466</v>
+      <c r="A425" s="6" t="s">
+        <v>465</v>
       </c>
       <c r="B425" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C425" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D425" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E425">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="F425">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G425">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="H425">
         <v>1.3</v>
       </c>
       <c r="I425">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J425">
         <v>5</v>
       </c>
       <c r="K425">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="L425" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M425" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="426" spans="1:13" customHeight="1" ht="30">
-      <c r="A426" s="4" t="s">
-        <v>467</v>
+      <c r="A426" s="6" t="s">
+        <v>466</v>
       </c>
       <c r="B426" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C426" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D426" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E426">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F426">
         <v>2</v>
       </c>
       <c r="G426">
         <v>50</v>
       </c>
       <c r="H426">
         <v>1.3</v>
       </c>
       <c r="I426">
         <v>2</v>
       </c>
       <c r="J426">
         <v>5</v>
       </c>
       <c r="K426">
         <v>500</v>
       </c>
       <c r="L426" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M426" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="427" spans="1:13" customHeight="1" ht="30">
-      <c r="A427" s="4" t="s">
-        <v>468</v>
+      <c r="A427" s="6" t="s">
+        <v>467</v>
       </c>
       <c r="B427" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C427" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D427" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E427">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F427">
         <v>2</v>
       </c>
       <c r="G427">
         <v>50</v>
       </c>
       <c r="H427">
         <v>1.3</v>
       </c>
       <c r="I427">
         <v>2</v>
       </c>
       <c r="J427">
         <v>5</v>
       </c>
       <c r="K427">
         <v>500</v>
       </c>
       <c r="L427" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M427" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="428" spans="1:13" customHeight="1" ht="30">
-      <c r="A428" s="4" t="s">
-        <v>469</v>
+      <c r="A428" s="6" t="s">
+        <v>468</v>
       </c>
       <c r="B428" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C428" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D428" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E428">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F428">
         <v>2</v>
       </c>
       <c r="G428">
         <v>50</v>
       </c>
       <c r="H428">
         <v>1.3</v>
       </c>
       <c r="I428">
         <v>2</v>
       </c>
       <c r="J428">
         <v>5</v>
       </c>
       <c r="K428">
         <v>500</v>
       </c>
       <c r="L428" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="M428" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="429" spans="1:13" customHeight="1" ht="30">
-      <c r="A429" s="4" t="s">
-        <v>471</v>
+      <c r="A429" s="6" t="s">
+        <v>469</v>
       </c>
       <c r="B429" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C429" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D429" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E429">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F429">
         <v>2</v>
       </c>
       <c r="G429">
         <v>50</v>
       </c>
       <c r="H429">
         <v>1.3</v>
       </c>
       <c r="I429">
         <v>2</v>
       </c>
       <c r="J429">
         <v>5</v>
       </c>
       <c r="K429">
         <v>500</v>
       </c>
       <c r="L429" t="s">
+        <v>454</v>
+      </c>
+      <c r="M429" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="430" spans="1:13" customHeight="1" ht="30">
+      <c r="A430" s="6" t="s">
         <v>470</v>
       </c>
-      <c r="M429" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B430" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C430" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D430" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E430">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F430">
         <v>2</v>
       </c>
       <c r="G430">
         <v>50</v>
       </c>
       <c r="H430">
         <v>1.3</v>
       </c>
       <c r="I430">
         <v>2</v>
       </c>
       <c r="J430">
         <v>5</v>
       </c>
       <c r="K430">
         <v>500</v>
       </c>
       <c r="L430" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="M430" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="431" spans="1:13" customHeight="1" ht="30">
-      <c r="A431" s="4" t="s">
-        <v>473</v>
+      <c r="A431" s="6" t="s">
+        <v>471</v>
       </c>
       <c r="B431" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C431" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D431" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E431">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F431">
         <v>2</v>
       </c>
       <c r="G431">
         <v>50</v>
       </c>
       <c r="H431">
         <v>1.3</v>
       </c>
       <c r="I431">
         <v>2</v>
       </c>
       <c r="J431">
         <v>5</v>
       </c>
       <c r="K431">
         <v>500</v>
       </c>
       <c r="L431" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M431" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="432" spans="1:13" customHeight="1" ht="30">
-      <c r="A432" s="4" t="s">
-        <v>474</v>
+      <c r="A432" s="6" t="s">
+        <v>473</v>
       </c>
       <c r="B432" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C432" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D432" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E432">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F432">
         <v>2</v>
       </c>
       <c r="G432">
         <v>50</v>
       </c>
       <c r="H432">
         <v>1.3</v>
       </c>
       <c r="I432">
         <v>2</v>
       </c>
       <c r="J432">
         <v>5</v>
       </c>
       <c r="K432">
         <v>500</v>
       </c>
       <c r="L432" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M432" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="433" spans="1:13" customHeight="1" ht="30">
-      <c r="A433" s="4" t="s">
-        <v>475</v>
+      <c r="A433" s="6" t="s">
+        <v>474</v>
       </c>
       <c r="B433" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C433" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D433" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E433">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F433">
         <v>2</v>
       </c>
       <c r="G433">
         <v>50</v>
       </c>
       <c r="H433">
         <v>1.3</v>
       </c>
       <c r="I433">
         <v>2</v>
       </c>
       <c r="J433">
         <v>5</v>
       </c>
       <c r="K433">
         <v>500</v>
       </c>
       <c r="L433" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M433" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="434" spans="1:13" customHeight="1" ht="30">
-      <c r="A434" s="4" t="s">
-        <v>476</v>
+      <c r="A434" s="6" t="s">
+        <v>475</v>
       </c>
       <c r="B434" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C434" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D434" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E434">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>400</v>
+      </c>
+      <c r="F434">
+        <v>2</v>
       </c>
       <c r="G434">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="H434">
         <v>1.3</v>
       </c>
       <c r="I434">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="J434">
         <v>5</v>
       </c>
       <c r="K434">
         <v>500</v>
       </c>
       <c r="L434" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M434" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="435" spans="1:13" customHeight="1" ht="30">
-      <c r="A435" s="4" t="s">
-        <v>478</v>
+      <c r="A435" s="6" t="s">
+        <v>476</v>
       </c>
       <c r="B435" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C435" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D435" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E435">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>200</v>
+      </c>
+      <c r="F435">
+        <v>2</v>
       </c>
       <c r="G435">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="H435">
         <v>1.3</v>
       </c>
       <c r="I435">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="J435">
         <v>5</v>
       </c>
       <c r="K435">
         <v>500</v>
       </c>
       <c r="L435" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M435" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="436" spans="1:13" customHeight="1" ht="30">
-      <c r="A436" s="4" t="s">
-        <v>479</v>
+      <c r="A436" s="6" t="s">
+        <v>477</v>
       </c>
       <c r="B436" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C436" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D436" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E436">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>100</v>
+      </c>
+      <c r="F436">
+        <v>2</v>
       </c>
       <c r="G436">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="H436">
         <v>1.3</v>
       </c>
       <c r="I436">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="J436">
         <v>5</v>
       </c>
       <c r="K436">
         <v>500</v>
       </c>
       <c r="L436" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M436" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="437" spans="1:13" customHeight="1" ht="30">
-      <c r="A437" s="4" t="s">
-        <v>480</v>
+      <c r="A437" s="6" t="s">
+        <v>478</v>
       </c>
       <c r="B437" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C437" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D437" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E437">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F437" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="G437">
         <v>30</v>
       </c>
       <c r="H437">
         <v>1.3</v>
       </c>
       <c r="I437">
         <v>0.4</v>
       </c>
       <c r="J437">
         <v>5</v>
       </c>
       <c r="K437">
         <v>500</v>
       </c>
       <c r="L437" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M437" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="438" spans="1:13" customHeight="1" ht="30">
-      <c r="A438" s="4" t="s">
-        <v>481</v>
+      <c r="A438" s="6" t="s">
+        <v>480</v>
       </c>
       <c r="B438" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C438" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D438" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E438">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F438" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="G438">
         <v>30</v>
       </c>
       <c r="H438">
         <v>1.3</v>
       </c>
       <c r="I438">
         <v>0.4</v>
       </c>
       <c r="J438">
         <v>5</v>
       </c>
       <c r="K438">
         <v>500</v>
       </c>
       <c r="L438" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M438" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="439" spans="1:13" customHeight="1" ht="30">
-      <c r="A439" s="4" t="s">
-        <v>482</v>
+      <c r="A439" s="6" t="s">
+        <v>481</v>
       </c>
       <c r="B439" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C439" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D439" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E439">
         <v>600</v>
       </c>
       <c r="F439" t="s">
-        <v>366</v>
+        <v>479</v>
       </c>
       <c r="G439">
         <v>30</v>
       </c>
       <c r="H439">
-        <v>1.7</v>
+        <v>1.3</v>
       </c>
       <c r="I439">
         <v>0.4</v>
       </c>
       <c r="J439">
         <v>5</v>
       </c>
       <c r="K439">
-        <v>35</v>
+        <v>500</v>
       </c>
       <c r="L439" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M439" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="440" spans="1:13" customHeight="1" ht="30">
-      <c r="A440" s="4" t="s">
-        <v>484</v>
+      <c r="A440" s="6" t="s">
+        <v>482</v>
       </c>
       <c r="B440" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C440" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D440" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E440">
         <v>400</v>
       </c>
       <c r="F440" t="s">
-        <v>366</v>
+        <v>479</v>
       </c>
       <c r="G440">
         <v>30</v>
       </c>
       <c r="H440">
-        <v>1.25</v>
+        <v>1.3</v>
       </c>
       <c r="I440">
         <v>0.4</v>
       </c>
       <c r="J440">
         <v>5</v>
       </c>
       <c r="K440">
-        <v>35</v>
+        <v>500</v>
       </c>
       <c r="L440" t="s">
+        <v>472</v>
+      </c>
+      <c r="M440" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="441" spans="1:13" customHeight="1" ht="30">
+      <c r="A441" s="6" t="s">
         <v>483</v>
       </c>
-      <c r="M440" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B441" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C441" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D441" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E441">
         <v>200</v>
       </c>
       <c r="F441" t="s">
-        <v>366</v>
+        <v>479</v>
       </c>
       <c r="G441">
         <v>30</v>
       </c>
       <c r="H441">
-        <v>0.95</v>
+        <v>1.3</v>
       </c>
       <c r="I441">
         <v>0.4</v>
       </c>
       <c r="J441">
         <v>5</v>
       </c>
       <c r="K441">
-        <v>35</v>
+        <v>500</v>
       </c>
       <c r="L441" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M441" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="442" spans="1:13" customHeight="1" ht="30">
-      <c r="A442" s="4" t="s">
-        <v>486</v>
+      <c r="A442" s="6" t="s">
+        <v>484</v>
       </c>
       <c r="B442" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C442" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D442" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E442">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F442" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G442">
         <v>30</v>
       </c>
       <c r="H442">
-        <v>0.95</v>
+        <v>1.7</v>
       </c>
       <c r="I442">
         <v>0.4</v>
       </c>
       <c r="J442">
         <v>5</v>
       </c>
       <c r="K442">
         <v>35</v>
       </c>
       <c r="L442" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M442" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="443" spans="1:13" customHeight="1" ht="30">
-      <c r="A443" s="4" t="s">
-        <v>487</v>
+      <c r="A443" s="6" t="s">
+        <v>486</v>
       </c>
       <c r="B443" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C443" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D443" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E443">
-        <v>600</v>
+        <v>400</v>
       </c>
       <c r="F443" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G443">
         <v>30</v>
       </c>
       <c r="H443">
-        <v>1.7</v>
+        <v>1.25</v>
       </c>
       <c r="I443">
         <v>0.4</v>
       </c>
       <c r="J443">
         <v>5</v>
       </c>
       <c r="K443">
         <v>35</v>
       </c>
       <c r="L443" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M443" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="444" spans="1:13" customHeight="1" ht="30">
-      <c r="A444" s="4" t="s">
-        <v>489</v>
+      <c r="A444" s="6" t="s">
+        <v>487</v>
       </c>
       <c r="B444" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C444" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D444" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E444">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="F444" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G444">
         <v>30</v>
       </c>
       <c r="H444">
-        <v>1.25</v>
+        <v>0.95</v>
       </c>
       <c r="I444">
         <v>0.4</v>
       </c>
       <c r="J444">
         <v>5</v>
       </c>
       <c r="K444">
         <v>35</v>
       </c>
       <c r="L444" t="s">
+        <v>485</v>
+      </c>
+      <c r="M444" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="445" spans="1:13" customHeight="1" ht="30">
+      <c r="A445" s="6" t="s">
         <v>488</v>
       </c>
-      <c r="M444" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B445" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C445" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D445" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E445">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="F445" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G445">
         <v>30</v>
       </c>
       <c r="H445">
         <v>0.95</v>
       </c>
       <c r="I445">
         <v>0.4</v>
       </c>
       <c r="J445">
         <v>5</v>
       </c>
       <c r="K445">
         <v>35</v>
       </c>
       <c r="L445" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M445" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="446" spans="1:13" customHeight="1" ht="30">
-      <c r="A446" s="4" t="s">
-        <v>491</v>
+      <c r="A446" s="6" t="s">
+        <v>489</v>
       </c>
       <c r="B446" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C446" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D446" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E446">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F446" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G446">
         <v>30</v>
       </c>
       <c r="H446">
-        <v>0.95</v>
+        <v>1.7</v>
       </c>
       <c r="I446">
         <v>0.4</v>
       </c>
       <c r="J446">
         <v>5</v>
       </c>
       <c r="K446">
         <v>35</v>
       </c>
       <c r="L446" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M446" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="447" spans="1:13" customHeight="1" ht="30">
-      <c r="A447" s="4" t="s">
-        <v>492</v>
+      <c r="A447" s="6" t="s">
+        <v>491</v>
       </c>
       <c r="B447" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C447" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D447" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E447">
-        <v>600</v>
+        <v>400</v>
       </c>
       <c r="F447" t="s">
-        <v>477</v>
+        <v>368</v>
       </c>
       <c r="G447">
         <v>30</v>
       </c>
       <c r="H447">
-        <v>1.7</v>
+        <v>1.25</v>
       </c>
       <c r="I447">
         <v>0.4</v>
       </c>
       <c r="J447">
         <v>5</v>
       </c>
       <c r="K447">
         <v>35</v>
       </c>
       <c r="L447" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="M447" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="448" spans="1:13" customHeight="1" ht="30">
-      <c r="A448" s="4" t="s">
-        <v>493</v>
+      <c r="A448" s="6" t="s">
+        <v>492</v>
       </c>
       <c r="B448" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C448" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D448" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E448">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="F448" t="s">
-        <v>477</v>
+        <v>368</v>
       </c>
       <c r="G448">
         <v>30</v>
       </c>
       <c r="H448">
-        <v>1.25</v>
+        <v>0.95</v>
       </c>
       <c r="I448">
         <v>0.4</v>
       </c>
       <c r="J448">
         <v>5</v>
       </c>
       <c r="K448">
         <v>35</v>
       </c>
       <c r="L448" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="M448" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="449" spans="1:13" customHeight="1" ht="30">
-      <c r="A449" s="4" t="s">
-        <v>494</v>
+      <c r="A449" s="6" t="s">
+        <v>493</v>
       </c>
       <c r="B449" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C449" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D449" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E449">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="F449" t="s">
-        <v>477</v>
+        <v>368</v>
       </c>
       <c r="G449">
         <v>30</v>
       </c>
       <c r="H449">
         <v>0.95</v>
       </c>
       <c r="I449">
         <v>0.4</v>
       </c>
       <c r="J449">
         <v>5</v>
       </c>
       <c r="K449">
         <v>35</v>
       </c>
       <c r="L449" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="M449" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="450" spans="1:13" customHeight="1" ht="30">
-      <c r="A450" s="4" t="s">
-        <v>495</v>
+      <c r="A450" s="6" t="s">
+        <v>494</v>
       </c>
       <c r="B450" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C450" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D450" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E450">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F450" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="G450">
         <v>30</v>
       </c>
       <c r="H450">
-        <v>0.95</v>
+        <v>1.7</v>
       </c>
       <c r="I450">
         <v>0.4</v>
       </c>
       <c r="J450">
         <v>5</v>
       </c>
       <c r="K450">
         <v>35</v>
       </c>
       <c r="L450" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M450" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="451" spans="1:13" customHeight="1" ht="30">
-      <c r="A451" s="4" t="s">
-        <v>496</v>
+      <c r="A451" s="6" t="s">
+        <v>495</v>
       </c>
       <c r="B451" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C451" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D451" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E451">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>400</v>
+      </c>
+      <c r="F451" t="s">
+        <v>479</v>
       </c>
       <c r="G451">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H451">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="I451">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="J451">
         <v>5</v>
       </c>
       <c r="K451">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="L451" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M451" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="452" spans="1:13" customHeight="1" ht="30">
-      <c r="A452" s="4" t="s">
-        <v>497</v>
+      <c r="A452" s="6" t="s">
+        <v>496</v>
       </c>
       <c r="B452" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C452" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D452" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E452">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>200</v>
+      </c>
+      <c r="F452" t="s">
+        <v>479</v>
       </c>
       <c r="G452">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H452">
-        <v>1.5</v>
+        <v>0.95</v>
       </c>
       <c r="I452">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="J452">
         <v>5</v>
       </c>
       <c r="K452">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="L452" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M452" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="453" spans="1:13" customHeight="1" ht="30">
-      <c r="A453" s="4" t="s">
-        <v>498</v>
+      <c r="A453" s="6" t="s">
+        <v>497</v>
       </c>
       <c r="B453" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C453" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D453" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E453">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>100</v>
+      </c>
+      <c r="F453" t="s">
+        <v>479</v>
       </c>
       <c r="G453">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H453">
-        <v>1.5</v>
+        <v>0.95</v>
       </c>
       <c r="I453">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="J453">
         <v>5</v>
       </c>
       <c r="K453">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="L453" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M453" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="454" spans="1:13" customHeight="1" ht="30">
-      <c r="A454" s="4" t="s">
-        <v>499</v>
+      <c r="A454" s="6" t="s">
+        <v>498</v>
       </c>
       <c r="B454" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C454" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D454" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E454">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F454">
         <v>1</v>
       </c>
       <c r="G454">
         <v>35</v>
       </c>
       <c r="H454">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="I454">
         <v>1</v>
       </c>
       <c r="J454">
         <v>5</v>
       </c>
       <c r="K454">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L454" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M454" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="455" spans="1:13" customHeight="1" ht="30">
-      <c r="A455" s="4" t="s">
-        <v>500</v>
+      <c r="A455" s="6" t="s">
+        <v>499</v>
       </c>
       <c r="B455" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C455" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D455" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E455">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F455">
         <v>1</v>
       </c>
       <c r="G455">
         <v>35</v>
       </c>
       <c r="H455">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="I455">
         <v>1</v>
       </c>
       <c r="J455">
         <v>5</v>
       </c>
       <c r="K455">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L455" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M455" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="456" spans="1:13" customHeight="1" ht="30">
-      <c r="A456" s="4" t="s">
-        <v>501</v>
+      <c r="A456" s="6" t="s">
+        <v>500</v>
       </c>
       <c r="B456" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C456" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D456" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E456">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F456">
         <v>1</v>
       </c>
       <c r="G456">
         <v>35</v>
       </c>
       <c r="H456">
         <v>1.5</v>
       </c>
       <c r="I456">
         <v>1</v>
       </c>
       <c r="J456">
         <v>5</v>
       </c>
       <c r="K456">
         <v>75</v>
       </c>
       <c r="L456" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M456" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="457" spans="1:13" customHeight="1" ht="30">
-      <c r="A457" s="4" t="s">
-        <v>502</v>
+      <c r="A457" s="6" t="s">
+        <v>501</v>
       </c>
       <c r="B457" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C457" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D457" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E457">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F457">
         <v>1</v>
       </c>
       <c r="G457">
         <v>35</v>
       </c>
       <c r="H457">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="I457">
         <v>1</v>
       </c>
       <c r="J457">
         <v>5</v>
       </c>
       <c r="K457">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="L457" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M457" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="458" spans="1:13" customHeight="1" ht="30">
-      <c r="A458" s="4" t="s">
-        <v>503</v>
+      <c r="A458" s="6" t="s">
+        <v>502</v>
       </c>
       <c r="B458" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C458" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D458" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E458">
-        <v>800</v>
+        <v>200</v>
       </c>
       <c r="F458">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G458">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="H458">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="I458">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J458">
         <v>5</v>
       </c>
-      <c r="K458" t="s">
-        <v>18</v>
+      <c r="K458">
+        <v>50</v>
       </c>
       <c r="L458" t="s">
-        <v>410</v>
+        <v>485</v>
       </c>
       <c r="M458" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="459" spans="1:13" customHeight="1" ht="30">
-      <c r="A459" s="4" t="s">
-        <v>504</v>
+      <c r="A459" s="6" t="s">
+        <v>503</v>
       </c>
       <c r="B459" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C459" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D459" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E459">
-        <v>600</v>
+        <v>1000</v>
       </c>
       <c r="F459">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G459">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="H459">
-        <v>1.1</v>
+        <v>1.5</v>
       </c>
       <c r="I459">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J459">
         <v>5</v>
       </c>
-      <c r="K459" t="s">
-        <v>18</v>
+      <c r="K459">
+        <v>75</v>
       </c>
       <c r="L459" t="s">
-        <v>410</v>
+        <v>490</v>
       </c>
       <c r="M459" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="460" spans="1:13" customHeight="1" ht="30">
-      <c r="A460" s="4" t="s">
-        <v>505</v>
+      <c r="A460" s="6" t="s">
+        <v>504</v>
       </c>
       <c r="B460" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C460" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D460" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E460">
-        <v>400</v>
+        <v>800</v>
       </c>
       <c r="F460">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G460">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="H460">
-        <v>1.1</v>
+        <v>1.5</v>
       </c>
       <c r="I460">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J460">
         <v>5</v>
       </c>
-      <c r="K460" t="s">
-        <v>18</v>
+      <c r="K460">
+        <v>75</v>
       </c>
       <c r="L460" t="s">
-        <v>410</v>
+        <v>490</v>
       </c>
       <c r="M460" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="461" spans="1:13" customHeight="1" ht="30">
-      <c r="A461" s="4" t="s">
-        <v>506</v>
+      <c r="A461" s="6" t="s">
+        <v>505</v>
       </c>
       <c r="B461" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C461" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D461" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E461">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F461">
         <v>4</v>
       </c>
       <c r="G461">
         <v>120</v>
       </c>
       <c r="H461">
         <v>1.1</v>
       </c>
       <c r="I461">
         <v>4</v>
       </c>
       <c r="J461">
         <v>5</v>
       </c>
       <c r="K461" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L461" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M461" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="462" spans="1:13" customHeight="1" ht="30">
-      <c r="A462" s="4" t="s">
+      <c r="A462" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="B462" t="s">
+        <v>17</v>
+      </c>
+      <c r="C462" t="s">
+        <v>18</v>
+      </c>
+      <c r="D462" t="s">
+        <v>30</v>
+      </c>
+      <c r="E462">
+        <v>600</v>
+      </c>
+      <c r="F462">
+        <v>4</v>
+      </c>
+      <c r="G462">
+        <v>120</v>
+      </c>
+      <c r="H462">
+        <v>1.1</v>
+      </c>
+      <c r="I462">
+        <v>4</v>
+      </c>
+      <c r="J462">
+        <v>5</v>
+      </c>
+      <c r="K462" t="s">
+        <v>20</v>
+      </c>
+      <c r="L462" t="s">
+        <v>412</v>
+      </c>
+      <c r="M462" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="463" spans="1:13" customHeight="1" ht="30">
+      <c r="A463" s="6" t="s">
         <v>507</v>
       </c>
-      <c r="B462" t="s">
-[...8 lines deleted...]
-      <c r="E462">
+      <c r="B463" t="s">
+        <v>17</v>
+      </c>
+      <c r="C463" t="s">
+        <v>18</v>
+      </c>
+      <c r="D463" t="s">
+        <v>30</v>
+      </c>
+      <c r="E463">
+        <v>400</v>
+      </c>
+      <c r="F463">
+        <v>4</v>
+      </c>
+      <c r="G463">
+        <v>120</v>
+      </c>
+      <c r="H463">
+        <v>1.1</v>
+      </c>
+      <c r="I463">
+        <v>4</v>
+      </c>
+      <c r="J463">
+        <v>5</v>
+      </c>
+      <c r="K463" t="s">
+        <v>20</v>
+      </c>
+      <c r="L463" t="s">
+        <v>412</v>
+      </c>
+      <c r="M463" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="464" spans="1:13" customHeight="1" ht="30">
+      <c r="A464" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="B464" t="s">
+        <v>17</v>
+      </c>
+      <c r="C464" t="s">
+        <v>18</v>
+      </c>
+      <c r="D464" t="s">
+        <v>30</v>
+      </c>
+      <c r="E464">
         <v>200</v>
       </c>
-      <c r="F462">
-[...66 lines deleted...]
-      <c r="A464" s="4" t="s">
+      <c r="F464">
+        <v>4</v>
+      </c>
+      <c r="G464">
+        <v>120</v>
+      </c>
+      <c r="H464">
+        <v>1.1</v>
+      </c>
+      <c r="I464">
+        <v>4</v>
+      </c>
+      <c r="J464">
+        <v>5</v>
+      </c>
+      <c r="K464" t="s">
+        <v>20</v>
+      </c>
+      <c r="L464" t="s">
+        <v>412</v>
+      </c>
+      <c r="M464" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="465" spans="1:13" customHeight="1" ht="30">
+      <c r="A465" s="6" t="s">
         <v>509</v>
       </c>
-      <c r="B464" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B465" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C465" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D465" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E465">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="F465">
         <v>3</v>
       </c>
       <c r="G465">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H465">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="I465">
         <v>3</v>
       </c>
       <c r="J465">
         <v>300</v>
       </c>
       <c r="K465" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L465" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M465" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="466" spans="1:13" customHeight="1" ht="30">
-      <c r="A466" s="4" t="s">
-        <v>511</v>
+      <c r="A466" s="6" t="s">
+        <v>510</v>
       </c>
       <c r="B466" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C466" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D466" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E466">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F466">
         <v>3</v>
       </c>
       <c r="G466">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H466">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I466">
         <v>3</v>
       </c>
       <c r="J466">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K466" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L466" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M466" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="467" spans="1:13" customHeight="1" ht="30">
-      <c r="A467" s="4" t="s">
-        <v>512</v>
+      <c r="A467" s="6" t="s">
+        <v>511</v>
       </c>
       <c r="B467" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C467" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D467" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E467">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="F467">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G467">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="H467">
         <v>0.85</v>
       </c>
       <c r="I467">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J467">
         <v>300</v>
       </c>
       <c r="K467" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L467" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M467" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="468" spans="1:13" customHeight="1" ht="30">
-      <c r="A468" s="4" t="s">
-        <v>513</v>
+      <c r="A468" s="6" t="s">
+        <v>512</v>
       </c>
       <c r="B468" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C468" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D468" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E468">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="F468">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G468">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="H468">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="I468">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J468">
         <v>300</v>
       </c>
       <c r="K468" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L468" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M468" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="469" spans="1:13" customHeight="1" ht="30">
-      <c r="A469" s="4" t="s">
+      <c r="A469" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="B469" t="s">
+        <v>17</v>
+      </c>
+      <c r="C469" t="s">
+        <v>18</v>
+      </c>
+      <c r="D469" t="s">
+        <v>30</v>
+      </c>
+      <c r="E469">
+        <v>40</v>
+      </c>
+      <c r="F469">
+        <v>3</v>
+      </c>
+      <c r="G469">
+        <v>80</v>
+      </c>
+      <c r="H469">
+        <v>0.55</v>
+      </c>
+      <c r="I469">
+        <v>3</v>
+      </c>
+      <c r="J469">
+        <v>500</v>
+      </c>
+      <c r="K469" t="s">
+        <v>20</v>
+      </c>
+      <c r="L469" t="s">
+        <v>485</v>
+      </c>
+      <c r="M469" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="470" spans="1:13" customHeight="1" ht="30">
+      <c r="A470" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="B469" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B470" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C470" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D470" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E470">
-        <v>80</v>
+        <v>200</v>
       </c>
       <c r="F470">
         <v>2</v>
       </c>
       <c r="G470">
         <v>40</v>
       </c>
       <c r="H470">
         <v>0.85</v>
       </c>
       <c r="I470">
         <v>2</v>
       </c>
       <c r="J470">
         <v>300</v>
       </c>
       <c r="K470" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L470" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M470" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="471" spans="1:13" customHeight="1" ht="30">
-      <c r="A471" s="4" t="s">
-        <v>516</v>
+      <c r="A471" s="6" t="s">
+        <v>515</v>
       </c>
       <c r="B471" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C471" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D471" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E471">
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="F471">
         <v>2</v>
       </c>
       <c r="G471">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H471">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="I471">
         <v>2</v>
       </c>
       <c r="J471">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K471" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L471" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M471" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="472" spans="1:13" customHeight="1" ht="30">
-      <c r="A472" s="4" t="s">
-        <v>517</v>
+      <c r="A472" s="6" t="s">
+        <v>516</v>
       </c>
       <c r="B472" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C472" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D472" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E472">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F472">
         <v>2</v>
       </c>
       <c r="G472">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H472">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I472">
         <v>2</v>
       </c>
       <c r="J472">
+        <v>300</v>
+      </c>
+      <c r="K472" t="s">
+        <v>20</v>
+      </c>
+      <c r="L472" t="s">
+        <v>485</v>
+      </c>
+      <c r="M472" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="473" spans="1:13" customHeight="1" ht="30">
+      <c r="A473" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="B473" t="s">
+        <v>17</v>
+      </c>
+      <c r="C473" t="s">
+        <v>18</v>
+      </c>
+      <c r="D473" t="s">
+        <v>30</v>
+      </c>
+      <c r="E473">
+        <v>80</v>
+      </c>
+      <c r="F473">
+        <v>2</v>
+      </c>
+      <c r="G473">
+        <v>40</v>
+      </c>
+      <c r="H473">
+        <v>0.85</v>
+      </c>
+      <c r="I473">
+        <v>2</v>
+      </c>
+      <c r="J473">
+        <v>300</v>
+      </c>
+      <c r="K473" t="s">
+        <v>20</v>
+      </c>
+      <c r="L473" t="s">
+        <v>485</v>
+      </c>
+      <c r="M473" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="474" spans="1:13" customHeight="1" ht="30">
+      <c r="A474" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="B474" t="s">
+        <v>17</v>
+      </c>
+      <c r="C474" t="s">
+        <v>18</v>
+      </c>
+      <c r="D474" t="s">
+        <v>30</v>
+      </c>
+      <c r="E474">
+        <v>60</v>
+      </c>
+      <c r="F474">
+        <v>2</v>
+      </c>
+      <c r="G474">
+        <v>50</v>
+      </c>
+      <c r="H474">
+        <v>0.7</v>
+      </c>
+      <c r="I474">
+        <v>2</v>
+      </c>
+      <c r="J474">
         <v>500</v>
       </c>
-      <c r="K472" t="s">
-[...22 lines deleted...]
-      <c r="E473">
+      <c r="K474" t="s">
+        <v>20</v>
+      </c>
+      <c r="L474" t="s">
+        <v>485</v>
+      </c>
+      <c r="M474" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="475" spans="1:13" customHeight="1" ht="30">
+      <c r="A475" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="B475" t="s">
+        <v>17</v>
+      </c>
+      <c r="C475" t="s">
+        <v>18</v>
+      </c>
+      <c r="D475" t="s">
+        <v>30</v>
+      </c>
+      <c r="E475">
+        <v>40</v>
+      </c>
+      <c r="F475">
+        <v>2</v>
+      </c>
+      <c r="G475">
+        <v>50</v>
+      </c>
+      <c r="H475">
+        <v>0.55</v>
+      </c>
+      <c r="I475">
+        <v>2</v>
+      </c>
+      <c r="J475">
+        <v>500</v>
+      </c>
+      <c r="K475" t="s">
+        <v>20</v>
+      </c>
+      <c r="L475" t="s">
+        <v>485</v>
+      </c>
+      <c r="M475" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="476" spans="1:13" customHeight="1" ht="30">
+      <c r="A476" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="B476" t="s">
+        <v>17</v>
+      </c>
+      <c r="C476" t="s">
+        <v>18</v>
+      </c>
+      <c r="D476" t="s">
+        <v>30</v>
+      </c>
+      <c r="E476">
         <v>200</v>
-      </c>
-[...121 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F476">
         <v>1</v>
       </c>
       <c r="G476">
         <v>30</v>
       </c>
       <c r="H476">
-        <v>0.85</v>
+        <v>0.9</v>
       </c>
       <c r="I476">
         <v>1</v>
       </c>
       <c r="J476">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="K476" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L476" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M476" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="477" spans="1:13" customHeight="1" ht="30">
-      <c r="A477" s="4" t="s">
-        <v>522</v>
+      <c r="A477" s="6" t="s">
+        <v>521</v>
       </c>
       <c r="B477" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C477" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D477" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E477">
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="F477">
         <v>1</v>
       </c>
       <c r="G477">
         <v>30</v>
       </c>
       <c r="H477">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="I477">
         <v>1</v>
       </c>
       <c r="J477">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="K477" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L477" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M477" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="478" spans="1:13" customHeight="1" ht="30">
-      <c r="A478" s="4" t="s">
-        <v>523</v>
+      <c r="A478" s="6" t="s">
+        <v>522</v>
       </c>
       <c r="B478" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C478" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D478" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E478">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F478">
         <v>1</v>
       </c>
       <c r="G478">
         <v>30</v>
       </c>
       <c r="H478">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I478">
         <v>1</v>
       </c>
       <c r="J478">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="K478" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L478" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M478" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="479" spans="1:13" customHeight="1" ht="30">
-      <c r="A479" s="4" t="s">
+      <c r="A479" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="B479" t="s">
+        <v>17</v>
+      </c>
+      <c r="C479" t="s">
+        <v>18</v>
+      </c>
+      <c r="D479" t="s">
+        <v>30</v>
+      </c>
+      <c r="E479">
+        <v>80</v>
+      </c>
+      <c r="F479">
+        <v>1</v>
+      </c>
+      <c r="G479">
+        <v>30</v>
+      </c>
+      <c r="H479">
+        <v>0.85</v>
+      </c>
+      <c r="I479">
+        <v>1</v>
+      </c>
+      <c r="J479">
+        <v>200</v>
+      </c>
+      <c r="K479" t="s">
+        <v>20</v>
+      </c>
+      <c r="L479" t="s">
+        <v>485</v>
+      </c>
+      <c r="M479" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="480" spans="1:13" customHeight="1" ht="30">
+      <c r="A480" s="6" t="s">
         <v>524</v>
       </c>
-      <c r="B479" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B480" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C480" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D480" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E480">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F480">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G480">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="H480">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="I480">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J480">
         <v>300</v>
       </c>
       <c r="K480" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L480" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M480" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="481" spans="1:13" customHeight="1" ht="30">
-      <c r="A481" s="4" t="s">
-        <v>526</v>
+      <c r="A481" s="6" t="s">
+        <v>525</v>
       </c>
       <c r="B481" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C481" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D481" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E481">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F481">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G481">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="H481">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="I481">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J481">
         <v>300</v>
       </c>
       <c r="K481" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L481" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M481" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="482" spans="1:13" customHeight="1" ht="30">
-      <c r="A482" s="4" t="s">
-        <v>527</v>
+      <c r="A482" s="6" t="s">
+        <v>526</v>
       </c>
       <c r="B482" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C482" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D482" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E482">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="F482">
         <v>3</v>
       </c>
       <c r="G482">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="H482">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="I482">
         <v>2</v>
       </c>
       <c r="J482">
         <v>300</v>
       </c>
       <c r="K482" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L482" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M482" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="483" spans="1:13" customHeight="1" ht="30">
-      <c r="A483" s="4" t="s">
-        <v>528</v>
+      <c r="A483" s="6" t="s">
+        <v>527</v>
       </c>
       <c r="B483" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C483" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D483" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E483">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F483">
         <v>3</v>
       </c>
       <c r="G483">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="H483">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I483">
         <v>2</v>
       </c>
       <c r="J483">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K483" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L483" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M483" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="484" spans="1:13" customHeight="1" ht="30">
-      <c r="A484" s="4" t="s">
-        <v>529</v>
+      <c r="A484" s="6" t="s">
+        <v>528</v>
       </c>
       <c r="B484" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C484" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D484" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E484">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="F484">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G484">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="H484">
         <v>0.85</v>
       </c>
       <c r="I484">
         <v>2</v>
       </c>
       <c r="J484">
         <v>300</v>
       </c>
       <c r="K484" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L484" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M484" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="485" spans="1:13" customHeight="1" ht="30">
-      <c r="A485" s="4" t="s">
-        <v>530</v>
+      <c r="A485" s="6" t="s">
+        <v>529</v>
       </c>
       <c r="B485" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C485" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D485" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E485">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F485">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G485">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="H485">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="I485">
         <v>2</v>
       </c>
       <c r="J485">
         <v>300</v>
       </c>
       <c r="K485" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L485" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M485" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="486" spans="1:13" customHeight="1" ht="30">
-      <c r="A486" s="4" t="s">
-        <v>531</v>
+      <c r="A486" s="6" t="s">
+        <v>530</v>
       </c>
       <c r="B486" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C486" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D486" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E486">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F486">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G486">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="H486">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="I486">
         <v>2</v>
       </c>
       <c r="J486">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="K486" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L486" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M486" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="487" spans="1:13" customHeight="1" ht="30">
-      <c r="A487" s="4" t="s">
-        <v>532</v>
+      <c r="A487" s="6" t="s">
+        <v>531</v>
       </c>
       <c r="B487" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C487" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D487" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E487">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="F487">
         <v>2</v>
       </c>
       <c r="G487">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H487">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="I487">
         <v>2</v>
       </c>
       <c r="J487">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K487" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L487" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M487" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="488" spans="1:13" customHeight="1" ht="30">
-      <c r="A488" s="4" t="s">
-        <v>533</v>
+      <c r="A488" s="6" t="s">
+        <v>532</v>
       </c>
       <c r="B488" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C488" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D488" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E488">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F488">
         <v>2</v>
       </c>
       <c r="G488">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H488">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I488">
         <v>2</v>
       </c>
       <c r="J488">
+        <v>300</v>
+      </c>
+      <c r="K488" t="s">
+        <v>20</v>
+      </c>
+      <c r="L488" t="s">
+        <v>490</v>
+      </c>
+      <c r="M488" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="489" spans="1:13" customHeight="1" ht="30">
+      <c r="A489" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="B489" t="s">
+        <v>17</v>
+      </c>
+      <c r="C489" t="s">
+        <v>18</v>
+      </c>
+      <c r="D489" t="s">
+        <v>30</v>
+      </c>
+      <c r="E489">
+        <v>80</v>
+      </c>
+      <c r="F489">
+        <v>2</v>
+      </c>
+      <c r="G489">
+        <v>40</v>
+      </c>
+      <c r="H489">
+        <v>0.85</v>
+      </c>
+      <c r="I489">
+        <v>2</v>
+      </c>
+      <c r="J489">
+        <v>300</v>
+      </c>
+      <c r="K489" t="s">
+        <v>20</v>
+      </c>
+      <c r="L489" t="s">
+        <v>490</v>
+      </c>
+      <c r="M489" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="490" spans="1:13" customHeight="1" ht="30">
+      <c r="A490" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="B490" t="s">
+        <v>17</v>
+      </c>
+      <c r="C490" t="s">
+        <v>18</v>
+      </c>
+      <c r="D490" t="s">
+        <v>30</v>
+      </c>
+      <c r="E490">
+        <v>60</v>
+      </c>
+      <c r="F490">
+        <v>2</v>
+      </c>
+      <c r="G490">
+        <v>50</v>
+      </c>
+      <c r="H490">
+        <v>0.7</v>
+      </c>
+      <c r="I490">
+        <v>2</v>
+      </c>
+      <c r="J490">
         <v>500</v>
       </c>
-      <c r="K488" t="s">
-[...22 lines deleted...]
-      <c r="E489">
+      <c r="K490" t="s">
+        <v>20</v>
+      </c>
+      <c r="L490" t="s">
+        <v>490</v>
+      </c>
+      <c r="M490" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="491" spans="1:13" customHeight="1" ht="30">
+      <c r="A491" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="B491" t="s">
+        <v>17</v>
+      </c>
+      <c r="C491" t="s">
+        <v>18</v>
+      </c>
+      <c r="D491" t="s">
+        <v>30</v>
+      </c>
+      <c r="E491">
+        <v>40</v>
+      </c>
+      <c r="F491">
+        <v>2</v>
+      </c>
+      <c r="G491">
+        <v>50</v>
+      </c>
+      <c r="H491">
+        <v>0.55</v>
+      </c>
+      <c r="I491">
+        <v>2</v>
+      </c>
+      <c r="J491">
+        <v>500</v>
+      </c>
+      <c r="K491" t="s">
+        <v>20</v>
+      </c>
+      <c r="L491" t="s">
+        <v>490</v>
+      </c>
+      <c r="M491" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="492" spans="1:13" customHeight="1" ht="30">
+      <c r="A492" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="B492" t="s">
+        <v>17</v>
+      </c>
+      <c r="C492" t="s">
+        <v>18</v>
+      </c>
+      <c r="D492" t="s">
+        <v>30</v>
+      </c>
+      <c r="E492">
         <v>200</v>
-      </c>
-[...121 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F492">
         <v>1</v>
       </c>
       <c r="G492">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H492">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="I492">
         <v>1</v>
       </c>
       <c r="J492">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="K492" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L492" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M492" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="493" spans="1:13" customHeight="1" ht="30">
-      <c r="A493" s="4" t="s">
-        <v>538</v>
+      <c r="A493" s="6" t="s">
+        <v>537</v>
       </c>
       <c r="B493" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C493" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D493" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E493">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F493">
         <v>1</v>
       </c>
       <c r="G493">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H493">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I493">
         <v>1</v>
       </c>
       <c r="J493">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="K493" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L493" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M493" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="494" spans="1:13" customHeight="1" ht="30">
-      <c r="A494" s="4" t="s">
+      <c r="A494" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="B494" t="s">
+        <v>17</v>
+      </c>
+      <c r="C494" t="s">
+        <v>18</v>
+      </c>
+      <c r="D494" t="s">
+        <v>30</v>
+      </c>
+      <c r="E494">
+        <v>80</v>
+      </c>
+      <c r="F494">
+        <v>1</v>
+      </c>
+      <c r="G494">
+        <v>30</v>
+      </c>
+      <c r="H494">
+        <v>0.85</v>
+      </c>
+      <c r="I494">
+        <v>1</v>
+      </c>
+      <c r="J494">
+        <v>200</v>
+      </c>
+      <c r="K494" t="s">
+        <v>20</v>
+      </c>
+      <c r="L494" t="s">
+        <v>490</v>
+      </c>
+      <c r="M494" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="495" spans="1:13" customHeight="1" ht="30">
+      <c r="A495" s="6" t="s">
         <v>539</v>
       </c>
-      <c r="B494" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B495" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C495" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D495" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E495">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F495">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G495">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="H495">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="I495">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J495">
         <v>300</v>
       </c>
       <c r="K495" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L495" t="s">
+        <v>490</v>
+      </c>
+      <c r="M495" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="496" spans="1:13" customHeight="1" ht="30">
+      <c r="A496" s="6" t="s">
         <v>540</v>
       </c>
-      <c r="M495" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B496" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C496" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D496" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E496">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F496">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G496">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="H496">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="I496">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J496">
         <v>300</v>
       </c>
       <c r="K496" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L496" t="s">
-        <v>540</v>
+        <v>490</v>
       </c>
       <c r="M496" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="497" spans="1:13" customHeight="1" ht="30">
-      <c r="A497" s="4" t="s">
-        <v>543</v>
+      <c r="A497" s="6" t="s">
+        <v>541</v>
       </c>
       <c r="B497" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C497" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D497" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E497">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="F497">
         <v>3</v>
       </c>
       <c r="G497">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H497">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="I497">
         <v>3</v>
       </c>
       <c r="J497">
         <v>300</v>
       </c>
       <c r="K497" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L497" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M497" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="498" spans="1:13" customHeight="1" ht="30">
-      <c r="A498" s="4" t="s">
-        <v>544</v>
+      <c r="A498" s="6" t="s">
+        <v>543</v>
       </c>
       <c r="B498" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C498" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D498" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E498">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F498">
         <v>3</v>
       </c>
       <c r="G498">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H498">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I498">
         <v>3</v>
       </c>
       <c r="J498">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K498" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L498" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M498" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="499" spans="1:13" customHeight="1" ht="30">
-      <c r="A499" s="4" t="s">
-        <v>545</v>
+      <c r="A499" s="6" t="s">
+        <v>544</v>
       </c>
       <c r="B499" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C499" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D499" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E499">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="F499">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G499">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="H499">
         <v>0.85</v>
       </c>
       <c r="I499">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J499">
         <v>300</v>
       </c>
       <c r="K499" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L499" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M499" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="500" spans="1:13" customHeight="1" ht="30">
-      <c r="A500" s="4" t="s">
-        <v>546</v>
+      <c r="A500" s="6" t="s">
+        <v>545</v>
       </c>
       <c r="B500" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C500" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D500" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E500">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F500">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G500">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="H500">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="I500">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J500">
         <v>300</v>
       </c>
       <c r="K500" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L500" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M500" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="501" spans="1:13" customHeight="1" ht="30">
-      <c r="A501" s="4" t="s">
-        <v>547</v>
+      <c r="A501" s="6" t="s">
+        <v>546</v>
       </c>
       <c r="B501" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C501" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D501" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E501">
+        <v>40</v>
+      </c>
+      <c r="F501">
+        <v>3</v>
+      </c>
+      <c r="G501">
         <v>80</v>
       </c>
-      <c r="F501">
-[...4 lines deleted...]
-      </c>
       <c r="H501">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="I501">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J501">
         <v>500</v>
       </c>
       <c r="K501" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L501" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M501" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="502" spans="1:13" customHeight="1" ht="30">
-      <c r="A502" s="4" t="s">
-        <v>548</v>
+      <c r="A502" s="6" t="s">
+        <v>547</v>
       </c>
       <c r="B502" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C502" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D502" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E502">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="F502">
         <v>2</v>
       </c>
       <c r="G502">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H502">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="I502">
         <v>2</v>
       </c>
       <c r="J502">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K502" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L502" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M502" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="503" spans="1:13" customHeight="1" ht="30">
-      <c r="A503" s="4" t="s">
-        <v>549</v>
+      <c r="A503" s="6" t="s">
+        <v>548</v>
       </c>
       <c r="B503" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C503" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D503" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E503">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F503">
         <v>2</v>
       </c>
       <c r="G503">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H503">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I503">
         <v>2</v>
       </c>
       <c r="J503">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K503" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L503" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M503" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="504" spans="1:13" customHeight="1" ht="30">
-      <c r="A504" s="4" t="s">
-        <v>550</v>
+      <c r="A504" s="6" t="s">
+        <v>549</v>
       </c>
       <c r="B504" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C504" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D504" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E504">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="F504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G504">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H504">
         <v>0.85</v>
       </c>
       <c r="I504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J504">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="K504" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L504" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M504" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="505" spans="1:13" customHeight="1" ht="30">
-      <c r="A505" s="4" t="s">
+      <c r="A505" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="B505" t="s">
+        <v>17</v>
+      </c>
+      <c r="C505" t="s">
+        <v>18</v>
+      </c>
+      <c r="D505" t="s">
+        <v>30</v>
+      </c>
+      <c r="E505">
+        <v>60</v>
+      </c>
+      <c r="F505">
+        <v>2</v>
+      </c>
+      <c r="G505">
+        <v>50</v>
+      </c>
+      <c r="H505">
+        <v>0.7</v>
+      </c>
+      <c r="I505">
+        <v>2</v>
+      </c>
+      <c r="J505">
+        <v>500</v>
+      </c>
+      <c r="K505" t="s">
+        <v>20</v>
+      </c>
+      <c r="L505" t="s">
+        <v>542</v>
+      </c>
+      <c r="M505" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="506" spans="1:13" customHeight="1" ht="30">
+      <c r="A506" s="6" t="s">
         <v>551</v>
       </c>
-      <c r="B505" t="s">
-[...23 lines deleted...]
-      <c r="J505">
+      <c r="B506" t="s">
+        <v>17</v>
+      </c>
+      <c r="C506" t="s">
+        <v>18</v>
+      </c>
+      <c r="D506" t="s">
+        <v>30</v>
+      </c>
+      <c r="E506">
+        <v>40</v>
+      </c>
+      <c r="F506">
+        <v>2</v>
+      </c>
+      <c r="G506">
+        <v>50</v>
+      </c>
+      <c r="H506">
+        <v>0.55</v>
+      </c>
+      <c r="I506">
+        <v>2</v>
+      </c>
+      <c r="J506">
+        <v>500</v>
+      </c>
+      <c r="K506" t="s">
+        <v>20</v>
+      </c>
+      <c r="L506" t="s">
+        <v>542</v>
+      </c>
+      <c r="M506" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="507" spans="1:13" customHeight="1" ht="30">
+      <c r="A507" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="B507" t="s">
+        <v>17</v>
+      </c>
+      <c r="C507" t="s">
+        <v>18</v>
+      </c>
+      <c r="D507" t="s">
+        <v>30</v>
+      </c>
+      <c r="E507">
         <v>200</v>
-      </c>
-[...65 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F507">
         <v>1</v>
       </c>
       <c r="G507">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H507">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="I507">
         <v>1</v>
       </c>
       <c r="J507">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="K507" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L507" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M507" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="508" spans="1:13" customHeight="1" ht="30">
-      <c r="A508" s="4" t="s">
-        <v>554</v>
+      <c r="A508" s="6" t="s">
+        <v>553</v>
       </c>
       <c r="B508" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C508" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D508" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E508">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F508">
         <v>1</v>
       </c>
       <c r="G508">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H508">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I508">
         <v>1</v>
       </c>
       <c r="J508">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="K508" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L508" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M508" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="509" spans="1:13" customHeight="1" ht="30">
-      <c r="A509" s="4" t="s">
+      <c r="A509" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="B509" t="s">
+        <v>17</v>
+      </c>
+      <c r="C509" t="s">
+        <v>18</v>
+      </c>
+      <c r="D509" t="s">
+        <v>30</v>
+      </c>
+      <c r="E509">
+        <v>80</v>
+      </c>
+      <c r="F509">
+        <v>1</v>
+      </c>
+      <c r="G509">
+        <v>30</v>
+      </c>
+      <c r="H509">
+        <v>0.85</v>
+      </c>
+      <c r="I509">
+        <v>1</v>
+      </c>
+      <c r="J509">
+        <v>200</v>
+      </c>
+      <c r="K509" t="s">
+        <v>20</v>
+      </c>
+      <c r="L509" t="s">
+        <v>542</v>
+      </c>
+      <c r="M509" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="510" spans="1:13" customHeight="1" ht="30">
+      <c r="A510" s="6" t="s">
         <v>555</v>
       </c>
-      <c r="B509" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="B510" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C510" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D510" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E510">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F510">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G510">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="H510">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="I510">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J510">
         <v>300</v>
       </c>
       <c r="K510" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L510" t="s">
-        <v>470</v>
+        <v>542</v>
       </c>
       <c r="M510" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
     </row>
     <row r="511" spans="1:13" customHeight="1" ht="30">
-      <c r="A511" s="4" t="s">
-        <v>557</v>
+      <c r="A511" s="6" t="s">
+        <v>556</v>
       </c>
       <c r="B511" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C511" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D511" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E511">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F511">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G511">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="H511">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="I511">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J511">
         <v>300</v>
       </c>
       <c r="K511" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L511" t="s">
-        <v>470</v>
+        <v>542</v>
       </c>
       <c r="M511" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
     </row>
     <row r="512" spans="1:13" customHeight="1" ht="30">
-      <c r="A512" s="4" t="s">
-        <v>558</v>
+      <c r="A512" s="6" t="s">
+        <v>557</v>
       </c>
       <c r="B512" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C512" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D512" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E512">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="F512">
         <v>3</v>
       </c>
       <c r="G512">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H512">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="I512">
         <v>3</v>
       </c>
       <c r="J512">
         <v>300</v>
       </c>
       <c r="K512" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L512" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M512" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="513" spans="1:13" customHeight="1" ht="30">
-      <c r="A513" s="4" t="s">
-        <v>559</v>
+      <c r="A513" s="6" t="s">
+        <v>558</v>
       </c>
       <c r="B513" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C513" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D513" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E513">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F513">
         <v>3</v>
       </c>
       <c r="G513">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H513">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I513">
         <v>3</v>
       </c>
       <c r="J513">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K513" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L513" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M513" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="514" spans="1:13" customHeight="1" ht="30">
-      <c r="A514" s="4" t="s">
-        <v>560</v>
+      <c r="A514" s="6" t="s">
+        <v>559</v>
       </c>
       <c r="B514" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C514" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D514" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E514">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="F514">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G514">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="H514">
         <v>0.85</v>
       </c>
       <c r="I514">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J514">
         <v>300</v>
       </c>
       <c r="K514" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L514" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M514" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="515" spans="1:13" customHeight="1" ht="30">
-      <c r="A515" s="4" t="s">
-        <v>561</v>
+      <c r="A515" s="6" t="s">
+        <v>560</v>
       </c>
       <c r="B515" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C515" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D515" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E515">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F515">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G515">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="H515">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="I515">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J515">
         <v>300</v>
       </c>
       <c r="K515" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L515" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M515" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="516" spans="1:13" customHeight="1" ht="30">
-      <c r="A516" s="4" t="s">
-        <v>562</v>
+      <c r="A516" s="6" t="s">
+        <v>561</v>
       </c>
       <c r="B516" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C516" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D516" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E516">
+        <v>40</v>
+      </c>
+      <c r="F516">
+        <v>3</v>
+      </c>
+      <c r="G516">
         <v>80</v>
       </c>
-      <c r="F516">
-[...4 lines deleted...]
-      </c>
       <c r="H516">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="I516">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J516">
         <v>500</v>
       </c>
       <c r="K516" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L516" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M516" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="517" spans="1:13" customHeight="1" ht="30">
-      <c r="A517" s="4" t="s">
-        <v>563</v>
+      <c r="A517" s="6" t="s">
+        <v>562</v>
       </c>
       <c r="B517" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C517" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D517" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E517">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="F517">
         <v>2</v>
       </c>
       <c r="G517">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H517">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="I517">
         <v>2</v>
       </c>
       <c r="J517">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K517" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L517" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M517" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="518" spans="1:13" customHeight="1" ht="30">
-      <c r="A518" s="4" t="s">
-        <v>564</v>
+      <c r="A518" s="6" t="s">
+        <v>563</v>
       </c>
       <c r="B518" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C518" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D518" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E518">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F518">
         <v>2</v>
       </c>
       <c r="G518">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H518">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I518">
         <v>2</v>
       </c>
       <c r="J518">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K518" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L518" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M518" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="519" spans="1:13" customHeight="1" ht="30">
-      <c r="A519" s="4" t="s">
-        <v>565</v>
+      <c r="A519" s="6" t="s">
+        <v>564</v>
       </c>
       <c r="B519" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C519" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D519" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E519">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="F519">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G519">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H519">
         <v>0.85</v>
       </c>
       <c r="I519">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J519">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="K519" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L519" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M519" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="520" spans="1:13" customHeight="1" ht="30">
-      <c r="A520" s="4" t="s">
+      <c r="A520" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="B520" t="s">
+        <v>17</v>
+      </c>
+      <c r="C520" t="s">
+        <v>18</v>
+      </c>
+      <c r="D520" t="s">
+        <v>30</v>
+      </c>
+      <c r="E520">
+        <v>60</v>
+      </c>
+      <c r="F520">
+        <v>2</v>
+      </c>
+      <c r="G520">
+        <v>50</v>
+      </c>
+      <c r="H520">
+        <v>0.7</v>
+      </c>
+      <c r="I520">
+        <v>2</v>
+      </c>
+      <c r="J520">
+        <v>500</v>
+      </c>
+      <c r="K520" t="s">
+        <v>20</v>
+      </c>
+      <c r="L520" t="s">
+        <v>472</v>
+      </c>
+      <c r="M520" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="521" spans="1:13" customHeight="1" ht="30">
+      <c r="A521" s="6" t="s">
         <v>566</v>
       </c>
-      <c r="B520" t="s">
-[...23 lines deleted...]
-      <c r="J520">
+      <c r="B521" t="s">
+        <v>17</v>
+      </c>
+      <c r="C521" t="s">
+        <v>18</v>
+      </c>
+      <c r="D521" t="s">
+        <v>30</v>
+      </c>
+      <c r="E521">
+        <v>40</v>
+      </c>
+      <c r="F521">
+        <v>2</v>
+      </c>
+      <c r="G521">
+        <v>50</v>
+      </c>
+      <c r="H521">
+        <v>0.55</v>
+      </c>
+      <c r="I521">
+        <v>2</v>
+      </c>
+      <c r="J521">
+        <v>500</v>
+      </c>
+      <c r="K521" t="s">
+        <v>20</v>
+      </c>
+      <c r="L521" t="s">
+        <v>472</v>
+      </c>
+      <c r="M521" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="522" spans="1:13" customHeight="1" ht="30">
+      <c r="A522" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="B522" t="s">
+        <v>17</v>
+      </c>
+      <c r="C522" t="s">
+        <v>18</v>
+      </c>
+      <c r="D522" t="s">
+        <v>30</v>
+      </c>
+      <c r="E522">
         <v>200</v>
-      </c>
-[...65 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F522">
         <v>1</v>
       </c>
       <c r="G522">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H522">
-        <v>0.7</v>
+        <v>0.85</v>
       </c>
       <c r="I522">
         <v>1</v>
       </c>
       <c r="J522">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="K522" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L522" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M522" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="523" spans="1:13" customHeight="1" ht="30">
-      <c r="A523" s="4" t="s">
-        <v>569</v>
+      <c r="A523" s="6" t="s">
+        <v>568</v>
       </c>
       <c r="B523" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C523" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D523" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E523">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="F523">
         <v>1</v>
       </c>
       <c r="G523">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H523">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="I523">
         <v>1</v>
       </c>
       <c r="J523">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="K523" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L523" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M523" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="524" spans="1:13" customHeight="1" ht="30">
-      <c r="A524" s="4" t="s">
-        <v>570</v>
+      <c r="A524" s="6" t="s">
+        <v>569</v>
       </c>
       <c r="B524" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C524" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D524" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E524">
-        <v>1000</v>
+        <v>80</v>
       </c>
       <c r="F524">
         <v>1</v>
       </c>
       <c r="G524">
         <v>30</v>
       </c>
       <c r="H524">
-        <v>0.95</v>
+        <v>0.85</v>
       </c>
       <c r="I524">
         <v>1</v>
       </c>
       <c r="J524">
-        <v>5</v>
+        <v>200</v>
       </c>
       <c r="K524" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L524" t="s">
-        <v>540</v>
+        <v>472</v>
       </c>
       <c r="M524" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="525" spans="1:13" customHeight="1" ht="30">
-      <c r="A525" s="4" t="s">
-        <v>571</v>
+      <c r="A525" s="6" t="s">
+        <v>570</v>
       </c>
       <c r="B525" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C525" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D525" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E525">
-        <v>800</v>
+        <v>60</v>
       </c>
       <c r="F525">
         <v>1</v>
       </c>
       <c r="G525">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H525">
-        <v>0.95</v>
+        <v>0.7</v>
       </c>
       <c r="I525">
         <v>1</v>
       </c>
       <c r="J525">
-        <v>5</v>
+        <v>300</v>
       </c>
       <c r="K525" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L525" t="s">
-        <v>540</v>
+        <v>472</v>
       </c>
       <c r="M525" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="526" spans="1:13" customHeight="1" ht="30">
-      <c r="A526" s="4" t="s">
-        <v>572</v>
+      <c r="A526" s="6" t="s">
+        <v>571</v>
       </c>
       <c r="B526" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C526" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D526" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E526">
-        <v>600</v>
+        <v>40</v>
       </c>
       <c r="F526">
         <v>1</v>
       </c>
       <c r="G526">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H526">
-        <v>0.95</v>
+        <v>0.55</v>
       </c>
       <c r="I526">
         <v>1</v>
       </c>
       <c r="J526">
-        <v>5</v>
+        <v>300</v>
       </c>
       <c r="K526" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L526" t="s">
-        <v>540</v>
+        <v>472</v>
       </c>
       <c r="M526" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="527" spans="1:13" customHeight="1" ht="30">
-      <c r="A527" s="4" t="s">
-        <v>573</v>
+      <c r="A527" s="6" t="s">
+        <v>572</v>
       </c>
       <c r="B527" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C527" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D527" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E527">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F527">
         <v>1</v>
       </c>
       <c r="G527">
         <v>30</v>
       </c>
       <c r="H527">
         <v>0.95</v>
       </c>
       <c r="I527">
         <v>1</v>
       </c>
       <c r="J527">
         <v>5</v>
       </c>
       <c r="K527" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L527" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M527" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="528" spans="1:13" customHeight="1" ht="30">
-      <c r="A528" s="4" t="s">
-        <v>574</v>
+      <c r="A528" s="6" t="s">
+        <v>573</v>
       </c>
       <c r="B528" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C528" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D528" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E528">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F528">
         <v>1</v>
       </c>
       <c r="G528">
         <v>30</v>
       </c>
       <c r="H528">
         <v>0.95</v>
       </c>
       <c r="I528">
         <v>1</v>
       </c>
       <c r="J528">
         <v>5</v>
       </c>
       <c r="K528" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L528" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M528" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="529" spans="1:13" customHeight="1" ht="30">
-      <c r="A529" s="4" t="s">
-        <v>575</v>
+      <c r="A529" s="6" t="s">
+        <v>574</v>
       </c>
       <c r="B529" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C529" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D529" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E529">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F529">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G529">
-        <v>350</v>
+        <v>30</v>
       </c>
       <c r="H529">
+        <v>0.95</v>
+      </c>
+      <c r="I529">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="J529">
         <v>5</v>
       </c>
       <c r="K529" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L529" t="s">
-        <v>447</v>
+        <v>542</v>
       </c>
       <c r="M529" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="530" spans="1:13" customHeight="1" ht="30">
-      <c r="A530" s="4" t="s">
-        <v>576</v>
+      <c r="A530" s="6" t="s">
+        <v>575</v>
       </c>
       <c r="B530" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C530" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D530" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E530">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F530">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G530">
-        <v>350</v>
+        <v>30</v>
       </c>
       <c r="H530">
+        <v>0.95</v>
+      </c>
+      <c r="I530">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="J530">
         <v>5</v>
       </c>
       <c r="K530" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L530" t="s">
-        <v>447</v>
+        <v>542</v>
       </c>
       <c r="M530" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="531" spans="1:13" customHeight="1" ht="30">
-      <c r="A531" s="4" t="s">
-        <v>577</v>
+      <c r="A531" s="6" t="s">
+        <v>576</v>
       </c>
       <c r="B531" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C531" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D531" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E531">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F531">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G531">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="H531">
+        <v>0.95</v>
+      </c>
+      <c r="I531">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="J531">
         <v>5</v>
       </c>
       <c r="K531" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L531" t="s">
-        <v>447</v>
+        <v>542</v>
       </c>
       <c r="M531" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="532" spans="1:13" customHeight="1" ht="30">
-      <c r="A532" s="4" t="s">
-        <v>578</v>
+      <c r="A532" s="6" t="s">
+        <v>577</v>
       </c>
       <c r="B532" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C532" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D532" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E532">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="F532">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G532">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="H532">
         <v>1</v>
       </c>
       <c r="I532">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J532">
         <v>5</v>
       </c>
       <c r="K532" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L532" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M532" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="533" spans="1:13" customHeight="1" ht="30">
-      <c r="A533" s="4" t="s">
-        <v>579</v>
+      <c r="A533" s="6" t="s">
+        <v>578</v>
       </c>
       <c r="B533" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C533" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D533" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E533">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="F533">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G533">
-        <v>180</v>
+        <v>350</v>
       </c>
       <c r="H533">
         <v>1</v>
       </c>
       <c r="I533">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J533">
         <v>5</v>
       </c>
       <c r="K533" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L533" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M533" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="534" spans="1:13" customHeight="1" ht="30">
-      <c r="A534" s="4" t="s">
-        <v>580</v>
+      <c r="A534" s="6" t="s">
+        <v>579</v>
       </c>
       <c r="B534" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C534" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D534" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E534">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="F534">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G534">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="H534">
         <v>1</v>
       </c>
       <c r="I534">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J534">
         <v>5</v>
       </c>
       <c r="K534" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L534" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M534" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="535" spans="1:13" customHeight="1" ht="30">
-      <c r="A535" s="4" t="s">
-        <v>581</v>
+      <c r="A535" s="6" t="s">
+        <v>580</v>
       </c>
       <c r="B535" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C535" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D535" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E535">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="F535">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G535">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="H535">
         <v>1</v>
       </c>
       <c r="I535">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J535">
         <v>5</v>
       </c>
       <c r="K535" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L535" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M535" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="536" spans="1:13" customHeight="1" ht="30">
-      <c r="A536" s="4" t="s">
-        <v>582</v>
+      <c r="A536" s="6" t="s">
+        <v>581</v>
       </c>
       <c r="B536" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C536" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D536" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E536">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="F536">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G536">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="H536">
         <v>1</v>
       </c>
       <c r="I536">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J536">
         <v>5</v>
       </c>
       <c r="K536" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L536" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M536" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="537" spans="1:13" customHeight="1" ht="30">
-      <c r="A537" s="4" t="s">
-        <v>583</v>
+      <c r="A537" s="6" t="s">
+        <v>582</v>
       </c>
       <c r="B537" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C537" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D537" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E537">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="F537">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G537">
-        <v>95</v>
+        <v>180</v>
       </c>
       <c r="H537">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="I537">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J537">
         <v>5</v>
       </c>
       <c r="K537" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L537" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M537" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="538" spans="1:13" customHeight="1" ht="30">
-      <c r="A538" s="4" t="s">
-        <v>584</v>
+      <c r="A538" s="6" t="s">
+        <v>583</v>
       </c>
       <c r="B538" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C538" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D538" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E538">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="F538">
         <v>4</v>
       </c>
       <c r="G538">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="H538">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="I538">
         <v>4</v>
       </c>
       <c r="J538">
         <v>5</v>
       </c>
       <c r="K538" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L538" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M538" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="539" spans="1:13" customHeight="1" ht="30">
-      <c r="A539" s="4" t="s">
-        <v>585</v>
+      <c r="A539" s="6" t="s">
+        <v>584</v>
       </c>
       <c r="B539" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C539" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D539" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E539">
-        <v>600</v>
+        <v>800</v>
       </c>
       <c r="F539">
         <v>4</v>
       </c>
       <c r="G539">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="H539">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="I539">
         <v>4</v>
       </c>
       <c r="J539">
         <v>5</v>
       </c>
       <c r="K539" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L539" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M539" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="540" spans="1:13" customHeight="1" ht="30">
-      <c r="A540" s="4" t="s">
-        <v>586</v>
+      <c r="A540" s="6" t="s">
+        <v>585</v>
       </c>
       <c r="B540" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C540" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D540" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E540">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F540">
         <v>4</v>
       </c>
       <c r="G540">
         <v>95</v>
       </c>
       <c r="H540">
         <v>1.1</v>
       </c>
       <c r="I540">
         <v>4</v>
       </c>
       <c r="J540">
         <v>5</v>
       </c>
       <c r="K540" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L540" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M540" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="541" spans="1:13" customHeight="1" ht="30">
-      <c r="A541" s="4" t="s">
-        <v>587</v>
+      <c r="A541" s="6" t="s">
+        <v>586</v>
       </c>
       <c r="B541" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C541" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D541" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E541">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F541">
         <v>4</v>
       </c>
       <c r="G541">
         <v>95</v>
       </c>
       <c r="H541">
         <v>1.1</v>
       </c>
       <c r="I541">
         <v>4</v>
       </c>
       <c r="J541">
         <v>5</v>
       </c>
       <c r="K541" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L541" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M541" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="542" spans="1:13" customHeight="1" ht="30">
-      <c r="A542" s="4" t="s">
-        <v>588</v>
+      <c r="A542" s="6" t="s">
+        <v>587</v>
       </c>
       <c r="B542" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C542" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D542" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E542">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F542">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G542">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="H542">
         <v>1.1</v>
       </c>
       <c r="I542">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J542">
         <v>5</v>
       </c>
       <c r="K542" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L542" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M542" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="543" spans="1:13" customHeight="1" ht="30">
-      <c r="A543" s="4" t="s">
-        <v>589</v>
+      <c r="A543" s="6" t="s">
+        <v>588</v>
       </c>
       <c r="B543" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C543" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D543" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E543">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F543">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G543">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="H543">
         <v>1.1</v>
       </c>
       <c r="I543">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J543">
         <v>5</v>
       </c>
       <c r="K543" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L543" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M543" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="544" spans="1:13" customHeight="1" ht="30">
-      <c r="A544" s="4" t="s">
-        <v>590</v>
+      <c r="A544" s="6" t="s">
+        <v>589</v>
       </c>
       <c r="B544" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C544" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D544" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E544">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F544">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G544">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="H544">
         <v>1.1</v>
       </c>
       <c r="I544">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J544">
         <v>5</v>
       </c>
       <c r="K544" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L544" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M544" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="545" spans="1:13" customHeight="1" ht="30">
-      <c r="A545" s="4" t="s">
-        <v>591</v>
+      <c r="A545" s="6" t="s">
+        <v>590</v>
       </c>
       <c r="B545" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C545" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D545" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E545">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F545">
         <v>3</v>
       </c>
       <c r="G545">
         <v>80</v>
       </c>
       <c r="H545">
         <v>1.1</v>
       </c>
       <c r="I545">
         <v>3</v>
       </c>
       <c r="J545">
         <v>5</v>
       </c>
       <c r="K545" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L545" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M545" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="546" spans="1:13" customHeight="1" ht="30">
-      <c r="A546" s="4" t="s">
-        <v>592</v>
+      <c r="A546" s="6" t="s">
+        <v>591</v>
       </c>
       <c r="B546" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C546" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D546" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E546">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F546">
         <v>3</v>
       </c>
       <c r="G546">
         <v>80</v>
       </c>
       <c r="H546">
         <v>1.1</v>
       </c>
       <c r="I546">
         <v>3</v>
       </c>
       <c r="J546">
         <v>5</v>
       </c>
       <c r="K546" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L546" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M546" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="547" spans="1:13" customHeight="1" ht="30">
-      <c r="A547" s="4" t="s">
-        <v>593</v>
+      <c r="A547" s="6" t="s">
+        <v>592</v>
       </c>
       <c r="B547" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C547" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D547" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E547">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F547">
         <v>3</v>
       </c>
       <c r="G547">
         <v>80</v>
       </c>
       <c r="H547">
         <v>1.1</v>
       </c>
       <c r="I547">
         <v>3</v>
       </c>
       <c r="J547">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K547" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L547" t="s">
-        <v>594</v>
+        <v>454</v>
       </c>
       <c r="M547" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="548" spans="1:13" customHeight="1" ht="30">
-      <c r="A548" s="4" t="s">
-        <v>595</v>
+      <c r="A548" s="6" t="s">
+        <v>593</v>
       </c>
       <c r="B548" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C548" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D548" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E548">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F548">
         <v>3</v>
       </c>
       <c r="G548">
         <v>80</v>
       </c>
       <c r="H548">
         <v>1.1</v>
       </c>
       <c r="I548">
         <v>3</v>
       </c>
       <c r="J548">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K548" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L548" t="s">
+        <v>454</v>
+      </c>
+      <c r="M548" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="549" spans="1:13" customHeight="1" ht="30">
+      <c r="A549" s="6" t="s">
         <v>594</v>
       </c>
-      <c r="M548" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B549" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C549" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D549" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E549">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F549">
         <v>3</v>
       </c>
       <c r="G549">
         <v>80</v>
       </c>
       <c r="H549">
         <v>1.1</v>
       </c>
       <c r="I549">
         <v>3</v>
       </c>
       <c r="J549">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K549" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L549" t="s">
-        <v>594</v>
+        <v>454</v>
       </c>
       <c r="M549" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="550" spans="1:13" customHeight="1" ht="30">
-      <c r="A550" s="4" t="s">
-        <v>597</v>
+      <c r="A550" s="6" t="s">
+        <v>595</v>
       </c>
       <c r="B550" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C550" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D550" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E550">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F550">
         <v>3</v>
       </c>
       <c r="G550">
         <v>80</v>
       </c>
       <c r="H550">
         <v>1.1</v>
       </c>
       <c r="I550">
         <v>3</v>
       </c>
       <c r="J550">
         <v>10</v>
       </c>
       <c r="K550" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L550" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M550" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="551" spans="1:13" customHeight="1" ht="30">
-      <c r="A551" s="4" t="s">
-        <v>598</v>
+      <c r="A551" s="6" t="s">
+        <v>597</v>
       </c>
       <c r="B551" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C551" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D551" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E551">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F551">
         <v>3</v>
       </c>
       <c r="G551">
         <v>80</v>
       </c>
       <c r="H551">
         <v>1.1</v>
       </c>
       <c r="I551">
         <v>3</v>
       </c>
       <c r="J551">
         <v>10</v>
       </c>
       <c r="K551" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L551" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M551" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="552" spans="1:13" customHeight="1" ht="30">
-      <c r="A552" s="4" t="s">
-        <v>599</v>
+      <c r="A552" s="6" t="s">
+        <v>598</v>
       </c>
       <c r="B552" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C552" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D552" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E552">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F552">
         <v>3</v>
       </c>
       <c r="G552">
         <v>80</v>
       </c>
       <c r="H552">
         <v>1.1</v>
       </c>
       <c r="I552">
         <v>3</v>
       </c>
       <c r="J552">
         <v>10</v>
       </c>
       <c r="K552" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L552" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M552" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="553" spans="1:13" customHeight="1" ht="30">
-      <c r="A553" s="4" t="s">
-        <v>600</v>
+      <c r="A553" s="6" t="s">
+        <v>599</v>
       </c>
       <c r="B553" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C553" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D553" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E553">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F553">
         <v>3</v>
       </c>
       <c r="G553">
         <v>80</v>
       </c>
       <c r="H553">
         <v>1.1</v>
       </c>
       <c r="I553">
         <v>3</v>
       </c>
       <c r="J553">
         <v>10</v>
       </c>
       <c r="K553" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L553" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M553" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="554" spans="1:13" customHeight="1" ht="30">
-      <c r="A554" s="4" t="s">
+      <c r="A554" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="B554" t="s">
+        <v>17</v>
+      </c>
+      <c r="C554" t="s">
+        <v>18</v>
+      </c>
+      <c r="D554" t="s">
+        <v>30</v>
+      </c>
+      <c r="E554">
+        <v>200</v>
+      </c>
+      <c r="F554">
+        <v>3</v>
+      </c>
+      <c r="G554">
+        <v>80</v>
+      </c>
+      <c r="H554">
+        <v>1.1</v>
+      </c>
+      <c r="I554">
+        <v>3</v>
+      </c>
+      <c r="J554">
+        <v>10</v>
+      </c>
+      <c r="K554" t="s">
+        <v>20</v>
+      </c>
+      <c r="L554" t="s">
+        <v>596</v>
+      </c>
+      <c r="M554" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="555" spans="1:13" customHeight="1" ht="30">
+      <c r="A555" s="6" t="s">
         <v>601</v>
       </c>
-      <c r="B554" t="s">
-[...8 lines deleted...]
-      <c r="E554">
+      <c r="B555" t="s">
+        <v>17</v>
+      </c>
+      <c r="C555" t="s">
+        <v>18</v>
+      </c>
+      <c r="D555" t="s">
+        <v>30</v>
+      </c>
+      <c r="E555">
+        <v>100</v>
+      </c>
+      <c r="F555">
+        <v>3</v>
+      </c>
+      <c r="G555">
+        <v>80</v>
+      </c>
+      <c r="H555">
+        <v>1.1</v>
+      </c>
+      <c r="I555">
+        <v>3</v>
+      </c>
+      <c r="J555">
+        <v>10</v>
+      </c>
+      <c r="K555" t="s">
+        <v>20</v>
+      </c>
+      <c r="L555" t="s">
+        <v>596</v>
+      </c>
+      <c r="M555" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="556" spans="1:13" customHeight="1" ht="30">
+      <c r="A556" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="B556" t="s">
+        <v>17</v>
+      </c>
+      <c r="C556" t="s">
+        <v>18</v>
+      </c>
+      <c r="D556" t="s">
+        <v>30</v>
+      </c>
+      <c r="E556">
+        <v>50</v>
+      </c>
+      <c r="F556">
+        <v>3</v>
+      </c>
+      <c r="G556">
+        <v>80</v>
+      </c>
+      <c r="H556">
+        <v>1.1</v>
+      </c>
+      <c r="I556">
+        <v>3</v>
+      </c>
+      <c r="J556">
+        <v>10</v>
+      </c>
+      <c r="K556" t="s">
+        <v>20</v>
+      </c>
+      <c r="L556" t="s">
+        <v>596</v>
+      </c>
+      <c r="M556" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="557" spans="1:13" customHeight="1" ht="30">
+      <c r="A557" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="B557" t="s">
+        <v>17</v>
+      </c>
+      <c r="C557" t="s">
+        <v>18</v>
+      </c>
+      <c r="D557" t="s">
+        <v>30</v>
+      </c>
+      <c r="E557">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F557">
         <v>2</v>
       </c>
       <c r="G557">
         <v>50</v>
       </c>
       <c r="H557">
         <v>1.1</v>
       </c>
       <c r="I557">
         <v>2</v>
       </c>
       <c r="J557">
         <v>10</v>
       </c>
       <c r="K557" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L557" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M557" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="558" spans="1:13" customHeight="1" ht="30">
-      <c r="A558" s="4" t="s">
-        <v>605</v>
+      <c r="A558" s="6" t="s">
+        <v>604</v>
       </c>
       <c r="B558" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C558" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D558" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E558">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F558">
         <v>2</v>
       </c>
       <c r="G558">
         <v>50</v>
       </c>
       <c r="H558">
         <v>1.1</v>
       </c>
       <c r="I558">
         <v>2</v>
       </c>
       <c r="J558">
         <v>10</v>
       </c>
       <c r="K558" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L558" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M558" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="559" spans="1:13" customHeight="1" ht="30">
-      <c r="A559" s="4" t="s">
-        <v>606</v>
+      <c r="A559" s="6" t="s">
+        <v>605</v>
       </c>
       <c r="B559" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C559" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D559" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E559">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F559">
         <v>2</v>
       </c>
       <c r="G559">
         <v>50</v>
       </c>
       <c r="H559">
         <v>1.1</v>
       </c>
       <c r="I559">
         <v>2</v>
       </c>
       <c r="J559">
         <v>10</v>
       </c>
       <c r="K559" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L559" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M559" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="560" spans="1:13" customHeight="1" ht="30">
-      <c r="A560" s="4" t="s">
-        <v>607</v>
+      <c r="A560" s="6" t="s">
+        <v>606</v>
       </c>
       <c r="B560" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C560" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D560" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E560">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F560">
         <v>2</v>
       </c>
       <c r="G560">
         <v>50</v>
       </c>
       <c r="H560">
         <v>1.1</v>
       </c>
       <c r="I560">
         <v>2</v>
       </c>
       <c r="J560">
         <v>10</v>
       </c>
       <c r="K560" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L560" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M560" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="561" spans="1:13" customHeight="1" ht="30">
-      <c r="A561" s="4" t="s">
-        <v>608</v>
+      <c r="A561" s="6" t="s">
+        <v>607</v>
       </c>
       <c r="B561" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C561" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D561" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E561">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F561">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G561">
         <v>50</v>
       </c>
       <c r="H561">
         <v>1.1</v>
       </c>
       <c r="I561">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J561">
         <v>10</v>
       </c>
       <c r="K561" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L561" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M561" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="562" spans="1:13" customHeight="1" ht="30">
-      <c r="A562" s="4" t="s">
-        <v>609</v>
+      <c r="A562" s="6" t="s">
+        <v>608</v>
       </c>
       <c r="B562" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C562" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D562" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E562">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F562">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G562">
         <v>50</v>
       </c>
       <c r="H562">
         <v>1.1</v>
       </c>
       <c r="I562">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J562">
         <v>10</v>
       </c>
       <c r="K562" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L562" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M562" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="563" spans="1:13" customHeight="1" ht="30">
-      <c r="A563" s="4" t="s">
-        <v>610</v>
+      <c r="A563" s="6" t="s">
+        <v>609</v>
       </c>
       <c r="B563" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C563" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D563" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E563">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F563">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="G563">
         <v>50</v>
       </c>
       <c r="H563">
         <v>1.1</v>
       </c>
       <c r="I563">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="J563">
         <v>10</v>
       </c>
       <c r="K563" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L563" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M563" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="564" spans="1:13" customHeight="1" ht="30">
-      <c r="A564" s="4" t="s">
-        <v>611</v>
+      <c r="A564" s="6" t="s">
+        <v>610</v>
       </c>
       <c r="B564" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C564" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D564" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E564">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F564">
         <v>1.5</v>
       </c>
       <c r="G564">
         <v>50</v>
       </c>
       <c r="H564">
         <v>1.1</v>
       </c>
       <c r="I564">
         <v>1.5</v>
       </c>
       <c r="J564">
         <v>10</v>
       </c>
       <c r="K564" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L564" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M564" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="565" spans="1:13" customHeight="1" ht="30">
-      <c r="A565" s="4" t="s">
-        <v>612</v>
+      <c r="A565" s="6" t="s">
+        <v>611</v>
       </c>
       <c r="B565" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C565" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D565" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E565">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F565">
         <v>1.5</v>
       </c>
       <c r="G565">
         <v>50</v>
       </c>
       <c r="H565">
         <v>1.1</v>
       </c>
       <c r="I565">
         <v>1.5</v>
       </c>
       <c r="J565">
         <v>10</v>
       </c>
       <c r="K565" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L565" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M565" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="566" spans="1:13" customHeight="1" ht="30">
-      <c r="A566" s="4" t="s">
-        <v>613</v>
+      <c r="A566" s="6" t="s">
+        <v>612</v>
       </c>
       <c r="B566" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C566" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D566" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E566">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F566">
         <v>1.5</v>
       </c>
       <c r="G566">
         <v>50</v>
       </c>
       <c r="H566">
         <v>1.1</v>
       </c>
       <c r="I566">
         <v>1.5</v>
       </c>
       <c r="J566">
         <v>10</v>
       </c>
       <c r="K566" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L566" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M566" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="567" spans="1:13" customHeight="1" ht="30">
-      <c r="A567" s="4" t="s">
-        <v>614</v>
+      <c r="A567" s="6" t="s">
+        <v>613</v>
       </c>
       <c r="B567" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C567" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D567" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E567">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F567">
         <v>1.5</v>
       </c>
       <c r="G567">
         <v>50</v>
       </c>
       <c r="H567">
         <v>1.1</v>
       </c>
       <c r="I567">
         <v>1.5</v>
       </c>
       <c r="J567">
         <v>10</v>
       </c>
       <c r="K567" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L567" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M567" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="568" spans="1:13" customHeight="1" ht="30">
-      <c r="A568" s="4" t="s">
+      <c r="A568" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="B568" t="s">
+        <v>17</v>
+      </c>
+      <c r="C568" t="s">
+        <v>18</v>
+      </c>
+      <c r="D568" t="s">
+        <v>30</v>
+      </c>
+      <c r="E568">
+        <v>200</v>
+      </c>
+      <c r="F568">
+        <v>1.5</v>
+      </c>
+      <c r="G568">
+        <v>50</v>
+      </c>
+      <c r="H568">
+        <v>1.1</v>
+      </c>
+      <c r="I568">
+        <v>1.5</v>
+      </c>
+      <c r="J568">
+        <v>10</v>
+      </c>
+      <c r="K568" t="s">
+        <v>20</v>
+      </c>
+      <c r="L568" t="s">
+        <v>596</v>
+      </c>
+      <c r="M568" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="569" spans="1:13" customHeight="1" ht="30">
+      <c r="A569" s="6" t="s">
         <v>615</v>
       </c>
-      <c r="B568" t="s">
-[...8 lines deleted...]
-      <c r="E568">
+      <c r="B569" t="s">
+        <v>17</v>
+      </c>
+      <c r="C569" t="s">
+        <v>18</v>
+      </c>
+      <c r="D569" t="s">
+        <v>30</v>
+      </c>
+      <c r="E569">
+        <v>100</v>
+      </c>
+      <c r="F569">
+        <v>1.5</v>
+      </c>
+      <c r="G569">
+        <v>50</v>
+      </c>
+      <c r="H569">
+        <v>1.1</v>
+      </c>
+      <c r="I569">
+        <v>1.5</v>
+      </c>
+      <c r="J569">
+        <v>10</v>
+      </c>
+      <c r="K569" t="s">
+        <v>20</v>
+      </c>
+      <c r="L569" t="s">
+        <v>596</v>
+      </c>
+      <c r="M569" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="570" spans="1:13" customHeight="1" ht="30">
+      <c r="A570" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="B570" t="s">
+        <v>17</v>
+      </c>
+      <c r="C570" t="s">
+        <v>18</v>
+      </c>
+      <c r="D570" t="s">
+        <v>30</v>
+      </c>
+      <c r="E570">
+        <v>50</v>
+      </c>
+      <c r="F570">
+        <v>1.5</v>
+      </c>
+      <c r="G570">
+        <v>50</v>
+      </c>
+      <c r="H570">
+        <v>1.1</v>
+      </c>
+      <c r="I570">
+        <v>1.5</v>
+      </c>
+      <c r="J570">
+        <v>10</v>
+      </c>
+      <c r="K570" t="s">
+        <v>20</v>
+      </c>
+      <c r="L570" t="s">
+        <v>596</v>
+      </c>
+      <c r="M570" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="571" spans="1:13" customHeight="1" ht="30">
+      <c r="A571" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="B571" t="s">
+        <v>17</v>
+      </c>
+      <c r="C571" t="s">
+        <v>18</v>
+      </c>
+      <c r="D571" t="s">
+        <v>30</v>
+      </c>
+      <c r="E571">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F571">
         <v>1</v>
       </c>
       <c r="G571">
         <v>30</v>
       </c>
       <c r="H571">
         <v>1.1</v>
       </c>
       <c r="I571">
         <v>1</v>
       </c>
       <c r="J571">
         <v>10</v>
       </c>
       <c r="K571" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L571" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M571" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="572" spans="1:13" customHeight="1" ht="30">
-      <c r="A572" s="4" t="s">
-        <v>619</v>
+      <c r="A572" s="6" t="s">
+        <v>618</v>
       </c>
       <c r="B572" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C572" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D572" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E572">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F572">
         <v>1</v>
       </c>
       <c r="G572">
         <v>30</v>
       </c>
       <c r="H572">
         <v>1.1</v>
       </c>
       <c r="I572">
         <v>1</v>
       </c>
       <c r="J572">
         <v>10</v>
       </c>
       <c r="K572" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L572" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M572" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="573" spans="1:13" customHeight="1" ht="30">
-      <c r="A573" s="4" t="s">
-        <v>620</v>
+      <c r="A573" s="6" t="s">
+        <v>619</v>
       </c>
       <c r="B573" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C573" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D573" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E573">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F573">
         <v>1</v>
       </c>
       <c r="G573">
         <v>30</v>
       </c>
       <c r="H573">
         <v>1.1</v>
       </c>
       <c r="I573">
         <v>1</v>
       </c>
       <c r="J573">
         <v>10</v>
       </c>
       <c r="K573" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L573" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M573" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="574" spans="1:13" customHeight="1" ht="30">
-      <c r="A574" s="4" t="s">
-        <v>621</v>
+      <c r="A574" s="6" t="s">
+        <v>620</v>
       </c>
       <c r="B574" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C574" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D574" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E574">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F574">
         <v>1</v>
       </c>
       <c r="G574">
         <v>30</v>
       </c>
       <c r="H574">
         <v>1.1</v>
       </c>
       <c r="I574">
         <v>1</v>
       </c>
       <c r="J574">
         <v>10</v>
       </c>
       <c r="K574" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L574" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M574" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="575" spans="1:13" customHeight="1" ht="30">
-      <c r="A575" s="4" t="s">
+      <c r="A575" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="B575" t="s">
+        <v>17</v>
+      </c>
+      <c r="C575" t="s">
+        <v>18</v>
+      </c>
+      <c r="D575" t="s">
+        <v>30</v>
+      </c>
+      <c r="E575">
+        <v>200</v>
+      </c>
+      <c r="F575">
+        <v>1</v>
+      </c>
+      <c r="G575">
+        <v>30</v>
+      </c>
+      <c r="H575">
+        <v>1.1</v>
+      </c>
+      <c r="I575">
+        <v>1</v>
+      </c>
+      <c r="J575">
+        <v>10</v>
+      </c>
+      <c r="K575" t="s">
+        <v>20</v>
+      </c>
+      <c r="L575" t="s">
+        <v>596</v>
+      </c>
+      <c r="M575" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="576" spans="1:13" customHeight="1" ht="30">
+      <c r="A576" s="6" t="s">
         <v>622</v>
       </c>
-      <c r="B575" t="s">
-[...8 lines deleted...]
-      <c r="E575">
+      <c r="B576" t="s">
+        <v>17</v>
+      </c>
+      <c r="C576" t="s">
+        <v>18</v>
+      </c>
+      <c r="D576" t="s">
+        <v>30</v>
+      </c>
+      <c r="E576">
+        <v>100</v>
+      </c>
+      <c r="F576">
+        <v>1</v>
+      </c>
+      <c r="G576">
+        <v>30</v>
+      </c>
+      <c r="H576">
+        <v>1.1</v>
+      </c>
+      <c r="I576">
+        <v>1</v>
+      </c>
+      <c r="J576">
+        <v>10</v>
+      </c>
+      <c r="K576" t="s">
+        <v>20</v>
+      </c>
+      <c r="L576" t="s">
+        <v>596</v>
+      </c>
+      <c r="M576" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="577" spans="1:13" customHeight="1" ht="30">
+      <c r="A577" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B577" t="s">
+        <v>17</v>
+      </c>
+      <c r="C577" t="s">
+        <v>18</v>
+      </c>
+      <c r="D577" t="s">
+        <v>30</v>
+      </c>
+      <c r="E577">
+        <v>50</v>
+      </c>
+      <c r="F577">
+        <v>1</v>
+      </c>
+      <c r="G577">
+        <v>30</v>
+      </c>
+      <c r="H577">
+        <v>1.1</v>
+      </c>
+      <c r="I577">
+        <v>1</v>
+      </c>
+      <c r="J577">
+        <v>10</v>
+      </c>
+      <c r="K577" t="s">
+        <v>20</v>
+      </c>
+      <c r="L577" t="s">
+        <v>596</v>
+      </c>
+      <c r="M577" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="578" spans="1:13" customHeight="1" ht="30">
+      <c r="A578" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="B578" t="s">
+        <v>17</v>
+      </c>
+      <c r="C578" t="s">
+        <v>18</v>
+      </c>
+      <c r="D578" t="s">
+        <v>30</v>
+      </c>
+      <c r="E578">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F578">
         <v>1.2</v>
       </c>
       <c r="G578">
         <v>40</v>
       </c>
       <c r="H578">
         <v>1.1</v>
       </c>
       <c r="I578">
         <v>1.2</v>
       </c>
       <c r="J578">
         <v>5</v>
       </c>
       <c r="K578" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L578" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="M578" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="579" spans="1:13" customHeight="1" ht="30">
-      <c r="A579" s="4" t="s">
-        <v>627</v>
+      <c r="A579" s="6" t="s">
+        <v>626</v>
       </c>
       <c r="B579" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C579" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D579" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E579">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F579">
         <v>1.2</v>
       </c>
       <c r="G579">
         <v>40</v>
       </c>
       <c r="H579">
         <v>1.1</v>
       </c>
       <c r="I579">
         <v>1.2</v>
       </c>
       <c r="J579">
         <v>5</v>
       </c>
       <c r="K579" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L579" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="M579" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="580" spans="1:13" customHeight="1" ht="30">
-      <c r="A580" s="4" t="s">
-        <v>628</v>
+      <c r="A580" s="6" t="s">
+        <v>627</v>
       </c>
       <c r="B580" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C580" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D580" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E580">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F580">
-        <v>2</v>
+        <v>1.2</v>
       </c>
       <c r="G580">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H580">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I580">
-        <v>2</v>
+        <v>1.2</v>
       </c>
       <c r="J580">
         <v>5</v>
       </c>
       <c r="K580" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L580" t="s">
-        <v>470</v>
+        <v>625</v>
       </c>
       <c r="M580" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="581" spans="1:13" customHeight="1" ht="30">
-      <c r="A581" s="4" t="s">
-        <v>629</v>
+      <c r="A581" s="6" t="s">
+        <v>628</v>
       </c>
       <c r="B581" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C581" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D581" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E581">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F581">
-        <v>2</v>
+        <v>1.2</v>
       </c>
       <c r="G581">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H581">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I581">
-        <v>2</v>
+        <v>1.2</v>
       </c>
       <c r="J581">
         <v>5</v>
       </c>
       <c r="K581" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L581" t="s">
-        <v>470</v>
+        <v>625</v>
       </c>
       <c r="M581" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="582" spans="1:13" customHeight="1" ht="30">
-      <c r="A582" s="4" t="s">
-        <v>630</v>
+      <c r="A582" s="6" t="s">
+        <v>629</v>
       </c>
       <c r="B582" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C582" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D582" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E582">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F582">
-        <v>2</v>
+        <v>1.2</v>
       </c>
       <c r="G582">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H582">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="I582">
-        <v>2</v>
+        <v>1.2</v>
       </c>
       <c r="J582">
         <v>5</v>
       </c>
       <c r="K582" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L582" t="s">
-        <v>470</v>
+        <v>625</v>
       </c>
       <c r="M582" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="583" spans="1:13" customHeight="1" ht="30">
-      <c r="A583" s="4" t="s">
-        <v>631</v>
+      <c r="A583" s="6" t="s">
+        <v>630</v>
       </c>
       <c r="B583" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C583" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D583" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E583">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F583">
         <v>2</v>
       </c>
       <c r="G583">
         <v>50</v>
       </c>
       <c r="H583">
         <v>1</v>
       </c>
       <c r="I583">
         <v>2</v>
       </c>
       <c r="J583">
         <v>5</v>
       </c>
       <c r="K583" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L583" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M583" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="584" spans="1:13" customHeight="1" ht="30">
-      <c r="A584" s="4" t="s">
-        <v>632</v>
+      <c r="A584" s="6" t="s">
+        <v>631</v>
       </c>
       <c r="B584" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C584" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D584" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E584">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F584">
         <v>2</v>
       </c>
       <c r="G584">
         <v>50</v>
       </c>
       <c r="H584">
         <v>1</v>
       </c>
       <c r="I584">
         <v>2</v>
       </c>
       <c r="J584">
         <v>5</v>
       </c>
       <c r="K584" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L584" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M584" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="585" spans="1:13" customHeight="1" ht="30">
-      <c r="A585" s="4" t="s">
-        <v>633</v>
+      <c r="A585" s="6" t="s">
+        <v>632</v>
       </c>
       <c r="B585" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C585" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D585" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E585">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F585">
+        <v>2</v>
+      </c>
+      <c r="G585">
+        <v>50</v>
+      </c>
+      <c r="H585">
         <v>1</v>
       </c>
-      <c r="G585">
-[...4 lines deleted...]
-      </c>
       <c r="I585">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J585">
         <v>5</v>
       </c>
       <c r="K585" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L585" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M585" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="586" spans="1:13" customHeight="1" ht="30">
-      <c r="A586" s="4" t="s">
-        <v>634</v>
+      <c r="A586" s="6" t="s">
+        <v>633</v>
       </c>
       <c r="B586" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C586" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D586" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E586">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F586">
+        <v>2</v>
+      </c>
+      <c r="G586">
+        <v>50</v>
+      </c>
+      <c r="H586">
         <v>1</v>
       </c>
-      <c r="G586">
-[...4 lines deleted...]
-      </c>
       <c r="I586">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J586">
         <v>5</v>
       </c>
       <c r="K586" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L586" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M586" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="587" spans="1:13" customHeight="1" ht="30">
-      <c r="A587" s="4" t="s">
-        <v>635</v>
+      <c r="A587" s="6" t="s">
+        <v>634</v>
       </c>
       <c r="B587" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C587" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D587" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E587">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F587">
+        <v>2</v>
+      </c>
+      <c r="G587">
+        <v>50</v>
+      </c>
+      <c r="H587">
         <v>1</v>
       </c>
-      <c r="G587">
-[...4 lines deleted...]
-      </c>
       <c r="I587">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J587">
         <v>5</v>
       </c>
       <c r="K587" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L587" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M587" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="588" spans="1:13" customHeight="1" ht="30">
-      <c r="A588" s="4" t="s">
-        <v>636</v>
+      <c r="A588" s="6" t="s">
+        <v>635</v>
       </c>
       <c r="B588" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C588" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D588" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E588">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F588">
         <v>1</v>
       </c>
       <c r="G588">
         <v>35</v>
       </c>
       <c r="H588">
         <v>1.1</v>
       </c>
       <c r="I588">
         <v>1</v>
       </c>
       <c r="J588">
         <v>5</v>
       </c>
       <c r="K588" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L588" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M588" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="589" spans="1:13" customHeight="1" ht="30">
-      <c r="A589" s="4" t="s">
-        <v>637</v>
+      <c r="A589" s="6" t="s">
+        <v>636</v>
       </c>
       <c r="B589" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C589" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D589" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E589">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F589">
         <v>1</v>
       </c>
       <c r="G589">
         <v>35</v>
       </c>
       <c r="H589">
         <v>1.1</v>
       </c>
       <c r="I589">
         <v>1</v>
       </c>
       <c r="J589">
         <v>5</v>
       </c>
       <c r="K589" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L589" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M589" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="590" spans="1:13" customHeight="1" ht="30">
-      <c r="A590" s="4" t="s">
-        <v>638</v>
+      <c r="A590" s="6" t="s">
+        <v>637</v>
       </c>
       <c r="B590" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C590" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D590" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E590">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F590">
         <v>1</v>
       </c>
       <c r="G590">
         <v>35</v>
       </c>
       <c r="H590">
         <v>1.1</v>
       </c>
       <c r="I590">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="J590">
         <v>5</v>
       </c>
       <c r="K590" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L590" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M590" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="591" spans="1:13" customHeight="1" ht="30">
-      <c r="A591" s="4" t="s">
-        <v>639</v>
+      <c r="A591" s="6" t="s">
+        <v>638</v>
       </c>
       <c r="B591" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C591" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D591" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E591">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F591">
         <v>1</v>
       </c>
       <c r="G591">
         <v>35</v>
       </c>
       <c r="H591">
         <v>1.1</v>
       </c>
       <c r="I591">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="J591">
         <v>5</v>
       </c>
       <c r="K591" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L591" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M591" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="592" spans="1:13" customHeight="1" ht="30">
-      <c r="A592" s="4" t="s">
-        <v>640</v>
+      <c r="A592" s="6" t="s">
+        <v>639</v>
       </c>
       <c r="B592" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C592" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D592" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E592">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F592">
         <v>1</v>
       </c>
       <c r="G592">
         <v>35</v>
       </c>
       <c r="H592">
         <v>1.1</v>
       </c>
       <c r="I592">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="J592">
         <v>5</v>
       </c>
       <c r="K592" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L592" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="M592" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="593" spans="1:13" customHeight="1" ht="30">
-      <c r="A593" s="4" t="s">
-        <v>641</v>
+      <c r="A593" s="6" t="s">
+        <v>640</v>
       </c>
       <c r="B593" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C593" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D593" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E593">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F593">
         <v>1</v>
       </c>
       <c r="G593">
         <v>35</v>
       </c>
       <c r="H593">
         <v>1.1</v>
       </c>
       <c r="I593">
         <v>0.5</v>
       </c>
       <c r="J593">
         <v>5</v>
       </c>
       <c r="K593" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L593" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M593" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="594" spans="1:13" customHeight="1" ht="30">
-      <c r="A594" s="4" t="s">
-        <v>642</v>
+      <c r="A594" s="6" t="s">
+        <v>641</v>
       </c>
       <c r="B594" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C594" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D594" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E594">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F594">
         <v>1</v>
       </c>
       <c r="G594">
         <v>35</v>
       </c>
       <c r="H594">
         <v>1.1</v>
       </c>
       <c r="I594">
         <v>0.5</v>
       </c>
       <c r="J594">
         <v>5</v>
       </c>
       <c r="K594" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L594" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M594" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="595" spans="1:13" customHeight="1" ht="30">
-      <c r="A595" s="4" t="s">
-        <v>643</v>
+      <c r="A595" s="6" t="s">
+        <v>642</v>
       </c>
       <c r="B595" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C595" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D595" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E595">
-        <v>1000</v>
+        <v>600</v>
       </c>
       <c r="F595">
         <v>1</v>
       </c>
       <c r="G595">
         <v>35</v>
       </c>
       <c r="H595">
         <v>1.1</v>
       </c>
       <c r="I595">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="J595">
         <v>5</v>
       </c>
       <c r="K595" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L595" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M595" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="596" spans="1:13" customHeight="1" ht="30">
-      <c r="A596" s="4" t="s">
-        <v>644</v>
+      <c r="A596" s="6" t="s">
+        <v>643</v>
       </c>
       <c r="B596" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C596" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D596" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E596">
-        <v>800</v>
+        <v>400</v>
       </c>
       <c r="F596">
         <v>1</v>
       </c>
       <c r="G596">
         <v>35</v>
       </c>
       <c r="H596">
         <v>1.1</v>
       </c>
       <c r="I596">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="J596">
         <v>5</v>
       </c>
       <c r="K596" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L596" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M596" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="597" spans="1:13" customHeight="1" ht="30">
-      <c r="A597" s="4" t="s">
-        <v>645</v>
+      <c r="A597" s="6" t="s">
+        <v>644</v>
       </c>
       <c r="B597" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C597" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D597" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E597">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F597">
         <v>1</v>
       </c>
       <c r="G597">
         <v>35</v>
       </c>
       <c r="H597">
         <v>1.1</v>
       </c>
       <c r="I597">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="J597">
         <v>5</v>
       </c>
       <c r="K597" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L597" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="M597" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="598" spans="1:13" customHeight="1" ht="30">
-      <c r="A598" s="4" t="s">
-        <v>646</v>
+      <c r="A598" s="6" t="s">
+        <v>645</v>
       </c>
       <c r="B598" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C598" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D598" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E598">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F598">
         <v>1</v>
       </c>
       <c r="G598">
         <v>35</v>
       </c>
       <c r="H598">
         <v>1.1</v>
       </c>
       <c r="I598">
         <v>1</v>
       </c>
       <c r="J598">
         <v>5</v>
       </c>
       <c r="K598" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L598" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M598" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="599" spans="1:13" customHeight="1" ht="30">
-      <c r="A599" s="4" t="s">
-        <v>647</v>
+      <c r="A599" s="6" t="s">
+        <v>646</v>
       </c>
       <c r="B599" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C599" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D599" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E599">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F599">
         <v>1</v>
       </c>
       <c r="G599">
         <v>35</v>
       </c>
       <c r="H599">
         <v>1.1</v>
       </c>
       <c r="I599">
         <v>1</v>
       </c>
       <c r="J599">
         <v>5</v>
       </c>
       <c r="K599" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L599" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M599" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="600" spans="1:13" customHeight="1" ht="30">
-      <c r="A600" s="4" t="s">
-        <v>648</v>
+      <c r="A600" s="6" t="s">
+        <v>647</v>
       </c>
       <c r="B600" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C600" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D600" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E600">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F600">
         <v>1</v>
       </c>
       <c r="G600">
         <v>35</v>
       </c>
       <c r="H600">
         <v>1.1</v>
       </c>
       <c r="I600">
         <v>1</v>
       </c>
       <c r="J600">
         <v>5</v>
       </c>
       <c r="K600" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L600" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M600" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="601" spans="1:13" customHeight="1" ht="30">
-      <c r="A601" s="4" t="s">
-        <v>649</v>
+      <c r="A601" s="6" t="s">
+        <v>648</v>
       </c>
       <c r="B601" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C601" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D601" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E601">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="F601">
         <v>1</v>
       </c>
       <c r="G601">
         <v>35</v>
       </c>
       <c r="H601">
         <v>1.1</v>
       </c>
       <c r="I601">
         <v>1</v>
       </c>
       <c r="J601">
         <v>5</v>
       </c>
       <c r="K601" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L601" t="s">
-        <v>650</v>
+        <v>490</v>
       </c>
       <c r="M601" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="602" spans="1:13" customHeight="1" ht="30">
-      <c r="A602" s="4" t="s">
-        <v>651</v>
+      <c r="A602" s="6" t="s">
+        <v>649</v>
       </c>
       <c r="B602" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C602" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D602" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E602">
-        <v>800</v>
+        <v>200</v>
       </c>
       <c r="F602">
         <v>1</v>
       </c>
       <c r="G602">
         <v>35</v>
       </c>
       <c r="H602">
         <v>1.1</v>
       </c>
       <c r="I602">
         <v>1</v>
       </c>
       <c r="J602">
         <v>5</v>
       </c>
       <c r="K602" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L602" t="s">
+        <v>490</v>
+      </c>
+      <c r="M602" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="603" spans="1:13" customHeight="1" ht="30">
+      <c r="A603" s="6" t="s">
         <v>650</v>
       </c>
-      <c r="M602" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B603" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C603" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D603" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E603">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="F603">
         <v>1</v>
       </c>
       <c r="G603">
         <v>35</v>
       </c>
       <c r="H603">
         <v>1.1</v>
       </c>
       <c r="I603">
         <v>1</v>
       </c>
       <c r="J603">
         <v>5</v>
       </c>
       <c r="K603" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L603" t="s">
-        <v>650</v>
+        <v>490</v>
       </c>
       <c r="M603" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="604" spans="1:13" customHeight="1" ht="30">
-      <c r="A604" s="4" t="s">
-        <v>653</v>
+      <c r="A604" s="6" t="s">
+        <v>651</v>
       </c>
       <c r="B604" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C604" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D604" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E604">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F604">
         <v>1</v>
       </c>
       <c r="G604">
         <v>35</v>
       </c>
       <c r="H604">
         <v>1.1</v>
       </c>
       <c r="I604">
         <v>1</v>
       </c>
       <c r="J604">
         <v>5</v>
       </c>
       <c r="K604" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L604" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="M604" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="605" spans="1:13" customHeight="1" ht="30">
-      <c r="A605" s="4" t="s">
-        <v>654</v>
+      <c r="A605" s="6" t="s">
+        <v>653</v>
       </c>
       <c r="B605" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C605" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D605" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E605">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F605">
         <v>1</v>
       </c>
       <c r="G605">
         <v>35</v>
       </c>
       <c r="H605">
         <v>1.1</v>
       </c>
       <c r="I605">
         <v>1</v>
       </c>
       <c r="J605">
         <v>5</v>
       </c>
       <c r="K605" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L605" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="M605" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="606" spans="1:13" customHeight="1" ht="30">
-      <c r="A606" s="4" t="s">
-        <v>655</v>
+      <c r="A606" s="6" t="s">
+        <v>654</v>
       </c>
       <c r="B606" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C606" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D606" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E606">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F606">
         <v>1</v>
       </c>
       <c r="G606">
         <v>35</v>
       </c>
       <c r="H606">
         <v>1.1</v>
       </c>
       <c r="I606">
         <v>1</v>
       </c>
       <c r="J606">
         <v>5</v>
       </c>
       <c r="K606" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L606" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="M606" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="607" spans="1:13" customHeight="1" ht="30">
-      <c r="A607" s="4" t="s">
+      <c r="A607" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="B607" t="s">
+        <v>17</v>
+      </c>
+      <c r="C607" t="s">
+        <v>18</v>
+      </c>
+      <c r="D607" t="s">
+        <v>30</v>
+      </c>
+      <c r="E607">
+        <v>400</v>
+      </c>
+      <c r="F607">
+        <v>1</v>
+      </c>
+      <c r="G607">
+        <v>35</v>
+      </c>
+      <c r="H607">
+        <v>1.1</v>
+      </c>
+      <c r="I607">
+        <v>1</v>
+      </c>
+      <c r="J607">
+        <v>5</v>
+      </c>
+      <c r="K607" t="s">
+        <v>20</v>
+      </c>
+      <c r="L607" t="s">
+        <v>652</v>
+      </c>
+      <c r="M607" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="608" spans="1:13" customHeight="1" ht="30">
+      <c r="A608" s="6" t="s">
         <v>656</v>
       </c>
-      <c r="B607" t="s">
-[...8 lines deleted...]
-      <c r="E607">
+      <c r="B608" t="s">
+        <v>17</v>
+      </c>
+      <c r="C608" t="s">
+        <v>18</v>
+      </c>
+      <c r="D608" t="s">
+        <v>30</v>
+      </c>
+      <c r="E608">
+        <v>200</v>
+      </c>
+      <c r="F608">
+        <v>1</v>
+      </c>
+      <c r="G608">
+        <v>35</v>
+      </c>
+      <c r="H608">
+        <v>1.1</v>
+      </c>
+      <c r="I608">
+        <v>1</v>
+      </c>
+      <c r="J608">
+        <v>5</v>
+      </c>
+      <c r="K608" t="s">
+        <v>20</v>
+      </c>
+      <c r="L608" t="s">
+        <v>652</v>
+      </c>
+      <c r="M608" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="609" spans="1:13" customHeight="1" ht="30">
+      <c r="A609" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="B609" t="s">
+        <v>17</v>
+      </c>
+      <c r="C609" t="s">
+        <v>18</v>
+      </c>
+      <c r="D609" t="s">
+        <v>30</v>
+      </c>
+      <c r="E609">
+        <v>100</v>
+      </c>
+      <c r="F609">
+        <v>1</v>
+      </c>
+      <c r="G609">
+        <v>35</v>
+      </c>
+      <c r="H609">
+        <v>1.1</v>
+      </c>
+      <c r="I609">
+        <v>1</v>
+      </c>
+      <c r="J609">
+        <v>5</v>
+      </c>
+      <c r="K609" t="s">
+        <v>20</v>
+      </c>
+      <c r="L609" t="s">
+        <v>652</v>
+      </c>
+      <c r="M609" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="610" spans="1:13" customHeight="1" ht="30">
+      <c r="A610" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B610" t="s">
+        <v>17</v>
+      </c>
+      <c r="C610" t="s">
+        <v>18</v>
+      </c>
+      <c r="D610" t="s">
+        <v>30</v>
+      </c>
+      <c r="E610">
         <v>50</v>
       </c>
-      <c r="F607">
-[...2 lines deleted...]
-      <c r="G607">
+      <c r="F610">
+        <v>10</v>
+      </c>
+      <c r="G610">
         <v>200</v>
       </c>
-      <c r="H607">
+      <c r="H610">
         <v>1.3</v>
       </c>
-      <c r="I607">
+      <c r="I610">
         <v>5</v>
       </c>
-      <c r="J607">
-[...2 lines deleted...]
-      <c r="K607">
+      <c r="J610">
+        <v>10</v>
+      </c>
+      <c r="K610">
         <v>150</v>
       </c>
-      <c r="L607" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="L610" t="s">
+        <v>85</v>
+      </c>
+      <c r="M610" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
-[...602 lines deleted...]
-    <hyperlink ref="A607" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A32" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A38" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A40" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A41" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A47" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A48" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A49" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A54" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A55" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A56" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A57" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A58" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A59" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A60" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A61" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A62" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A63" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="A65" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="A66" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A67" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="A68" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="A69" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="A70" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="A71" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="A72" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="A73" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="A74" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="A76" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="A78" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="A79" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="A80" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="A81" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="A82" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="A83" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="A84" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="A85" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="A86" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="A87" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="A88" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="A89" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="A90" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="A91" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="A92" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="A93" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="A94" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="A95" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="A96" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="A97" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="A98" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="A99" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="A100" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="A101" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="A102" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="A103" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="A104" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="A105" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="A106" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="A107" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="A108" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="A109" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="A110" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="A111" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="A112" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="A113" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="A114" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="A115" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="A116" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="A117" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="A118" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="A119" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="A120" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="A121" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="A122" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="A123" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="A124" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="A125" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="A126" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="A127" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="A128" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="A129" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="A130" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="A131" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="A132" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="A133" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="A134" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="A135" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="A136" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="A137" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="A138" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="A139" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="A140" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="A141" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="A142" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="A143" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="A144" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="A145" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="A146" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="A147" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="A148" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="A149" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="A150" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="A151" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="A152" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="A153" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="A154" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="A155" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="A156" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="A157" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="A158" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="A159" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="A160" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="A161" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="A162" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="A163" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="A164" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="A165" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="A166" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="A167" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="A168" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="A169" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="A170" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="A171" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="A172" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="A173" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="A174" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="A175" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="A176" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="A177" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="A178" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="A179" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="A180" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="A181" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="A182" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="A183" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="A184" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="A185" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="A186" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="A187" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="A188" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="A189" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="A190" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="A191" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="A192" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="A193" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="A194" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="A195" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="A196" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="A197" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="A198" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="A199" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="A200" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="A201" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="A202" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="A203" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="A204" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="A205" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="A206" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="A207" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="A208" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="A209" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="A210" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="A211" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="A212" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="A213" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="A214" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="A215" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="A216" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="A217" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="A218" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="A219" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="A220" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="A221" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="A222" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="A223" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="A224" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="A225" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="A226" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="A227" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="A228" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="A229" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="A230" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="A231" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="A232" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="A233" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="A234" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="A235" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="A236" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="A237" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="A238" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="A239" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="A240" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="A241" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="A242" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="A243" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="A244" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="A245" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="A246" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="A247" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="A248" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="A249" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="A250" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="A251" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="A252" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="A253" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="A254" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="A255" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="A256" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="A257" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="A258" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="A259" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="A260" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="A261" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="A262" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="A263" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="A264" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="A265" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="A266" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="A267" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="A268" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="A269" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="A270" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="A271" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="A272" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="A273" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="A274" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="A275" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="A276" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="A277" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="A278" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="A279" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="A280" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="A281" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="A282" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="A283" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="A284" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="A285" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="A286" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="A287" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="A288" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="A289" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="A290" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="A291" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="A292" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="A293" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="A294" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="A295" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="A296" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="A297" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="A298" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="A299" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="A300" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="A301" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="A302" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="A303" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="A304" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="A305" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="A306" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="A307" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="A308" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="A309" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="A310" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="A311" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="A312" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="A313" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="A314" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="A315" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="A316" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="A317" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="A318" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="A319" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="A320" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="A321" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="A322" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="A323" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="A324" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="A325" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="A326" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="A327" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="A328" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="A329" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="A330" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="A331" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="A332" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="A333" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="A334" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="A335" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="A336" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="A337" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="A338" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="A339" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="A340" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="A341" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="A342" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="A343" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="A344" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="A345" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="A346" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="A347" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="A348" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="A349" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="A350" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="A351" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="A352" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="A353" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="A354" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="A355" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="A356" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="A357" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="A358" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="A359" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="A360" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="A361" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="A362" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="A363" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="A364" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="A365" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="A366" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="A367" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="A368" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="A369" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="A370" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="A371" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="A372" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="A373" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="A374" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="A375" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="A376" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="A377" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="A378" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="A379" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="A380" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="A381" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="A382" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="A383" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="A384" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="A385" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="A386" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="A387" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="A388" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="A389" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="A390" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="A391" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="A392" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="A393" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="A394" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="A395" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="A396" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="A397" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="A398" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="A399" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="A400" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="A401" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="A402" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="A403" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="A404" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="A405" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="A406" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="A407" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="A408" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="A409" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="A410" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="A411" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="A412" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="A413" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="A414" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="A415" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="A416" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="A417" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="A418" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="A419" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="A420" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="A421" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="A422" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="A423" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="A424" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="A425" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="A426" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="A427" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="A428" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="A429" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="A430" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="A431" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="A432" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="A433" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="A434" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="A435" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="A436" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="A437" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="A438" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="A439" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="A440" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="A441" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="A442" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="A443" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="A444" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="A445" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="A446" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="A447" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="A448" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="A449" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="A450" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="A451" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="A452" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="A453" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="A454" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="A455" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="A456" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="A457" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="A458" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="A459" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="A460" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="A461" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="A462" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="A463" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="A464" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="A465" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="A466" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="A467" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="A468" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="A469" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="A470" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="A471" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="A472" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="A473" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="A474" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="A475" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="A476" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="A477" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="A478" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="A479" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="A480" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="A481" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="A482" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="A483" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="A484" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="A485" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="A486" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="A487" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="A488" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="A489" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="A490" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="A491" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="A492" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="A493" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="A494" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="A495" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="A496" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="A497" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="A498" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="A499" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="A500" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="A501" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="A502" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="A503" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="A504" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="A505" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="A506" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="A507" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="A508" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="A509" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="A510" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="A511" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="A512" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="A513" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="A514" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="A515" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="A516" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="A517" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="A518" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="A519" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="A520" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="A521" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="A522" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="A523" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="A524" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="A525" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="A526" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="A527" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="A528" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="A529" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="A530" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="A531" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="A532" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="A533" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="A534" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="A535" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="A536" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="A537" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="A538" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="A539" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="A540" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="A541" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="A542" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="A543" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="A544" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="A545" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="A546" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="A547" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="A548" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="A549" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="A550" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="A551" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="A552" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="A553" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="A554" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="A555" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="A556" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="A557" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="A558" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="A559" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="A560" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="A561" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="A562" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="A563" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="A564" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="A565" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="A566" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="A567" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="A568" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="A569" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="A570" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="A571" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="A572" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="A573" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="A574" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="A575" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="A576" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="A577" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="A578" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="A579" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="A580" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="A581" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="A582" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="A583" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="A584" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="A585" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="A586" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="A587" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="A588" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="A589" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="A590" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="A591" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="A592" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="A593" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="A594" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="A595" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="A596" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="A597" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="A598" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="A599" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="A600" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="A601" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="A602" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="A603" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="A604" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="A605" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="A606" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="A607" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="A608" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="A609" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="A610" r:id="rId_hyperlink_606"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>