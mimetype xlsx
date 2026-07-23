--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Selection guides for:Bridge rectifiers</t>
   </si>
   <si>
     <t>Open interactive selection guide for Bridge rectifiers</t>
   </si>
   <si>
-    <t>Generated on: 08-06-2026</t>
+    <t>Generated on: 23-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Max.Reverse VoltageVRRM (V)</t>
   </si>
   <si>
     <t>Max.Aver. Fwd.Currentl(AV)</t>
   </si>
   <si>
     <t>Peak Fwd. Surge CurrentT=8.3msIFSM(A)</t>
   </si>
   <si>
     <t>Max.Fwd.Voltage TA=25℃ 
@@ -26371,51 +26371,51 @@
       </c>
       <c r="M586" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="587" spans="1:13" customHeight="1" ht="30">
       <c r="A587" s="6" t="s">
         <v>634</v>
       </c>
       <c r="B587" t="s">
         <v>17</v>
       </c>
       <c r="C587" t="s">
         <v>18</v>
       </c>
       <c r="D587" t="s">
         <v>30</v>
       </c>
       <c r="E587">
         <v>200</v>
       </c>
       <c r="F587">
         <v>2</v>
       </c>
       <c r="G587">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="H587">
         <v>1</v>
       </c>
       <c r="I587">
         <v>2</v>
       </c>
       <c r="J587">
         <v>5</v>
       </c>
       <c r="K587" t="s">
         <v>20</v>
       </c>
       <c r="L587" t="s">
         <v>472</v>
       </c>
       <c r="M587" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="588" spans="1:13" customHeight="1" ht="30">
       <c r="A588" s="6" t="s">
         <v>635</v>
       </c>
       <c r="B588" t="s">