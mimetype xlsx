--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Selection guides for:Bridge rectifiers</t>
   </si>
   <si>
     <t>Open interactive selection guide for Bridge rectifiers</t>
   </si>
   <si>
-    <t>Generated on: 23-07-2026</t>
+    <t>Generated on: 07-09-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Max.Reverse VoltageVRRM (V)</t>
   </si>
   <si>
     <t>Max.Aver. Fwd.Currentl(AV)</t>
   </si>
   <si>
     <t>Peak Fwd. Surge CurrentT=8.3msIFSM(A)</t>
   </si>
   <si>
     <t>Max.Fwd.Voltage TA=25℃ 