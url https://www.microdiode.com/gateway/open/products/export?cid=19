--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -14,106 +14,112 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
-[...14 lines deleted...]
-Functions</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+  <si>
+    <t>Selection guides for:High efficiency rectifiers</t>
+  </si>
+  <si>
+    <t>Open interactive selection guide for High efficiency rectifiers</t>
+  </si>
+  <si>
+    <t>Generated on: 08-06-2026</t>
+  </si>
+  <si>
+    <t>产品型号</t>
+  </si>
+  <si>
+    <t>产品状态</t>
+  </si>
+  <si>
+    <t>合规</t>
+  </si>
+  <si>
+    <t>数量
+函数</t>
   </si>
   <si>
     <t>Max.Reverse VoltageVRRM (V)</t>
   </si>
   <si>
     <t>Max.Aver. Fwd.Currentl(AV)</t>
   </si>
   <si>
     <t>Peak Fwd. Surge CurrentT=8.3msIFSM(A)</t>
   </si>
   <si>
     <t>Max.Fwd.Voltage TA=25℃ 
 VF(V)</t>
   </si>
   <si>
     <t>Max.Fwd.Voltage TA=25℃     
  lF(A)</t>
   </si>
   <si>
     <t>Maximum Reverse Current TA=25℃
 IR(μA)</t>
   </si>
   <si>
     <t>Maximum Recovery Time
 Trr（ns）</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Junction Temperature</t>
   </si>
   <si>
     <t>UF5408</t>
   </si>
   <si>
-    <t>Active</t>
-[...2 lines deleted...]
-    <t>RoHs</t>
+    <t>活跃</t>
+  </si>
+  <si>
+    <t>有害物质限制</t>
   </si>
   <si>
     <t>Single</t>
   </si>
   <si>
     <t>DO-201AD</t>
   </si>
   <si>
     <t>150℃</t>
   </si>
   <si>
     <t>UF5407</t>
   </si>
   <si>
     <t>UF5406</t>
   </si>
   <si>
     <t>UF5405</t>
   </si>
   <si>
     <t>UF5404</t>
   </si>
   <si>
     <t>UF5403</t>
   </si>
@@ -590,154 +596,178 @@
   </si>
   <si>
     <t>SOD05H7WS</t>
   </si>
   <si>
     <t>SOD05H6WS</t>
   </si>
   <si>
     <t>SOD05H5WS</t>
   </si>
   <si>
     <t>SOD05H3WS</t>
   </si>
   <si>
     <t>SOD05H2WS</t>
   </si>
   <si>
     <t>SOD05H1WS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="40"/>
+      <sz val="18"/>
       <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="16"/>
+      <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="ffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="0000ff"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="1154dc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025121610163357641.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1266825" cy="304800"/>
+    <xdr:ext cx="1981200" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1005,6473 +1035,6487 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5408" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5407" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5406" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5405" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5404" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5403" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5402" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5401" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5400" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4007" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4006" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4005" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4004" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4003" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4002" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4001" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER508" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER507" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER506" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER505" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER503" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER502" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER501" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER308" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER307" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER306" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER305" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER304" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER303" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER302" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER301" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER208" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER207" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER206" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER205" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER204" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER203" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER202" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER201" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER158" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER157" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER156" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER155" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER154" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER153" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER152" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER151" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER108" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER107" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER106" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER105" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER104" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER103" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER102" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER101" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H8" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H7" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H6" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H5" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H4" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H3" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H2" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H1" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5MBF" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5KBF" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5JBF" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5GBF" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5DBF" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5BBF" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5ABF" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3MF-US3MBF" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3KF-US3KBF" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3JF-US3JBF" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3GF-US3GBF" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3DF-US3DBF" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3BF-US3BBF" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3AF-US3ABF" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2MF-US2MBF" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2KF-US2KBF" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2JF-US2JBF" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2GF-US2GBF" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2DF-US2DBF" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2BF-US2BBF" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2AF-US2ABF" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1MF" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1KF" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1JF" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1GF" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1DF" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1BF" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1AF" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5MB-US5MC" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5KB-US5KC" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5JB-US5JC" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5GB-US5GC" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5DB-US5DC" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5BB-US5BC" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5AB-US5AC" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3MB-US3MC" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3KB-US3KC" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3JB-US3JC" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3GB-US3GC" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3DB-US3DC" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3BB-US3BC" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3AB-US3AC" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2M-US2MB" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2K-US2KB" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2J-US2JB" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2G-US2GB" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2D-US2DB" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2B-US2BB" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2A-US2AB" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1T" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1M" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1K" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1J" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1G" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1D" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1B" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1A" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2MW" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2KW" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2JW" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2GW" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2EW" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2DW" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2BW" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2AW" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1M" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1K" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1J" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1G" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1D" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1B" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1A" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H8" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H7" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H6" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H5" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H4" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H3" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H2" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H1" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H8WS" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H7WS" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H6WS" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H5WS" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H3WS" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H2WS" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H1WS" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5408" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5407" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5406" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5405" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5404" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5403" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5402" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5401" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF5400" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4007" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4006" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4005" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4004" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4003" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4002" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/UF4001" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER508" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER507" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER506" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER505" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER504" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER503" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER502" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER501" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER308" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER307" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER305" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER304" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER303" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER302" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER301" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER208" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER207" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER206" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER205" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER204" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER203" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER202" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER201" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER158" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER157" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER156" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER155" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER154" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER153" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER152" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER151" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER108" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER107" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER106" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER105" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER104" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER103" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER102" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/HER101" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H8" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H7" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H6" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H5" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H4" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H3" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H2" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/1H1" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5MBF" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5KBF" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5JBF" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5GBF" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5DBF" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5BBF" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5ABF" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3MF-US3MBF" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3KF-US3KBF" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3JF-US3JBF" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3GF-US3GBF" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3DF-US3DBF" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3BF-US3BBF" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3AF-US3ABF" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2MF-US2MBF" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2KF-US2KBF" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2JF-US2JBF" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2GF-US2GBF" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2DF-US2DBF" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2BF-US2BBF" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2AF-US2ABF" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1MF" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1KF" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1JF" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1GF" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1DF" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1BF" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1AF" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5MB-US5MC" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5KB-US5KC" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5JB-US5JC" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5GB-US5GC" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5DB-US5DC" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5BB-US5BC" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US5AB-US5AC" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3MB-US3MC" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3KB-US3KC" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3JB-US3JC" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3GB-US3GC" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3DB-US3DC" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3BB-US3BC" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US3AB-US3AC" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2M-US2MB" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2K-US2KB" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2J-US2JB" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2G-US2GB" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2D-US2DB" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2B-US2BB" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2A-US2AB" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1T" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1M" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1K" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1J" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1G" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1D" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1B" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US1A" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2MW" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2KW" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2JW" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2GW" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2EW" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2DW" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2BW" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/US2AW" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1M" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1K" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1J" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1G" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1D" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1B" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/DHE1A" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H8" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H7" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H6" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H5" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H4" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H3" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H2" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD1H1" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H8WS" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H7WS" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H6WS" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H5WS" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H3WS" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H2WS" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/high-efficiency-rectifiers/SOD05H1WS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M153"/>
+  <dimension ref="A1:M156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A153" sqref="A153"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="26" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.72" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.72" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.72" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.72" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.72" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.72" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.72" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.72" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.72" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.72" customWidth="true" style="0"/>
     <col min="11" max="11" width="20.72" customWidth="true" style="0"/>
     <col min="12" max="12" width="20.72" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.72" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="60">
       <c r="A1"/>
-      <c r="B1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:13" customHeight="1" ht="30">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" customHeight="1" ht="30">
-[...3 lines deleted...]
-      <c r="B2" s="3" t="s">
+    <row r="3" spans="1:13" customHeight="1" ht="30">
+      <c r="A3" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" customHeight="1" ht="30">
+      <c r="A4" s="3" t="s">
         <v>2</v>
-      </c>
-[...113 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="30">
       <c r="A5" s="4" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6" spans="1:13" customHeight="1" ht="30">
+      <c r="A6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="F6">
         <v>3</v>
       </c>
       <c r="G6">
         <v>150</v>
       </c>
       <c r="H6">
         <v>1.7</v>
       </c>
       <c r="I6">
         <v>3</v>
       </c>
       <c r="J6">
         <v>5</v>
       </c>
       <c r="K6">
         <v>75</v>
       </c>
       <c r="L6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="30">
-      <c r="A7" s="4" t="s">
-        <v>23</v>
+      <c r="A7" s="6" t="s">
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7">
-        <v>400</v>
+        <v>800</v>
       </c>
       <c r="F7">
         <v>3</v>
       </c>
       <c r="G7">
         <v>150</v>
       </c>
       <c r="H7">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I7">
         <v>3</v>
       </c>
       <c r="J7">
         <v>5</v>
       </c>
       <c r="K7">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="30">
-      <c r="A8" s="4" t="s">
-        <v>24</v>
+      <c r="A8" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E8">
-        <v>300</v>
+        <v>600</v>
       </c>
       <c r="F8">
         <v>3</v>
       </c>
       <c r="G8">
         <v>150</v>
       </c>
       <c r="H8">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I8">
         <v>3</v>
       </c>
       <c r="J8">
         <v>5</v>
       </c>
       <c r="K8">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="30">
-      <c r="A9" s="4" t="s">
-        <v>25</v>
+      <c r="A9" s="6" t="s">
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E9">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9">
         <v>150</v>
       </c>
       <c r="H9">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I9">
         <v>3</v>
       </c>
       <c r="J9">
         <v>5</v>
       </c>
       <c r="K9">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="30">
-      <c r="A10" s="4" t="s">
-        <v>26</v>
+      <c r="A10" s="6" t="s">
+        <v>25</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E10">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F10">
         <v>3</v>
       </c>
       <c r="G10">
         <v>150</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>3</v>
       </c>
       <c r="J10">
         <v>5</v>
       </c>
       <c r="K10">
         <v>50</v>
       </c>
       <c r="L10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="30">
-      <c r="A11" s="4" t="s">
-        <v>27</v>
+      <c r="A11" s="6" t="s">
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E11">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F11">
         <v>3</v>
       </c>
       <c r="G11">
         <v>150</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>3</v>
       </c>
       <c r="J11">
         <v>5</v>
       </c>
       <c r="K11">
         <v>50</v>
       </c>
       <c r="L11" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M11" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="30">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12">
+        <v>200</v>
+      </c>
+      <c r="F12">
+        <v>3</v>
+      </c>
+      <c r="G12">
+        <v>150</v>
+      </c>
+      <c r="H12">
+        <v>1</v>
+      </c>
+      <c r="I12">
+        <v>3</v>
+      </c>
+      <c r="J12">
+        <v>5</v>
+      </c>
+      <c r="K12">
+        <v>50</v>
+      </c>
+      <c r="L12" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" customHeight="1" ht="30">
+      <c r="A13" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
-[...8 lines deleted...]
-      <c r="E12">
+      <c r="B13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13">
+        <v>100</v>
+      </c>
+      <c r="F13">
+        <v>3</v>
+      </c>
+      <c r="G13">
+        <v>150</v>
+      </c>
+      <c r="H13">
+        <v>1</v>
+      </c>
+      <c r="I13">
+        <v>3</v>
+      </c>
+      <c r="J13">
+        <v>5</v>
+      </c>
+      <c r="K13">
+        <v>50</v>
+      </c>
+      <c r="L13" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" customHeight="1" ht="30">
+      <c r="A14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14">
+        <v>50</v>
+      </c>
+      <c r="F14">
+        <v>3</v>
+      </c>
+      <c r="G14">
+        <v>150</v>
+      </c>
+      <c r="H14">
+        <v>1</v>
+      </c>
+      <c r="I14">
+        <v>3</v>
+      </c>
+      <c r="J14">
+        <v>5</v>
+      </c>
+      <c r="K14">
+        <v>50</v>
+      </c>
+      <c r="L14" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" customHeight="1" ht="30">
+      <c r="A15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>30</v>
       </c>
       <c r="H15">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I15">
         <v>1</v>
       </c>
       <c r="J15">
         <v>5</v>
       </c>
       <c r="K15">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M15" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="30">
-      <c r="A16" s="4" t="s">
-        <v>33</v>
+      <c r="A16" s="6" t="s">
+        <v>32</v>
       </c>
       <c r="B16" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E16">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16">
         <v>30</v>
       </c>
       <c r="H16">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I16">
         <v>1</v>
       </c>
       <c r="J16">
         <v>5</v>
       </c>
       <c r="K16">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M16" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="30">
-      <c r="A17" s="4" t="s">
-        <v>34</v>
+      <c r="A17" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E17">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>30</v>
       </c>
       <c r="H17">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17">
         <v>5</v>
       </c>
       <c r="K17">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M17" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="30">
-      <c r="A18" s="4" t="s">
-        <v>35</v>
+      <c r="A18" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="B18" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E18">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>30</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18">
         <v>5</v>
       </c>
       <c r="K18">
         <v>50</v>
       </c>
       <c r="L18" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M18" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="30">
-      <c r="A19" s="4" t="s">
+      <c r="A19" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19">
+        <v>200</v>
+      </c>
+      <c r="F19">
+        <v>1</v>
+      </c>
+      <c r="G19">
+        <v>30</v>
+      </c>
+      <c r="H19">
+        <v>1</v>
+      </c>
+      <c r="I19">
+        <v>1</v>
+      </c>
+      <c r="J19">
+        <v>5</v>
+      </c>
+      <c r="K19">
+        <v>50</v>
+      </c>
+      <c r="L19" t="s">
+        <v>31</v>
+      </c>
+      <c r="M19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" customHeight="1" ht="30">
+      <c r="A20" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B19" t="s">
-[...8 lines deleted...]
-      <c r="E19">
+      <c r="B20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20">
+        <v>100</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
+      </c>
+      <c r="G20">
+        <v>30</v>
+      </c>
+      <c r="H20">
+        <v>1</v>
+      </c>
+      <c r="I20">
+        <v>1</v>
+      </c>
+      <c r="J20">
+        <v>5</v>
+      </c>
+      <c r="K20">
+        <v>50</v>
+      </c>
+      <c r="L20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="30">
+      <c r="A21" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21">
+        <v>50</v>
+      </c>
+      <c r="F21">
+        <v>1</v>
+      </c>
+      <c r="G21">
+        <v>30</v>
+      </c>
+      <c r="H21">
+        <v>1</v>
+      </c>
+      <c r="I21">
+        <v>1</v>
+      </c>
+      <c r="J21">
+        <v>5</v>
+      </c>
+      <c r="K21">
+        <v>50</v>
+      </c>
+      <c r="L21" t="s">
+        <v>31</v>
+      </c>
+      <c r="M21" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" customHeight="1" ht="30">
+      <c r="A22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F22">
         <v>5</v>
       </c>
       <c r="G22">
         <v>200</v>
       </c>
       <c r="H22">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I22">
         <v>5</v>
       </c>
       <c r="J22">
         <v>10</v>
       </c>
       <c r="K22">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L22" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M22" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="30">
-      <c r="A23" s="4" t="s">
-        <v>40</v>
+      <c r="A23" s="6" t="s">
+        <v>39</v>
       </c>
       <c r="B23" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E23">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="F23">
         <v>5</v>
       </c>
       <c r="G23">
         <v>200</v>
       </c>
       <c r="H23">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I23">
         <v>5</v>
       </c>
       <c r="J23">
         <v>10</v>
       </c>
       <c r="K23">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L23" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M23" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="30">
-      <c r="A24" s="4" t="s">
-        <v>41</v>
+      <c r="A24" s="6" t="s">
+        <v>40</v>
       </c>
       <c r="B24" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E24">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F24">
         <v>5</v>
       </c>
       <c r="G24">
         <v>200</v>
       </c>
       <c r="H24">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I24">
         <v>5</v>
       </c>
       <c r="J24">
         <v>10</v>
       </c>
       <c r="K24">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L24" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M24" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="30">
-      <c r="A25" s="4" t="s">
-        <v>42</v>
+      <c r="A25" s="6" t="s">
+        <v>41</v>
       </c>
       <c r="B25" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E25">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F25">
         <v>5</v>
       </c>
       <c r="G25">
         <v>200</v>
       </c>
       <c r="H25">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I25">
         <v>5</v>
       </c>
       <c r="J25">
         <v>10</v>
       </c>
       <c r="K25">
         <v>50</v>
       </c>
       <c r="L25" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M25" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="30">
-      <c r="A26" s="4" t="s">
-        <v>43</v>
+      <c r="A26" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="B26" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E26">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F26">
         <v>5</v>
       </c>
       <c r="G26">
         <v>200</v>
       </c>
       <c r="H26">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I26">
         <v>5</v>
       </c>
       <c r="J26">
         <v>10</v>
       </c>
       <c r="K26">
         <v>50</v>
       </c>
       <c r="L26" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M26" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="30">
-      <c r="A27" s="4" t="s">
+      <c r="A27" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27">
+        <v>200</v>
+      </c>
+      <c r="F27">
+        <v>5</v>
+      </c>
+      <c r="G27">
+        <v>200</v>
+      </c>
+      <c r="H27">
+        <v>1</v>
+      </c>
+      <c r="I27">
+        <v>5</v>
+      </c>
+      <c r="J27">
+        <v>10</v>
+      </c>
+      <c r="K27">
+        <v>50</v>
+      </c>
+      <c r="L27" t="s">
+        <v>20</v>
+      </c>
+      <c r="M27" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" customHeight="1" ht="30">
+      <c r="A28" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B27" t="s">
-[...8 lines deleted...]
-      <c r="E27">
+      <c r="B28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28">
+        <v>100</v>
+      </c>
+      <c r="F28">
+        <v>5</v>
+      </c>
+      <c r="G28">
+        <v>200</v>
+      </c>
+      <c r="H28">
+        <v>1</v>
+      </c>
+      <c r="I28">
+        <v>5</v>
+      </c>
+      <c r="J28">
+        <v>10</v>
+      </c>
+      <c r="K28">
+        <v>50</v>
+      </c>
+      <c r="L28" t="s">
+        <v>20</v>
+      </c>
+      <c r="M28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" customHeight="1" ht="30">
+      <c r="A29" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29">
+        <v>50</v>
+      </c>
+      <c r="F29">
+        <v>5</v>
+      </c>
+      <c r="G29">
+        <v>200</v>
+      </c>
+      <c r="H29">
+        <v>1</v>
+      </c>
+      <c r="I29">
+        <v>5</v>
+      </c>
+      <c r="J29">
+        <v>10</v>
+      </c>
+      <c r="K29">
+        <v>50</v>
+      </c>
+      <c r="L29" t="s">
+        <v>20</v>
+      </c>
+      <c r="M29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" customHeight="1" ht="30">
+      <c r="A30" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F30">
         <v>3</v>
       </c>
       <c r="G30">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="H30">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I30">
         <v>3</v>
       </c>
       <c r="J30">
         <v>5</v>
       </c>
       <c r="K30">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L30" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M30" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="30">
-      <c r="A31" s="4" t="s">
-        <v>48</v>
+      <c r="A31" s="6" t="s">
+        <v>47</v>
       </c>
       <c r="B31" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E31">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="F31">
         <v>3</v>
       </c>
       <c r="G31">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="H31">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I31">
         <v>3</v>
       </c>
       <c r="J31">
         <v>5</v>
       </c>
       <c r="K31">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L31" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M31" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="30">
-      <c r="A32" s="4" t="s">
-        <v>49</v>
+      <c r="A32" s="6" t="s">
+        <v>48</v>
       </c>
       <c r="B32" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C32" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E32">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F32">
         <v>3</v>
       </c>
       <c r="G32">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="H32">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I32">
         <v>3</v>
       </c>
       <c r="J32">
         <v>5</v>
       </c>
       <c r="K32">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L32" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M32" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="30">
-      <c r="A33" s="4" t="s">
-        <v>50</v>
+      <c r="A33" s="6" t="s">
+        <v>49</v>
       </c>
       <c r="B33" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C33" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E33">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F33">
         <v>3</v>
       </c>
       <c r="G33">
         <v>200</v>
       </c>
       <c r="H33">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I33">
         <v>3</v>
       </c>
       <c r="J33">
         <v>5</v>
       </c>
       <c r="K33">
         <v>50</v>
       </c>
       <c r="L33" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M33" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="30">
-      <c r="A34" s="4" t="s">
-        <v>51</v>
+      <c r="A34" s="6" t="s">
+        <v>50</v>
       </c>
       <c r="B34" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C34" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E34">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F34">
         <v>3</v>
       </c>
       <c r="G34">
         <v>200</v>
       </c>
       <c r="H34">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I34">
         <v>3</v>
       </c>
       <c r="J34">
         <v>5</v>
       </c>
       <c r="K34">
         <v>50</v>
       </c>
       <c r="L34" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="M34" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="30">
-      <c r="A35" s="4" t="s">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35">
+        <v>200</v>
+      </c>
+      <c r="F35">
+        <v>3</v>
+      </c>
+      <c r="G35">
+        <v>200</v>
+      </c>
+      <c r="H35">
+        <v>1</v>
+      </c>
+      <c r="I35">
+        <v>3</v>
+      </c>
+      <c r="J35">
+        <v>5</v>
+      </c>
+      <c r="K35">
+        <v>50</v>
+      </c>
+      <c r="L35" t="s">
+        <v>20</v>
+      </c>
+      <c r="M35" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" customHeight="1" ht="30">
+      <c r="A36" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B35" t="s">
-[...8 lines deleted...]
-      <c r="E35">
+      <c r="B36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36">
+        <v>100</v>
+      </c>
+      <c r="F36">
+        <v>3</v>
+      </c>
+      <c r="G36">
+        <v>200</v>
+      </c>
+      <c r="H36">
+        <v>1</v>
+      </c>
+      <c r="I36">
+        <v>3</v>
+      </c>
+      <c r="J36">
+        <v>5</v>
+      </c>
+      <c r="K36">
+        <v>50</v>
+      </c>
+      <c r="L36" t="s">
+        <v>20</v>
+      </c>
+      <c r="M36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" customHeight="1" ht="30">
+      <c r="A37" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37">
+        <v>50</v>
+      </c>
+      <c r="F37">
+        <v>3</v>
+      </c>
+      <c r="G37">
+        <v>200</v>
+      </c>
+      <c r="H37">
+        <v>1</v>
+      </c>
+      <c r="I37">
+        <v>3</v>
+      </c>
+      <c r="J37">
+        <v>5</v>
+      </c>
+      <c r="K37">
+        <v>50</v>
+      </c>
+      <c r="L37" t="s">
+        <v>20</v>
+      </c>
+      <c r="M37" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" customHeight="1" ht="30">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F38">
         <v>2</v>
       </c>
       <c r="G38">
         <v>60</v>
       </c>
       <c r="H38">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I38">
         <v>2</v>
       </c>
       <c r="J38">
         <v>5</v>
       </c>
       <c r="K38">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L38" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M38" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="30">
-      <c r="A39" s="4" t="s">
-        <v>57</v>
+      <c r="A39" s="6" t="s">
+        <v>56</v>
       </c>
       <c r="B39" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E39">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="F39">
         <v>2</v>
       </c>
       <c r="G39">
         <v>60</v>
       </c>
       <c r="H39">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I39">
         <v>2</v>
       </c>
       <c r="J39">
         <v>5</v>
       </c>
       <c r="K39">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L39" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M39" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="30">
-      <c r="A40" s="4" t="s">
-        <v>58</v>
+      <c r="A40" s="6" t="s">
+        <v>57</v>
       </c>
       <c r="B40" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E40">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F40">
         <v>2</v>
       </c>
       <c r="G40">
         <v>60</v>
       </c>
       <c r="H40">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I40">
         <v>2</v>
       </c>
       <c r="J40">
         <v>5</v>
       </c>
       <c r="K40">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L40" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M40" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="30">
-      <c r="A41" s="4" t="s">
-        <v>59</v>
+      <c r="A41" s="6" t="s">
+        <v>58</v>
       </c>
       <c r="B41" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E41">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F41">
         <v>2</v>
       </c>
       <c r="G41">
         <v>60</v>
       </c>
       <c r="H41">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I41">
         <v>2</v>
       </c>
       <c r="J41">
         <v>5</v>
       </c>
       <c r="K41">
         <v>50</v>
       </c>
       <c r="L41" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M41" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="30">
-      <c r="A42" s="4" t="s">
-        <v>60</v>
+      <c r="A42" s="6" t="s">
+        <v>59</v>
       </c>
       <c r="B42" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D42" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E42">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F42">
         <v>2</v>
       </c>
       <c r="G42">
         <v>60</v>
       </c>
       <c r="H42">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I42">
         <v>2</v>
       </c>
       <c r="J42">
         <v>5</v>
       </c>
       <c r="K42">
         <v>50</v>
       </c>
       <c r="L42" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M42" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="30">
-      <c r="A43" s="4" t="s">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43">
+        <v>200</v>
+      </c>
+      <c r="F43">
+        <v>2</v>
+      </c>
+      <c r="G43">
+        <v>60</v>
+      </c>
+      <c r="H43">
+        <v>1</v>
+      </c>
+      <c r="I43">
+        <v>2</v>
+      </c>
+      <c r="J43">
+        <v>5</v>
+      </c>
+      <c r="K43">
+        <v>50</v>
+      </c>
+      <c r="L43" t="s">
+        <v>55</v>
+      </c>
+      <c r="M43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" customHeight="1" ht="30">
+      <c r="A44" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B43" t="s">
-[...8 lines deleted...]
-      <c r="E43">
+      <c r="B44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44">
+        <v>100</v>
+      </c>
+      <c r="F44">
+        <v>2</v>
+      </c>
+      <c r="G44">
+        <v>60</v>
+      </c>
+      <c r="H44">
+        <v>1</v>
+      </c>
+      <c r="I44">
+        <v>2</v>
+      </c>
+      <c r="J44">
+        <v>5</v>
+      </c>
+      <c r="K44">
+        <v>50</v>
+      </c>
+      <c r="L44" t="s">
+        <v>55</v>
+      </c>
+      <c r="M44" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" customHeight="1" ht="30">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" t="s">
+        <v>17</v>
+      </c>
+      <c r="C45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45">
+        <v>50</v>
+      </c>
+      <c r="F45">
+        <v>2</v>
+      </c>
+      <c r="G45">
+        <v>60</v>
+      </c>
+      <c r="H45">
+        <v>1</v>
+      </c>
+      <c r="I45">
+        <v>2</v>
+      </c>
+      <c r="J45">
+        <v>5</v>
+      </c>
+      <c r="K45">
+        <v>50</v>
+      </c>
+      <c r="L45" t="s">
+        <v>55</v>
+      </c>
+      <c r="M45" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" customHeight="1" ht="30">
+      <c r="A46" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F46">
         <v>1.5</v>
       </c>
       <c r="G46">
         <v>50</v>
       </c>
       <c r="H46">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I46">
         <v>1.5</v>
       </c>
       <c r="J46">
         <v>5</v>
       </c>
       <c r="K46">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L46" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M46" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="30">
-      <c r="A47" s="4" t="s">
-        <v>65</v>
+      <c r="A47" s="6" t="s">
+        <v>64</v>
       </c>
       <c r="B47" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D47" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E47">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="F47">
         <v>1.5</v>
       </c>
       <c r="G47">
         <v>50</v>
       </c>
       <c r="H47">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I47">
         <v>1.5</v>
       </c>
       <c r="J47">
         <v>5</v>
       </c>
       <c r="K47">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L47" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M47" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="30">
-      <c r="A48" s="4" t="s">
-        <v>66</v>
+      <c r="A48" s="6" t="s">
+        <v>65</v>
       </c>
       <c r="B48" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E48">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F48">
         <v>1.5</v>
       </c>
       <c r="G48">
         <v>50</v>
       </c>
       <c r="H48">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I48">
         <v>1.5</v>
       </c>
       <c r="J48">
         <v>5</v>
       </c>
       <c r="K48">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L48" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M48" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="30">
-      <c r="A49" s="4" t="s">
-        <v>67</v>
+      <c r="A49" s="6" t="s">
+        <v>66</v>
       </c>
       <c r="B49" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D49" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E49">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F49">
         <v>1.5</v>
       </c>
       <c r="G49">
         <v>50</v>
       </c>
       <c r="H49">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I49">
         <v>1.5</v>
       </c>
       <c r="J49">
         <v>5</v>
       </c>
       <c r="K49">
         <v>50</v>
       </c>
       <c r="L49" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M49" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="30">
-      <c r="A50" s="4" t="s">
-        <v>68</v>
+      <c r="A50" s="6" t="s">
+        <v>67</v>
       </c>
       <c r="B50" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E50">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F50">
         <v>1.5</v>
       </c>
       <c r="G50">
         <v>50</v>
       </c>
       <c r="H50">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I50">
         <v>1.5</v>
       </c>
       <c r="J50">
         <v>5</v>
       </c>
       <c r="K50">
         <v>50</v>
       </c>
       <c r="L50" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M50" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="30">
-      <c r="A51" s="4" t="s">
+      <c r="A51" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51">
+        <v>200</v>
+      </c>
+      <c r="F51">
+        <v>1.5</v>
+      </c>
+      <c r="G51">
+        <v>50</v>
+      </c>
+      <c r="H51">
+        <v>1</v>
+      </c>
+      <c r="I51">
+        <v>1.5</v>
+      </c>
+      <c r="J51">
+        <v>5</v>
+      </c>
+      <c r="K51">
+        <v>50</v>
+      </c>
+      <c r="L51" t="s">
+        <v>55</v>
+      </c>
+      <c r="M51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" customHeight="1" ht="30">
+      <c r="A52" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B51" t="s">
-[...8 lines deleted...]
-      <c r="E51">
+      <c r="B52" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52">
+        <v>100</v>
+      </c>
+      <c r="F52">
+        <v>1.5</v>
+      </c>
+      <c r="G52">
+        <v>50</v>
+      </c>
+      <c r="H52">
+        <v>1</v>
+      </c>
+      <c r="I52">
+        <v>1.5</v>
+      </c>
+      <c r="J52">
+        <v>5</v>
+      </c>
+      <c r="K52">
+        <v>50</v>
+      </c>
+      <c r="L52" t="s">
+        <v>55</v>
+      </c>
+      <c r="M52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" customHeight="1" ht="30">
+      <c r="A53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" t="s">
+        <v>19</v>
+      </c>
+      <c r="E53">
+        <v>50</v>
+      </c>
+      <c r="F53">
+        <v>1.5</v>
+      </c>
+      <c r="G53">
+        <v>50</v>
+      </c>
+      <c r="H53">
+        <v>1</v>
+      </c>
+      <c r="I53">
+        <v>1.5</v>
+      </c>
+      <c r="J53">
+        <v>5</v>
+      </c>
+      <c r="K53">
+        <v>50</v>
+      </c>
+      <c r="L53" t="s">
+        <v>55</v>
+      </c>
+      <c r="M53" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" customHeight="1" ht="30">
+      <c r="A54" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54">
         <v>30</v>
       </c>
       <c r="H54">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I54">
         <v>1</v>
       </c>
       <c r="J54">
         <v>5</v>
       </c>
       <c r="K54">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L54" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M54" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="30">
-      <c r="A55" s="4" t="s">
-        <v>73</v>
+      <c r="A55" s="6" t="s">
+        <v>72</v>
       </c>
       <c r="B55" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D55" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E55">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="F55">
         <v>1</v>
       </c>
       <c r="G55">
         <v>30</v>
       </c>
       <c r="H55">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I55">
         <v>1</v>
       </c>
       <c r="J55">
         <v>5</v>
       </c>
       <c r="K55">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M55" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="30">
-      <c r="A56" s="4" t="s">
-        <v>74</v>
+      <c r="A56" s="6" t="s">
+        <v>73</v>
       </c>
       <c r="B56" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D56" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E56">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F56">
         <v>1</v>
       </c>
       <c r="G56">
         <v>30</v>
       </c>
       <c r="H56">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I56">
         <v>1</v>
       </c>
       <c r="J56">
         <v>5</v>
       </c>
       <c r="K56">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L56" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M56" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="30">
-      <c r="A57" s="4" t="s">
-        <v>75</v>
+      <c r="A57" s="6" t="s">
+        <v>74</v>
       </c>
       <c r="B57" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D57" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E57">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="G57">
         <v>30</v>
       </c>
       <c r="H57">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I57">
         <v>1</v>
       </c>
       <c r="J57">
         <v>5</v>
       </c>
       <c r="K57">
         <v>50</v>
       </c>
       <c r="L57" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M57" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="30">
-      <c r="A58" s="4" t="s">
-        <v>76</v>
+      <c r="A58" s="6" t="s">
+        <v>75</v>
       </c>
       <c r="B58" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D58" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E58">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58">
         <v>30</v>
       </c>
       <c r="H58">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I58">
         <v>1</v>
       </c>
       <c r="J58">
         <v>5</v>
       </c>
       <c r="K58">
         <v>50</v>
       </c>
       <c r="L58" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M58" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="30">
-      <c r="A59" s="4" t="s">
+      <c r="A59" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59" t="s">
+        <v>17</v>
+      </c>
+      <c r="C59" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" t="s">
+        <v>19</v>
+      </c>
+      <c r="E59">
+        <v>200</v>
+      </c>
+      <c r="F59">
+        <v>1</v>
+      </c>
+      <c r="G59">
+        <v>30</v>
+      </c>
+      <c r="H59">
+        <v>1</v>
+      </c>
+      <c r="I59">
+        <v>1</v>
+      </c>
+      <c r="J59">
+        <v>5</v>
+      </c>
+      <c r="K59">
+        <v>50</v>
+      </c>
+      <c r="L59" t="s">
+        <v>31</v>
+      </c>
+      <c r="M59" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" customHeight="1" ht="30">
+      <c r="A60" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B59" t="s">
-[...8 lines deleted...]
-      <c r="E59">
+      <c r="B60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" t="s">
+        <v>19</v>
+      </c>
+      <c r="E60">
+        <v>100</v>
+      </c>
+      <c r="F60">
+        <v>1</v>
+      </c>
+      <c r="G60">
+        <v>30</v>
+      </c>
+      <c r="H60">
+        <v>1</v>
+      </c>
+      <c r="I60">
+        <v>1</v>
+      </c>
+      <c r="J60">
+        <v>5</v>
+      </c>
+      <c r="K60">
+        <v>50</v>
+      </c>
+      <c r="L60" t="s">
+        <v>31</v>
+      </c>
+      <c r="M60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" customHeight="1" ht="30">
+      <c r="A61" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" t="s">
+        <v>19</v>
+      </c>
+      <c r="E61">
+        <v>50</v>
+      </c>
+      <c r="F61">
+        <v>1</v>
+      </c>
+      <c r="G61">
+        <v>30</v>
+      </c>
+      <c r="H61">
+        <v>1</v>
+      </c>
+      <c r="I61">
+        <v>1</v>
+      </c>
+      <c r="J61">
+        <v>5</v>
+      </c>
+      <c r="K61">
+        <v>50</v>
+      </c>
+      <c r="L61" t="s">
+        <v>31</v>
+      </c>
+      <c r="M61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" customHeight="1" ht="30">
+      <c r="A62" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" t="s">
+        <v>19</v>
+      </c>
+      <c r="E62">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>25</v>
       </c>
       <c r="H62">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I62">
         <v>1</v>
       </c>
       <c r="J62">
         <v>5</v>
       </c>
       <c r="K62">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L62" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M62" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="30">
-      <c r="A63" s="4" t="s">
-        <v>82</v>
+      <c r="A63" s="6" t="s">
+        <v>81</v>
       </c>
       <c r="B63" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D63" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E63">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="F63">
         <v>1</v>
       </c>
       <c r="G63">
         <v>25</v>
       </c>
       <c r="H63">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63">
         <v>5</v>
       </c>
       <c r="K63">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L63" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M63" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="30">
-      <c r="A64" s="4" t="s">
-        <v>83</v>
+      <c r="A64" s="6" t="s">
+        <v>82</v>
       </c>
       <c r="B64" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C64" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E64">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
         <v>25</v>
       </c>
       <c r="H64">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64">
         <v>5</v>
       </c>
       <c r="K64">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="L64" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M64" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="30">
-      <c r="A65" s="4" t="s">
-        <v>84</v>
+      <c r="A65" s="6" t="s">
+        <v>83</v>
       </c>
       <c r="B65" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C65" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E65">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F65">
         <v>1</v>
       </c>
       <c r="G65">
         <v>25</v>
       </c>
       <c r="H65">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I65">
         <v>1</v>
       </c>
       <c r="J65">
         <v>5</v>
       </c>
       <c r="K65">
         <v>50</v>
       </c>
       <c r="L65" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M65" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="30">
-      <c r="A66" s="4" t="s">
-        <v>85</v>
+      <c r="A66" s="6" t="s">
+        <v>84</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C66" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E66">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="G66">
         <v>25</v>
       </c>
       <c r="H66">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I66">
         <v>1</v>
       </c>
       <c r="J66">
         <v>5</v>
       </c>
       <c r="K66">
         <v>50</v>
       </c>
       <c r="L66" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M66" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="30">
-      <c r="A67" s="4" t="s">
+      <c r="A67" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B67" t="s">
+        <v>17</v>
+      </c>
+      <c r="C67" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" t="s">
+        <v>19</v>
+      </c>
+      <c r="E67">
+        <v>200</v>
+      </c>
+      <c r="F67">
+        <v>1</v>
+      </c>
+      <c r="G67">
+        <v>25</v>
+      </c>
+      <c r="H67">
+        <v>1</v>
+      </c>
+      <c r="I67">
+        <v>1</v>
+      </c>
+      <c r="J67">
+        <v>5</v>
+      </c>
+      <c r="K67">
+        <v>50</v>
+      </c>
+      <c r="L67" t="s">
+        <v>80</v>
+      </c>
+      <c r="M67" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" customHeight="1" ht="30">
+      <c r="A68" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="B67" t="s">
-[...8 lines deleted...]
-      <c r="E67">
+      <c r="B68" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" t="s">
+        <v>19</v>
+      </c>
+      <c r="E68">
+        <v>100</v>
+      </c>
+      <c r="F68">
+        <v>1</v>
+      </c>
+      <c r="G68">
+        <v>25</v>
+      </c>
+      <c r="H68">
+        <v>1</v>
+      </c>
+      <c r="I68">
+        <v>1</v>
+      </c>
+      <c r="J68">
+        <v>5</v>
+      </c>
+      <c r="K68">
+        <v>50</v>
+      </c>
+      <c r="L68" t="s">
+        <v>80</v>
+      </c>
+      <c r="M68" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" customHeight="1" ht="30">
+      <c r="A69" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69">
+        <v>50</v>
+      </c>
+      <c r="F69">
+        <v>1</v>
+      </c>
+      <c r="G69">
+        <v>25</v>
+      </c>
+      <c r="H69">
+        <v>1</v>
+      </c>
+      <c r="I69">
+        <v>1</v>
+      </c>
+      <c r="J69">
+        <v>5</v>
+      </c>
+      <c r="K69">
+        <v>50</v>
+      </c>
+      <c r="L69" t="s">
+        <v>80</v>
+      </c>
+      <c r="M69" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" customHeight="1" ht="30">
+      <c r="A70" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B70" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F70">
         <v>5</v>
       </c>
       <c r="G70">
         <v>125</v>
       </c>
       <c r="H70">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
       <c r="I70">
         <v>5</v>
       </c>
       <c r="J70">
         <v>5</v>
       </c>
       <c r="K70">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L70" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M70" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="30">
-      <c r="A71" s="4" t="s">
-        <v>91</v>
+      <c r="A71" s="6" t="s">
+        <v>90</v>
       </c>
       <c r="B71" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E71">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F71">
         <v>5</v>
       </c>
       <c r="G71">
         <v>125</v>
       </c>
       <c r="H71">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="I71">
         <v>5</v>
       </c>
       <c r="J71">
         <v>5</v>
       </c>
       <c r="K71">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L71" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M71" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="30">
-      <c r="A72" s="4" t="s">
-        <v>92</v>
+      <c r="A72" s="6" t="s">
+        <v>91</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C72" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E72">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F72">
         <v>5</v>
       </c>
       <c r="G72">
         <v>125</v>
       </c>
       <c r="H72">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="I72">
         <v>5</v>
       </c>
       <c r="J72">
         <v>5</v>
       </c>
       <c r="K72">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L72" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M72" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="30">
-      <c r="A73" s="4" t="s">
-        <v>93</v>
+      <c r="A73" s="6" t="s">
+        <v>92</v>
       </c>
       <c r="B73" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C73" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D73" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E73">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F73">
         <v>5</v>
       </c>
       <c r="G73">
         <v>125</v>
       </c>
       <c r="H73">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I73">
         <v>5</v>
       </c>
       <c r="J73">
         <v>5</v>
       </c>
       <c r="K73">
         <v>50</v>
       </c>
       <c r="L73" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M73" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="30">
-      <c r="A74" s="4" t="s">
+      <c r="A74" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="B74" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" t="s">
+        <v>18</v>
+      </c>
+      <c r="D74" t="s">
+        <v>19</v>
+      </c>
+      <c r="E74">
+        <v>200</v>
+      </c>
+      <c r="F74">
+        <v>5</v>
+      </c>
+      <c r="G74">
+        <v>125</v>
+      </c>
+      <c r="H74">
+        <v>1</v>
+      </c>
+      <c r="I74">
+        <v>5</v>
+      </c>
+      <c r="J74">
+        <v>5</v>
+      </c>
+      <c r="K74">
+        <v>50</v>
+      </c>
+      <c r="L74" t="s">
+        <v>89</v>
+      </c>
+      <c r="M74" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" customHeight="1" ht="30">
+      <c r="A75" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B74" t="s">
-[...8 lines deleted...]
-      <c r="E74">
+      <c r="B75" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" t="s">
+        <v>19</v>
+      </c>
+      <c r="E75">
+        <v>100</v>
+      </c>
+      <c r="F75">
+        <v>5</v>
+      </c>
+      <c r="G75">
+        <v>125</v>
+      </c>
+      <c r="H75">
+        <v>1</v>
+      </c>
+      <c r="I75">
+        <v>5</v>
+      </c>
+      <c r="J75">
+        <v>5</v>
+      </c>
+      <c r="K75">
+        <v>50</v>
+      </c>
+      <c r="L75" t="s">
+        <v>89</v>
+      </c>
+      <c r="M75" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="30">
+      <c r="A76" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B76" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76">
+        <v>50</v>
+      </c>
+      <c r="F76">
+        <v>5</v>
+      </c>
+      <c r="G76">
+        <v>125</v>
+      </c>
+      <c r="H76">
+        <v>1</v>
+      </c>
+      <c r="I76">
+        <v>5</v>
+      </c>
+      <c r="J76">
+        <v>5</v>
+      </c>
+      <c r="K76">
+        <v>50</v>
+      </c>
+      <c r="L76" t="s">
+        <v>89</v>
+      </c>
+      <c r="M76" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" customHeight="1" ht="30">
+      <c r="A77" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" t="s">
+        <v>18</v>
+      </c>
+      <c r="D77" t="s">
+        <v>19</v>
+      </c>
+      <c r="E77">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F77">
         <v>3</v>
       </c>
       <c r="G77">
         <v>100</v>
       </c>
       <c r="H77" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I77">
         <v>3</v>
       </c>
       <c r="J77">
         <v>5</v>
       </c>
       <c r="K77">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L77" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M77" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="30">
-      <c r="A78" s="4" t="s">
-        <v>101</v>
+      <c r="A78" s="6" t="s">
+        <v>99</v>
       </c>
       <c r="B78" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C78" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D78" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E78">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F78">
         <v>3</v>
       </c>
       <c r="G78">
         <v>100</v>
       </c>
-      <c r="H78">
-        <v>1</v>
+      <c r="H78" t="s">
+        <v>97</v>
       </c>
       <c r="I78">
         <v>3</v>
       </c>
       <c r="J78">
         <v>5</v>
       </c>
       <c r="K78">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L78" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M78" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="30">
-      <c r="A79" s="4" t="s">
-        <v>102</v>
+      <c r="A79" s="6" t="s">
+        <v>100</v>
       </c>
       <c r="B79" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C79" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D79" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E79">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F79">
         <v>3</v>
       </c>
       <c r="G79">
         <v>100</v>
       </c>
-      <c r="H79">
-        <v>1</v>
+      <c r="H79" t="s">
+        <v>97</v>
       </c>
       <c r="I79">
         <v>3</v>
       </c>
       <c r="J79">
         <v>5</v>
       </c>
       <c r="K79">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L79" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M79" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="30">
-      <c r="A80" s="4" t="s">
-        <v>103</v>
+      <c r="A80" s="6" t="s">
+        <v>101</v>
       </c>
       <c r="B80" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C80" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D80" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E80">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F80">
         <v>3</v>
       </c>
       <c r="G80">
         <v>100</v>
       </c>
-      <c r="H80">
-        <v>1</v>
+      <c r="H80" t="s">
+        <v>102</v>
       </c>
       <c r="I80">
         <v>3</v>
       </c>
       <c r="J80">
         <v>5</v>
       </c>
       <c r="K80">
         <v>50</v>
       </c>
       <c r="L80" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M80" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="30">
-      <c r="A81" s="4" t="s">
+      <c r="A81" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B81" t="s">
+        <v>17</v>
+      </c>
+      <c r="C81" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" t="s">
+        <v>19</v>
+      </c>
+      <c r="E81">
+        <v>200</v>
+      </c>
+      <c r="F81">
+        <v>3</v>
+      </c>
+      <c r="G81">
+        <v>100</v>
+      </c>
+      <c r="H81">
+        <v>1</v>
+      </c>
+      <c r="I81">
+        <v>3</v>
+      </c>
+      <c r="J81">
+        <v>5</v>
+      </c>
+      <c r="K81">
+        <v>50</v>
+      </c>
+      <c r="L81" t="s">
+        <v>98</v>
+      </c>
+      <c r="M81" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" customHeight="1" ht="30">
+      <c r="A82" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="B81" t="s">
-[...8 lines deleted...]
-      <c r="E81">
+      <c r="B82" t="s">
+        <v>17</v>
+      </c>
+      <c r="C82" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82">
+        <v>100</v>
+      </c>
+      <c r="F82">
+        <v>3</v>
+      </c>
+      <c r="G82">
+        <v>100</v>
+      </c>
+      <c r="H82">
+        <v>1</v>
+      </c>
+      <c r="I82">
+        <v>3</v>
+      </c>
+      <c r="J82">
+        <v>5</v>
+      </c>
+      <c r="K82">
+        <v>50</v>
+      </c>
+      <c r="L82" t="s">
+        <v>98</v>
+      </c>
+      <c r="M82" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" customHeight="1" ht="30">
+      <c r="A83" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B83" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" t="s">
+        <v>19</v>
+      </c>
+      <c r="E83">
+        <v>50</v>
+      </c>
+      <c r="F83">
+        <v>3</v>
+      </c>
+      <c r="G83">
+        <v>100</v>
+      </c>
+      <c r="H83">
+        <v>1</v>
+      </c>
+      <c r="I83">
+        <v>3</v>
+      </c>
+      <c r="J83">
+        <v>5</v>
+      </c>
+      <c r="K83">
+        <v>50</v>
+      </c>
+      <c r="L83" t="s">
+        <v>98</v>
+      </c>
+      <c r="M83" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" customHeight="1" ht="30">
+      <c r="A84" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B84" t="s">
+        <v>17</v>
+      </c>
+      <c r="C84" t="s">
+        <v>18</v>
+      </c>
+      <c r="D84" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F84">
         <v>2</v>
       </c>
       <c r="G84">
         <v>50</v>
       </c>
-      <c r="H84">
-        <v>1.3</v>
+      <c r="H84" t="s">
+        <v>107</v>
       </c>
       <c r="I84">
         <v>2</v>
       </c>
       <c r="J84">
         <v>5</v>
       </c>
       <c r="K84">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L84" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M84" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="30">
-      <c r="A85" s="4" t="s">
-        <v>109</v>
+      <c r="A85" s="6" t="s">
+        <v>108</v>
       </c>
       <c r="B85" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C85" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D85" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E85">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F85">
         <v>2</v>
       </c>
       <c r="G85">
         <v>50</v>
       </c>
-      <c r="H85">
-        <v>1</v>
+      <c r="H85" t="s">
+        <v>107</v>
       </c>
       <c r="I85">
         <v>2</v>
       </c>
       <c r="J85">
         <v>5</v>
       </c>
       <c r="K85">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L85" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M85" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="30">
-      <c r="A86" s="4" t="s">
-        <v>110</v>
+      <c r="A86" s="6" t="s">
+        <v>109</v>
       </c>
       <c r="B86" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C86" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D86" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E86">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F86">
         <v>2</v>
       </c>
       <c r="G86">
         <v>50</v>
       </c>
-      <c r="H86">
-        <v>1</v>
+      <c r="H86" t="s">
+        <v>107</v>
       </c>
       <c r="I86">
         <v>2</v>
       </c>
       <c r="J86">
         <v>5</v>
       </c>
       <c r="K86">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L86" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M86" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="30">
-      <c r="A87" s="4" t="s">
-        <v>111</v>
+      <c r="A87" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="B87" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C87" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D87" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E87">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F87">
         <v>2</v>
       </c>
       <c r="G87">
         <v>50</v>
       </c>
       <c r="H87">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I87">
         <v>2</v>
       </c>
       <c r="J87">
         <v>5</v>
       </c>
       <c r="K87">
         <v>50</v>
       </c>
       <c r="L87" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M87" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="30">
-      <c r="A88" s="4" t="s">
+      <c r="A88" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="B88" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" t="s">
+        <v>18</v>
+      </c>
+      <c r="D88" t="s">
+        <v>19</v>
+      </c>
+      <c r="E88">
+        <v>200</v>
+      </c>
+      <c r="F88">
+        <v>2</v>
+      </c>
+      <c r="G88">
+        <v>50</v>
+      </c>
+      <c r="H88">
+        <v>1</v>
+      </c>
+      <c r="I88">
+        <v>2</v>
+      </c>
+      <c r="J88">
+        <v>5</v>
+      </c>
+      <c r="K88">
+        <v>50</v>
+      </c>
+      <c r="L88" t="s">
+        <v>98</v>
+      </c>
+      <c r="M88" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" customHeight="1" ht="30">
+      <c r="A89" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="B88" t="s">
-[...8 lines deleted...]
-      <c r="E88">
+      <c r="B89" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" t="s">
+        <v>19</v>
+      </c>
+      <c r="E89">
+        <v>100</v>
+      </c>
+      <c r="F89">
+        <v>2</v>
+      </c>
+      <c r="G89">
+        <v>50</v>
+      </c>
+      <c r="H89">
+        <v>1</v>
+      </c>
+      <c r="I89">
+        <v>2</v>
+      </c>
+      <c r="J89">
+        <v>5</v>
+      </c>
+      <c r="K89">
+        <v>50</v>
+      </c>
+      <c r="L89" t="s">
+        <v>98</v>
+      </c>
+      <c r="M89" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" customHeight="1" ht="30">
+      <c r="A90" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B90" t="s">
+        <v>17</v>
+      </c>
+      <c r="C90" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" t="s">
+        <v>19</v>
+      </c>
+      <c r="E90">
+        <v>50</v>
+      </c>
+      <c r="F90">
+        <v>2</v>
+      </c>
+      <c r="G90">
+        <v>50</v>
+      </c>
+      <c r="H90">
+        <v>1</v>
+      </c>
+      <c r="I90">
+        <v>2</v>
+      </c>
+      <c r="J90">
+        <v>5</v>
+      </c>
+      <c r="K90">
+        <v>50</v>
+      </c>
+      <c r="L90" t="s">
+        <v>98</v>
+      </c>
+      <c r="M90" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" customHeight="1" ht="30">
+      <c r="A91" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B91" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" t="s">
+        <v>18</v>
+      </c>
+      <c r="D91" t="s">
+        <v>19</v>
+      </c>
+      <c r="E91">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F91">
         <v>1</v>
       </c>
       <c r="G91">
         <v>30</v>
       </c>
       <c r="H91">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I91">
         <v>1</v>
       </c>
       <c r="J91">
         <v>5</v>
       </c>
       <c r="K91">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L91" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M91" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="30">
-      <c r="A92" s="4" t="s">
-        <v>117</v>
+      <c r="A92" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="B92" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C92" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D92" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E92">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F92">
         <v>1</v>
       </c>
       <c r="G92">
         <v>30</v>
       </c>
       <c r="H92">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I92">
         <v>1</v>
       </c>
       <c r="J92">
         <v>5</v>
       </c>
       <c r="K92">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L92" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M92" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="30">
-      <c r="A93" s="4" t="s">
-        <v>118</v>
+      <c r="A93" s="6" t="s">
+        <v>117</v>
       </c>
       <c r="B93" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C93" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D93" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E93">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F93">
         <v>1</v>
       </c>
       <c r="G93">
         <v>30</v>
       </c>
       <c r="H93">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I93">
         <v>1</v>
       </c>
       <c r="J93">
         <v>5</v>
       </c>
       <c r="K93">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L93" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M93" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="30">
-      <c r="A94" s="4" t="s">
-        <v>119</v>
+      <c r="A94" s="6" t="s">
+        <v>118</v>
       </c>
       <c r="B94" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C94" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E94">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F94">
         <v>1</v>
       </c>
       <c r="G94">
         <v>30</v>
       </c>
       <c r="H94">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I94">
         <v>1</v>
       </c>
       <c r="J94">
         <v>5</v>
       </c>
       <c r="K94">
         <v>50</v>
       </c>
       <c r="L94" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M94" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="30">
-      <c r="A95" s="4" t="s">
+      <c r="A95" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" t="s">
+        <v>18</v>
+      </c>
+      <c r="D95" t="s">
+        <v>19</v>
+      </c>
+      <c r="E95">
+        <v>200</v>
+      </c>
+      <c r="F95">
+        <v>1</v>
+      </c>
+      <c r="G95">
+        <v>30</v>
+      </c>
+      <c r="H95">
+        <v>1</v>
+      </c>
+      <c r="I95">
+        <v>1</v>
+      </c>
+      <c r="J95">
+        <v>5</v>
+      </c>
+      <c r="K95">
+        <v>50</v>
+      </c>
+      <c r="L95" t="s">
+        <v>115</v>
+      </c>
+      <c r="M95" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" customHeight="1" ht="30">
+      <c r="A96" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="B95" t="s">
-[...8 lines deleted...]
-      <c r="E95">
+      <c r="B96" t="s">
+        <v>17</v>
+      </c>
+      <c r="C96" t="s">
+        <v>18</v>
+      </c>
+      <c r="D96" t="s">
+        <v>19</v>
+      </c>
+      <c r="E96">
+        <v>100</v>
+      </c>
+      <c r="F96">
+        <v>1</v>
+      </c>
+      <c r="G96">
+        <v>30</v>
+      </c>
+      <c r="H96">
+        <v>1</v>
+      </c>
+      <c r="I96">
+        <v>1</v>
+      </c>
+      <c r="J96">
+        <v>5</v>
+      </c>
+      <c r="K96">
+        <v>50</v>
+      </c>
+      <c r="L96" t="s">
+        <v>115</v>
+      </c>
+      <c r="M96" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" customHeight="1" ht="30">
+      <c r="A97" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B97" t="s">
+        <v>17</v>
+      </c>
+      <c r="C97" t="s">
+        <v>18</v>
+      </c>
+      <c r="D97" t="s">
+        <v>19</v>
+      </c>
+      <c r="E97">
+        <v>50</v>
+      </c>
+      <c r="F97">
+        <v>1</v>
+      </c>
+      <c r="G97">
+        <v>30</v>
+      </c>
+      <c r="H97">
+        <v>1</v>
+      </c>
+      <c r="I97">
+        <v>1</v>
+      </c>
+      <c r="J97">
+        <v>5</v>
+      </c>
+      <c r="K97">
+        <v>50</v>
+      </c>
+      <c r="L97" t="s">
+        <v>115</v>
+      </c>
+      <c r="M97" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" customHeight="1" ht="30">
+      <c r="A98" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B98" t="s">
+        <v>17</v>
+      </c>
+      <c r="C98" t="s">
+        <v>18</v>
+      </c>
+      <c r="D98" t="s">
+        <v>19</v>
+      </c>
+      <c r="E98">
         <v>1000</v>
       </c>
-      <c r="F95">
-[...14 lines deleted...]
-      <c r="K95">
+      <c r="F98">
+        <v>5</v>
+      </c>
+      <c r="G98" t="s">
+        <v>123</v>
+      </c>
+      <c r="H98" t="s">
+        <v>124</v>
+      </c>
+      <c r="I98">
+        <v>5</v>
+      </c>
+      <c r="J98">
+        <v>5</v>
+      </c>
+      <c r="K98">
         <v>75</v>
       </c>
-      <c r="L95" t="s">
+      <c r="L98" t="s">
+        <v>125</v>
+      </c>
+      <c r="M98" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" customHeight="1" ht="30">
+      <c r="A99" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B99" t="s">
+        <v>17</v>
+      </c>
+      <c r="C99" t="s">
+        <v>18</v>
+      </c>
+      <c r="D99" t="s">
+        <v>19</v>
+      </c>
+      <c r="E99">
+        <v>800</v>
+      </c>
+      <c r="F99">
+        <v>5</v>
+      </c>
+      <c r="G99" t="s">
         <v>123</v>
       </c>
-      <c r="M95" t="s">
-[...4 lines deleted...]
-      <c r="A96" s="4" t="s">
+      <c r="H99" t="s">
         <v>124</v>
       </c>
-      <c r="B96" t="s">
-[...26 lines deleted...]
-      <c r="K96">
+      <c r="I99">
+        <v>5</v>
+      </c>
+      <c r="J99">
+        <v>5</v>
+      </c>
+      <c r="K99">
         <v>75</v>
       </c>
-      <c r="L96" t="s">
+      <c r="L99" t="s">
+        <v>125</v>
+      </c>
+      <c r="M99" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" customHeight="1" ht="30">
+      <c r="A100" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B100" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" t="s">
+        <v>18</v>
+      </c>
+      <c r="D100" t="s">
+        <v>19</v>
+      </c>
+      <c r="E100">
+        <v>600</v>
+      </c>
+      <c r="F100">
+        <v>5</v>
+      </c>
+      <c r="G100" t="s">
         <v>123</v>
       </c>
-      <c r="M96" t="s">
-[...4 lines deleted...]
-      <c r="A97" s="4" t="s">
+      <c r="H100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I100">
+        <v>5</v>
+      </c>
+      <c r="J100">
+        <v>5</v>
+      </c>
+      <c r="K100">
+        <v>75</v>
+      </c>
+      <c r="L100" t="s">
         <v>125</v>
       </c>
-      <c r="B97" t="s">
-[...29 lines deleted...]
-      <c r="L97" t="s">
+      <c r="M100" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" customHeight="1" ht="30">
+      <c r="A101" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B101" t="s">
+        <v>17</v>
+      </c>
+      <c r="C101" t="s">
+        <v>18</v>
+      </c>
+      <c r="D101" t="s">
+        <v>19</v>
+      </c>
+      <c r="E101">
+        <v>400</v>
+      </c>
+      <c r="F101">
+        <v>5</v>
+      </c>
+      <c r="G101" t="s">
         <v>123</v>
       </c>
-      <c r="M97" t="s">
-[...37 lines deleted...]
-      <c r="L98" t="s">
+      <c r="H101" t="s">
+        <v>129</v>
+      </c>
+      <c r="I101">
+        <v>5</v>
+      </c>
+      <c r="J101">
+        <v>5</v>
+      </c>
+      <c r="K101">
+        <v>50</v>
+      </c>
+      <c r="L101" t="s">
+        <v>125</v>
+      </c>
+      <c r="M101" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" customHeight="1" ht="30">
+      <c r="A102" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B102" t="s">
+        <v>17</v>
+      </c>
+      <c r="C102" t="s">
+        <v>18</v>
+      </c>
+      <c r="D102" t="s">
+        <v>19</v>
+      </c>
+      <c r="E102">
+        <v>200</v>
+      </c>
+      <c r="F102">
+        <v>5</v>
+      </c>
+      <c r="G102" t="s">
         <v>123</v>
       </c>
-      <c r="M98" t="s">
-[...37 lines deleted...]
-      <c r="L99" t="s">
+      <c r="H102">
+        <v>1</v>
+      </c>
+      <c r="I102">
+        <v>5</v>
+      </c>
+      <c r="J102">
+        <v>5</v>
+      </c>
+      <c r="K102">
+        <v>50</v>
+      </c>
+      <c r="L102" t="s">
+        <v>125</v>
+      </c>
+      <c r="M102" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" customHeight="1" ht="30">
+      <c r="A103" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B103" t="s">
+        <v>17</v>
+      </c>
+      <c r="C103" t="s">
+        <v>18</v>
+      </c>
+      <c r="D103" t="s">
+        <v>19</v>
+      </c>
+      <c r="E103">
+        <v>100</v>
+      </c>
+      <c r="F103">
+        <v>5</v>
+      </c>
+      <c r="G103" t="s">
         <v>123</v>
       </c>
-      <c r="M99" t="s">
-[...37 lines deleted...]
-      <c r="L100" t="s">
+      <c r="H103">
+        <v>1</v>
+      </c>
+      <c r="I103">
+        <v>5</v>
+      </c>
+      <c r="J103">
+        <v>5</v>
+      </c>
+      <c r="K103">
+        <v>50</v>
+      </c>
+      <c r="L103" t="s">
+        <v>125</v>
+      </c>
+      <c r="M103" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" customHeight="1" ht="30">
+      <c r="A104" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B104" t="s">
+        <v>17</v>
+      </c>
+      <c r="C104" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" t="s">
+        <v>19</v>
+      </c>
+      <c r="E104">
+        <v>50</v>
+      </c>
+      <c r="F104">
+        <v>5</v>
+      </c>
+      <c r="G104" t="s">
         <v>123</v>
       </c>
-      <c r="M100" t="s">
-[...57 lines deleted...]
-      <c r="E102">
+      <c r="H104">
+        <v>1</v>
+      </c>
+      <c r="I104">
+        <v>5</v>
+      </c>
+      <c r="J104">
+        <v>5</v>
+      </c>
+      <c r="K104">
+        <v>50</v>
+      </c>
+      <c r="L104" t="s">
+        <v>125</v>
+      </c>
+      <c r="M104" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" customHeight="1" ht="30">
+      <c r="A105" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="B105" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" t="s">
+        <v>18</v>
+      </c>
+      <c r="D105" t="s">
+        <v>19</v>
+      </c>
+      <c r="E105">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F105">
         <v>3</v>
       </c>
       <c r="G105">
         <v>90</v>
       </c>
       <c r="H105">
-        <v>1.3</v>
+        <v>1.68</v>
       </c>
       <c r="I105">
         <v>3</v>
       </c>
       <c r="J105">
         <v>5</v>
       </c>
       <c r="K105">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L105" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M105" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="30">
-      <c r="A106" s="4" t="s">
-        <v>135</v>
+      <c r="A106" s="6" t="s">
+        <v>134</v>
       </c>
       <c r="B106" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C106" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D106" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E106">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F106">
         <v>3</v>
       </c>
       <c r="G106">
         <v>90</v>
       </c>
       <c r="H106">
-        <v>1</v>
+        <v>1.68</v>
       </c>
       <c r="I106">
         <v>3</v>
       </c>
       <c r="J106">
         <v>5</v>
       </c>
       <c r="K106">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L106" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M106" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="30">
-      <c r="A107" s="4" t="s">
-        <v>136</v>
+      <c r="A107" s="6" t="s">
+        <v>135</v>
       </c>
       <c r="B107" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C107" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D107" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E107">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F107">
         <v>3</v>
       </c>
       <c r="G107">
         <v>90</v>
       </c>
       <c r="H107">
-        <v>1</v>
+        <v>1.68</v>
       </c>
       <c r="I107">
         <v>3</v>
       </c>
       <c r="J107">
         <v>5</v>
       </c>
       <c r="K107">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L107" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M107" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="30">
-      <c r="A108" s="4" t="s">
-        <v>137</v>
+      <c r="A108" s="6" t="s">
+        <v>136</v>
       </c>
       <c r="B108" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C108" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E108">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F108">
         <v>3</v>
       </c>
       <c r="G108">
         <v>90</v>
       </c>
       <c r="H108">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I108">
         <v>3</v>
       </c>
       <c r="J108">
         <v>5</v>
       </c>
       <c r="K108">
         <v>50</v>
       </c>
       <c r="L108" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M108" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="30">
-      <c r="A109" s="4" t="s">
+      <c r="A109" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B109" t="s">
+        <v>17</v>
+      </c>
+      <c r="C109" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" t="s">
+        <v>19</v>
+      </c>
+      <c r="E109">
+        <v>200</v>
+      </c>
+      <c r="F109">
+        <v>3</v>
+      </c>
+      <c r="G109">
+        <v>90</v>
+      </c>
+      <c r="H109">
+        <v>1</v>
+      </c>
+      <c r="I109">
+        <v>3</v>
+      </c>
+      <c r="J109">
+        <v>5</v>
+      </c>
+      <c r="K109">
+        <v>50</v>
+      </c>
+      <c r="L109" t="s">
+        <v>125</v>
+      </c>
+      <c r="M109" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" customHeight="1" ht="30">
+      <c r="A110" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="B109" t="s">
-[...8 lines deleted...]
-      <c r="E109">
+      <c r="B110" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
+        <v>19</v>
+      </c>
+      <c r="E110">
+        <v>100</v>
+      </c>
+      <c r="F110">
+        <v>3</v>
+      </c>
+      <c r="G110">
+        <v>90</v>
+      </c>
+      <c r="H110">
+        <v>1</v>
+      </c>
+      <c r="I110">
+        <v>3</v>
+      </c>
+      <c r="J110">
+        <v>5</v>
+      </c>
+      <c r="K110">
+        <v>50</v>
+      </c>
+      <c r="L110" t="s">
+        <v>125</v>
+      </c>
+      <c r="M110" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" customHeight="1" ht="30">
+      <c r="A111" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B111" t="s">
+        <v>17</v>
+      </c>
+      <c r="C111" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" t="s">
+        <v>19</v>
+      </c>
+      <c r="E111">
+        <v>50</v>
+      </c>
+      <c r="F111">
+        <v>3</v>
+      </c>
+      <c r="G111">
+        <v>90</v>
+      </c>
+      <c r="H111">
+        <v>1</v>
+      </c>
+      <c r="I111">
+        <v>3</v>
+      </c>
+      <c r="J111">
+        <v>5</v>
+      </c>
+      <c r="K111">
+        <v>50</v>
+      </c>
+      <c r="L111" t="s">
+        <v>125</v>
+      </c>
+      <c r="M111" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" customHeight="1" ht="30">
+      <c r="A112" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C112" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" t="s">
+        <v>19</v>
+      </c>
+      <c r="E112">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F112">
         <v>2</v>
       </c>
       <c r="G112">
         <v>50</v>
       </c>
       <c r="H112" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="I112">
         <v>2</v>
       </c>
       <c r="J112">
         <v>5</v>
       </c>
       <c r="K112">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L112" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M112" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="30">
-      <c r="A113" s="4" t="s">
-        <v>143</v>
+      <c r="A113" s="6" t="s">
+        <v>142</v>
       </c>
       <c r="B113" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C113" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E113">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F113">
         <v>2</v>
       </c>
       <c r="G113">
         <v>50</v>
       </c>
-      <c r="H113">
-        <v>1</v>
+      <c r="H113" t="s">
+        <v>124</v>
       </c>
       <c r="I113">
         <v>2</v>
       </c>
       <c r="J113">
         <v>5</v>
       </c>
       <c r="K113">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L113" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M113" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="30">
-      <c r="A114" s="4" t="s">
-        <v>144</v>
+      <c r="A114" s="6" t="s">
+        <v>143</v>
       </c>
       <c r="B114" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C114" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D114" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E114">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F114">
         <v>2</v>
       </c>
       <c r="G114">
         <v>50</v>
       </c>
-      <c r="H114">
-        <v>1</v>
+      <c r="H114" t="s">
+        <v>124</v>
       </c>
       <c r="I114">
         <v>2</v>
       </c>
       <c r="J114">
         <v>5</v>
       </c>
       <c r="K114">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L114" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M114" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="30">
-      <c r="A115" s="4" t="s">
-        <v>145</v>
+      <c r="A115" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="B115" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C115" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D115" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E115">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F115">
         <v>2</v>
       </c>
       <c r="G115">
         <v>50</v>
       </c>
-      <c r="H115">
-        <v>1</v>
+      <c r="H115" t="s">
+        <v>129</v>
       </c>
       <c r="I115">
         <v>2</v>
       </c>
       <c r="J115">
         <v>5</v>
       </c>
       <c r="K115">
         <v>50</v>
       </c>
       <c r="L115" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M115" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="30">
-      <c r="A116" s="4" t="s">
+      <c r="A116" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B116" t="s">
+        <v>17</v>
+      </c>
+      <c r="C116" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" t="s">
+        <v>19</v>
+      </c>
+      <c r="E116">
+        <v>200</v>
+      </c>
+      <c r="F116">
+        <v>2</v>
+      </c>
+      <c r="G116">
+        <v>50</v>
+      </c>
+      <c r="H116">
+        <v>1</v>
+      </c>
+      <c r="I116">
+        <v>2</v>
+      </c>
+      <c r="J116">
+        <v>5</v>
+      </c>
+      <c r="K116">
+        <v>50</v>
+      </c>
+      <c r="L116" t="s">
+        <v>141</v>
+      </c>
+      <c r="M116" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" customHeight="1" ht="30">
+      <c r="A117" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="B116" t="s">
-[...8 lines deleted...]
-      <c r="E116">
+      <c r="B117" t="s">
+        <v>17</v>
+      </c>
+      <c r="C117" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" t="s">
+        <v>19</v>
+      </c>
+      <c r="E117">
+        <v>100</v>
+      </c>
+      <c r="F117">
+        <v>2</v>
+      </c>
+      <c r="G117">
+        <v>50</v>
+      </c>
+      <c r="H117">
+        <v>1</v>
+      </c>
+      <c r="I117">
+        <v>2</v>
+      </c>
+      <c r="J117">
+        <v>5</v>
+      </c>
+      <c r="K117">
+        <v>50</v>
+      </c>
+      <c r="L117" t="s">
+        <v>141</v>
+      </c>
+      <c r="M117" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" customHeight="1" ht="30">
+      <c r="A118" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B118" t="s">
+        <v>17</v>
+      </c>
+      <c r="C118" t="s">
+        <v>18</v>
+      </c>
+      <c r="D118" t="s">
+        <v>19</v>
+      </c>
+      <c r="E118">
+        <v>50</v>
+      </c>
+      <c r="F118">
+        <v>2</v>
+      </c>
+      <c r="G118">
+        <v>50</v>
+      </c>
+      <c r="H118">
+        <v>1</v>
+      </c>
+      <c r="I118">
+        <v>2</v>
+      </c>
+      <c r="J118">
+        <v>5</v>
+      </c>
+      <c r="K118">
+        <v>50</v>
+      </c>
+      <c r="L118" t="s">
+        <v>141</v>
+      </c>
+      <c r="M118" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" customHeight="1" ht="30">
+      <c r="A119" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B119" t="s">
+        <v>17</v>
+      </c>
+      <c r="C119" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" t="s">
+        <v>19</v>
+      </c>
+      <c r="E119">
         <v>1200</v>
-      </c>
-[...121 lines deleted...]
-        <v>600</v>
       </c>
       <c r="F119">
         <v>1</v>
       </c>
       <c r="G119">
         <v>30</v>
       </c>
       <c r="H119">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="I119">
         <v>1</v>
       </c>
       <c r="J119">
         <v>5</v>
       </c>
       <c r="K119">
         <v>75</v>
       </c>
       <c r="L119" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M119" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="30">
-      <c r="A120" s="4" t="s">
-        <v>151</v>
+      <c r="A120" s="6" t="s">
+        <v>150</v>
       </c>
       <c r="B120" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C120" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D120" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E120">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F120">
         <v>1</v>
       </c>
       <c r="G120">
         <v>30</v>
       </c>
       <c r="H120">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I120">
         <v>1</v>
       </c>
       <c r="J120">
         <v>5</v>
       </c>
       <c r="K120">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L120" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M120" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="30">
-      <c r="A121" s="4" t="s">
-        <v>152</v>
+      <c r="A121" s="6" t="s">
+        <v>151</v>
       </c>
       <c r="B121" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D121" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E121">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F121">
         <v>1</v>
       </c>
       <c r="G121">
         <v>30</v>
       </c>
       <c r="H121">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I121">
         <v>1</v>
       </c>
       <c r="J121">
         <v>5</v>
       </c>
       <c r="K121">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L121" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M121" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="30">
-      <c r="A122" s="4" t="s">
-        <v>153</v>
+      <c r="A122" s="6" t="s">
+        <v>152</v>
       </c>
       <c r="B122" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C122" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D122" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E122">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F122">
         <v>1</v>
       </c>
       <c r="G122">
         <v>30</v>
       </c>
       <c r="H122">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I122">
         <v>1</v>
       </c>
       <c r="J122">
         <v>5</v>
       </c>
       <c r="K122">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L122" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M122" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="30">
-      <c r="A123" s="4" t="s">
-        <v>154</v>
+      <c r="A123" s="6" t="s">
+        <v>153</v>
       </c>
       <c r="B123" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C123" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D123" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E123">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123">
         <v>30</v>
       </c>
       <c r="H123">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I123">
         <v>1</v>
       </c>
       <c r="J123">
         <v>5</v>
       </c>
       <c r="K123">
         <v>50</v>
       </c>
       <c r="L123" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M123" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="30">
-      <c r="A124" s="4" t="s">
+      <c r="A124" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B124" t="s">
+        <v>17</v>
+      </c>
+      <c r="C124" t="s">
+        <v>18</v>
+      </c>
+      <c r="D124" t="s">
+        <v>19</v>
+      </c>
+      <c r="E124">
+        <v>200</v>
+      </c>
+      <c r="F124">
+        <v>1</v>
+      </c>
+      <c r="G124">
+        <v>30</v>
+      </c>
+      <c r="H124">
+        <v>1</v>
+      </c>
+      <c r="I124">
+        <v>1</v>
+      </c>
+      <c r="J124">
+        <v>5</v>
+      </c>
+      <c r="K124">
+        <v>50</v>
+      </c>
+      <c r="L124" t="s">
+        <v>149</v>
+      </c>
+      <c r="M124" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" customHeight="1" ht="30">
+      <c r="A125" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="B124" t="s">
-[...8 lines deleted...]
-      <c r="E124">
+      <c r="B125" t="s">
+        <v>17</v>
+      </c>
+      <c r="C125" t="s">
+        <v>18</v>
+      </c>
+      <c r="D125" t="s">
+        <v>19</v>
+      </c>
+      <c r="E125">
+        <v>100</v>
+      </c>
+      <c r="F125">
+        <v>1</v>
+      </c>
+      <c r="G125">
+        <v>30</v>
+      </c>
+      <c r="H125">
+        <v>1</v>
+      </c>
+      <c r="I125">
+        <v>1</v>
+      </c>
+      <c r="J125">
+        <v>5</v>
+      </c>
+      <c r="K125">
+        <v>50</v>
+      </c>
+      <c r="L125" t="s">
+        <v>149</v>
+      </c>
+      <c r="M125" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" customHeight="1" ht="30">
+      <c r="A126" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B126" t="s">
+        <v>17</v>
+      </c>
+      <c r="C126" t="s">
+        <v>18</v>
+      </c>
+      <c r="D126" t="s">
+        <v>19</v>
+      </c>
+      <c r="E126">
+        <v>50</v>
+      </c>
+      <c r="F126">
+        <v>1</v>
+      </c>
+      <c r="G126">
+        <v>30</v>
+      </c>
+      <c r="H126">
+        <v>1</v>
+      </c>
+      <c r="I126">
+        <v>1</v>
+      </c>
+      <c r="J126">
+        <v>5</v>
+      </c>
+      <c r="K126">
+        <v>50</v>
+      </c>
+      <c r="L126" t="s">
+        <v>149</v>
+      </c>
+      <c r="M126" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" customHeight="1" ht="30">
+      <c r="A127" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B127" t="s">
+        <v>17</v>
+      </c>
+      <c r="C127" t="s">
+        <v>18</v>
+      </c>
+      <c r="D127" t="s">
+        <v>19</v>
+      </c>
+      <c r="E127">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F127">
         <v>2</v>
       </c>
       <c r="G127">
         <v>50</v>
       </c>
       <c r="H127">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I127">
         <v>2</v>
       </c>
       <c r="J127">
         <v>5</v>
       </c>
       <c r="K127">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L127" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M127" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="30">
-      <c r="A128" s="4" t="s">
-        <v>160</v>
+      <c r="A128" s="6" t="s">
+        <v>159</v>
       </c>
       <c r="B128" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C128" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D128" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E128">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="F128">
         <v>2</v>
       </c>
       <c r="G128">
         <v>50</v>
       </c>
       <c r="H128">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I128">
         <v>2</v>
       </c>
       <c r="J128">
         <v>5</v>
       </c>
       <c r="K128">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L128" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M128" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="30">
-      <c r="A129" s="4" t="s">
-        <v>161</v>
+      <c r="A129" s="6" t="s">
+        <v>160</v>
       </c>
       <c r="B129" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C129" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D129" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E129">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F129">
         <v>2</v>
       </c>
       <c r="G129">
         <v>50</v>
       </c>
       <c r="H129">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I129">
         <v>2</v>
       </c>
       <c r="J129">
         <v>5</v>
       </c>
       <c r="K129">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L129" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M129" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="30">
-      <c r="A130" s="4" t="s">
-        <v>162</v>
+      <c r="A130" s="6" t="s">
+        <v>161</v>
       </c>
       <c r="B130" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C130" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D130" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E130">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F130">
         <v>2</v>
       </c>
       <c r="G130">
         <v>50</v>
       </c>
       <c r="H130">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I130">
         <v>2</v>
       </c>
       <c r="J130">
         <v>5</v>
       </c>
       <c r="K130">
         <v>50</v>
       </c>
       <c r="L130" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M130" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="30">
-      <c r="A131" s="4" t="s">
-        <v>163</v>
+      <c r="A131" s="6" t="s">
+        <v>162</v>
       </c>
       <c r="B131" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C131" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D131" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E131">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F131">
         <v>2</v>
       </c>
       <c r="G131">
         <v>50</v>
       </c>
       <c r="H131">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I131">
         <v>2</v>
       </c>
       <c r="J131">
         <v>5</v>
       </c>
       <c r="K131">
         <v>50</v>
       </c>
       <c r="L131" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M131" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="30">
-      <c r="A132" s="4" t="s">
-        <v>164</v>
+      <c r="A132" s="6" t="s">
+        <v>163</v>
       </c>
       <c r="B132" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C132" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D132" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E132">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G132">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H132">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="I132">
         <v>2</v>
       </c>
       <c r="J132">
         <v>5</v>
       </c>
       <c r="K132">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="L132" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M132" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="30">
-      <c r="A133" s="4" t="s">
-        <v>166</v>
+      <c r="A133" s="6" t="s">
+        <v>164</v>
       </c>
       <c r="B133" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C133" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D133" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E133">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F133">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G133">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H133">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="I133">
         <v>2</v>
       </c>
       <c r="J133">
         <v>5</v>
       </c>
       <c r="K133">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="L133" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M133" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" customHeight="1" ht="30">
+      <c r="A134" s="6" t="s">
         <v>165</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B134" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C134" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D134" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E134">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G134">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H134">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="I134">
         <v>2</v>
       </c>
       <c r="J134">
         <v>5</v>
       </c>
       <c r="K134">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="L134" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M134" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="30">
-      <c r="A135" s="4" t="s">
-        <v>168</v>
+      <c r="A135" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="B135" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C135" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D135" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E135">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F135">
         <v>1</v>
       </c>
       <c r="G135">
         <v>25</v>
       </c>
       <c r="H135">
-        <v>1.25</v>
+        <v>1.7</v>
       </c>
       <c r="I135">
         <v>2</v>
       </c>
       <c r="J135">
         <v>5</v>
       </c>
       <c r="K135">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L135" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M135" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="30">
-      <c r="A136" s="4" t="s">
-        <v>169</v>
+      <c r="A136" s="6" t="s">
+        <v>168</v>
       </c>
       <c r="B136" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C136" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D136" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E136">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F136">
         <v>1</v>
       </c>
       <c r="G136">
         <v>25</v>
       </c>
       <c r="H136">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I136">
         <v>2</v>
       </c>
       <c r="J136">
         <v>5</v>
       </c>
       <c r="K136">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L136" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M136" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="30">
-      <c r="A137" s="4" t="s">
-        <v>170</v>
+      <c r="A137" s="6" t="s">
+        <v>169</v>
       </c>
       <c r="B137" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C137" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D137" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E137">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F137">
         <v>1</v>
       </c>
       <c r="G137">
         <v>25</v>
       </c>
       <c r="H137">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I137">
         <v>2</v>
       </c>
       <c r="J137">
         <v>5</v>
       </c>
       <c r="K137">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L137" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M137" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="30">
-      <c r="A138" s="4" t="s">
-        <v>171</v>
+      <c r="A138" s="6" t="s">
+        <v>170</v>
       </c>
       <c r="B138" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C138" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D138" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E138">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F138">
         <v>1</v>
       </c>
       <c r="G138">
         <v>25</v>
       </c>
       <c r="H138">
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="I138">
         <v>2</v>
       </c>
       <c r="J138">
         <v>5</v>
       </c>
       <c r="K138">
         <v>50</v>
       </c>
       <c r="L138" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M138" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="30">
-      <c r="A139" s="4" t="s">
-        <v>172</v>
+      <c r="A139" s="6" t="s">
+        <v>171</v>
       </c>
       <c r="B139" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C139" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D139" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E139">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="F139">
         <v>1</v>
       </c>
       <c r="G139">
         <v>25</v>
       </c>
       <c r="H139">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="I139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J139">
         <v>5</v>
       </c>
       <c r="K139">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="L139" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M139" t="s">
-        <v>19</v>
+        <v>167</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="30">
-      <c r="A140" s="4" t="s">
-        <v>173</v>
+      <c r="A140" s="6" t="s">
+        <v>172</v>
       </c>
       <c r="B140" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C140" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D140" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E140">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="G140">
         <v>25</v>
       </c>
       <c r="H140">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="I140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J140">
         <v>5</v>
       </c>
       <c r="K140">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="L140" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M140" t="s">
-        <v>19</v>
+        <v>167</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="30">
-      <c r="A141" s="4" t="s">
-        <v>174</v>
+      <c r="A141" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B141" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C141" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D141" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E141">
-        <v>600</v>
+        <v>50</v>
       </c>
       <c r="F141">
         <v>1</v>
       </c>
       <c r="G141">
         <v>25</v>
       </c>
       <c r="H141">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="I141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J141">
         <v>5</v>
       </c>
       <c r="K141">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="L141" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M141" t="s">
-        <v>19</v>
+        <v>167</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="30">
-      <c r="A142" s="4" t="s">
-        <v>175</v>
+      <c r="A142" s="6" t="s">
+        <v>174</v>
       </c>
       <c r="B142" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C142" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D142" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E142">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="F142">
         <v>1</v>
       </c>
       <c r="G142">
         <v>25</v>
       </c>
       <c r="H142">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I142">
         <v>1</v>
       </c>
       <c r="J142">
         <v>5</v>
       </c>
       <c r="K142">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L142" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M142" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="30">
-      <c r="A143" s="4" t="s">
-        <v>176</v>
+      <c r="A143" s="6" t="s">
+        <v>175</v>
       </c>
       <c r="B143" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C143" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D143" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E143">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
       <c r="G143">
         <v>25</v>
       </c>
       <c r="H143">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="I143">
         <v>1</v>
       </c>
       <c r="J143">
         <v>5</v>
       </c>
       <c r="K143">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L143" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M143" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="30">
-      <c r="A144" s="4" t="s">
-        <v>177</v>
+      <c r="A144" s="6" t="s">
+        <v>176</v>
       </c>
       <c r="B144" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C144" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D144" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E144">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F144">
         <v>1</v>
       </c>
       <c r="G144">
         <v>25</v>
       </c>
       <c r="H144">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="I144">
         <v>1</v>
       </c>
       <c r="J144">
         <v>5</v>
       </c>
       <c r="K144">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L144" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M144" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="30">
-      <c r="A145" s="4" t="s">
-        <v>178</v>
+      <c r="A145" s="6" t="s">
+        <v>177</v>
       </c>
       <c r="B145" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C145" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D145" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E145">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F145">
         <v>1</v>
       </c>
       <c r="G145">
         <v>25</v>
       </c>
       <c r="H145">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I145">
         <v>1</v>
       </c>
       <c r="J145">
         <v>5</v>
       </c>
       <c r="K145">
         <v>50</v>
       </c>
       <c r="L145" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M145" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="30">
-      <c r="A146" s="4" t="s">
-        <v>179</v>
+      <c r="A146" s="6" t="s">
+        <v>178</v>
       </c>
       <c r="B146" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C146" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D146" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E146">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="F146">
         <v>1</v>
       </c>
       <c r="G146">
         <v>25</v>
       </c>
       <c r="H146">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I146">
         <v>1</v>
       </c>
       <c r="J146">
         <v>5</v>
       </c>
       <c r="K146">
         <v>50</v>
       </c>
       <c r="L146" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M146" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="30">
-      <c r="A147" s="4" t="s">
+      <c r="A147" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B147" t="s">
+        <v>17</v>
+      </c>
+      <c r="C147" t="s">
+        <v>18</v>
+      </c>
+      <c r="D147" t="s">
+        <v>19</v>
+      </c>
+      <c r="E147">
+        <v>200</v>
+      </c>
+      <c r="F147">
+        <v>1</v>
+      </c>
+      <c r="G147">
+        <v>25</v>
+      </c>
+      <c r="H147">
+        <v>1</v>
+      </c>
+      <c r="I147">
+        <v>1</v>
+      </c>
+      <c r="J147">
+        <v>5</v>
+      </c>
+      <c r="K147">
+        <v>50</v>
+      </c>
+      <c r="L147" t="s">
+        <v>158</v>
+      </c>
+      <c r="M147" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" customHeight="1" ht="30">
+      <c r="A148" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="B147" t="s">
-[...8 lines deleted...]
-      <c r="E147">
+      <c r="B148" t="s">
+        <v>17</v>
+      </c>
+      <c r="C148" t="s">
+        <v>18</v>
+      </c>
+      <c r="D148" t="s">
+        <v>19</v>
+      </c>
+      <c r="E148">
+        <v>100</v>
+      </c>
+      <c r="F148">
+        <v>1</v>
+      </c>
+      <c r="G148">
+        <v>25</v>
+      </c>
+      <c r="H148">
+        <v>1</v>
+      </c>
+      <c r="I148">
+        <v>1</v>
+      </c>
+      <c r="J148">
+        <v>5</v>
+      </c>
+      <c r="K148">
+        <v>50</v>
+      </c>
+      <c r="L148" t="s">
+        <v>158</v>
+      </c>
+      <c r="M148" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" customHeight="1" ht="30">
+      <c r="A149" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="B149" t="s">
+        <v>17</v>
+      </c>
+      <c r="C149" t="s">
+        <v>18</v>
+      </c>
+      <c r="D149" t="s">
+        <v>19</v>
+      </c>
+      <c r="E149">
+        <v>50</v>
+      </c>
+      <c r="F149">
+        <v>1</v>
+      </c>
+      <c r="G149">
+        <v>25</v>
+      </c>
+      <c r="H149">
+        <v>1</v>
+      </c>
+      <c r="I149">
+        <v>1</v>
+      </c>
+      <c r="J149">
+        <v>5</v>
+      </c>
+      <c r="K149">
+        <v>50</v>
+      </c>
+      <c r="L149" t="s">
+        <v>158</v>
+      </c>
+      <c r="M149" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" customHeight="1" ht="30">
+      <c r="A150" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="B150" t="s">
+        <v>17</v>
+      </c>
+      <c r="C150" t="s">
+        <v>18</v>
+      </c>
+      <c r="D150" t="s">
+        <v>19</v>
+      </c>
+      <c r="E150">
         <v>1000</v>
-      </c>
-[...121 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F150">
         <v>0.5</v>
       </c>
       <c r="G150">
         <v>15</v>
       </c>
       <c r="H150">
-        <v>1</v>
+        <v>1.65</v>
       </c>
       <c r="I150">
         <v>1</v>
       </c>
       <c r="J150">
         <v>5</v>
       </c>
       <c r="K150">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L150" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M150" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="30">
-      <c r="A151" s="4" t="s">
-        <v>185</v>
+      <c r="A151" s="6" t="s">
+        <v>184</v>
       </c>
       <c r="B151" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C151" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D151" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E151">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="F151">
         <v>0.5</v>
       </c>
       <c r="G151">
         <v>15</v>
       </c>
       <c r="H151">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I151">
         <v>1</v>
       </c>
       <c r="J151">
         <v>5</v>
       </c>
       <c r="K151">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L151" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M151" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="30">
-      <c r="A152" s="4" t="s">
-        <v>186</v>
+      <c r="A152" s="6" t="s">
+        <v>185</v>
       </c>
       <c r="B152" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C152" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D152" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E152">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F152">
         <v>0.5</v>
       </c>
       <c r="G152">
         <v>15</v>
       </c>
       <c r="H152">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="I152">
         <v>1</v>
       </c>
       <c r="J152">
         <v>5</v>
       </c>
       <c r="K152">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="L152" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M152" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="30">
-      <c r="A153" s="4" t="s">
-        <v>187</v>
+      <c r="A153" s="6" t="s">
+        <v>186</v>
       </c>
       <c r="B153" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C153" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D153" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E153">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="F153">
         <v>0.5</v>
       </c>
       <c r="G153">
         <v>15</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153">
         <v>1</v>
       </c>
       <c r="J153">
         <v>5</v>
       </c>
       <c r="K153">
         <v>50</v>
       </c>
       <c r="L153" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M153" t="s">
-        <v>19</v>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" customHeight="1" ht="30">
+      <c r="A154" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="B154" t="s">
+        <v>17</v>
+      </c>
+      <c r="C154" t="s">
+        <v>18</v>
+      </c>
+      <c r="D154" t="s">
+        <v>19</v>
+      </c>
+      <c r="E154">
+        <v>200</v>
+      </c>
+      <c r="F154">
+        <v>0.5</v>
+      </c>
+      <c r="G154">
+        <v>15</v>
+      </c>
+      <c r="H154">
+        <v>1</v>
+      </c>
+      <c r="I154">
+        <v>1</v>
+      </c>
+      <c r="J154">
+        <v>5</v>
+      </c>
+      <c r="K154">
+        <v>50</v>
+      </c>
+      <c r="L154" t="s">
+        <v>183</v>
+      </c>
+      <c r="M154" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" customHeight="1" ht="30">
+      <c r="A155" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B155" t="s">
+        <v>17</v>
+      </c>
+      <c r="C155" t="s">
+        <v>18</v>
+      </c>
+      <c r="D155" t="s">
+        <v>19</v>
+      </c>
+      <c r="E155">
+        <v>100</v>
+      </c>
+      <c r="F155">
+        <v>0.5</v>
+      </c>
+      <c r="G155">
+        <v>15</v>
+      </c>
+      <c r="H155">
+        <v>1</v>
+      </c>
+      <c r="I155">
+        <v>1</v>
+      </c>
+      <c r="J155">
+        <v>5</v>
+      </c>
+      <c r="K155">
+        <v>50</v>
+      </c>
+      <c r="L155" t="s">
+        <v>183</v>
+      </c>
+      <c r="M155" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" customHeight="1" ht="30">
+      <c r="A156" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="B156" t="s">
+        <v>17</v>
+      </c>
+      <c r="C156" t="s">
+        <v>18</v>
+      </c>
+      <c r="D156" t="s">
+        <v>19</v>
+      </c>
+      <c r="E156">
+        <v>50</v>
+      </c>
+      <c r="F156">
+        <v>0.5</v>
+      </c>
+      <c r="G156">
+        <v>15</v>
+      </c>
+      <c r="H156">
+        <v>1</v>
+      </c>
+      <c r="I156">
+        <v>1</v>
+      </c>
+      <c r="J156">
+        <v>5</v>
+      </c>
+      <c r="K156">
+        <v>50</v>
+      </c>
+      <c r="L156" t="s">
+        <v>183</v>
+      </c>
+      <c r="M156" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
-[...148 lines deleted...]
-    <hyperlink ref="A153" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A32" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A38" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A40" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A41" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A47" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A48" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A49" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A54" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A55" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A56" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A57" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A58" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A59" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A60" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A61" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A62" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A63" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="A65" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="A66" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A67" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="A68" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="A69" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="A70" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="A71" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="A72" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="A73" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="A74" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="A76" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="A78" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="A79" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="A80" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="A81" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="A82" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="A83" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="A84" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="A85" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="A86" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="A87" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="A88" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="A89" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="A90" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="A91" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="A92" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="A93" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="A94" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="A95" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="A96" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="A97" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="A98" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="A99" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="A100" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="A101" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="A102" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="A103" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="A104" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="A105" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="A106" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="A107" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="A108" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="A109" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="A110" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="A111" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="A112" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="A113" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="A114" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="A115" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="A116" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="A117" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="A118" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="A119" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="A120" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="A121" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="A122" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="A123" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="A124" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="A125" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="A126" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="A127" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="A128" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="A129" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="A130" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="A131" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="A132" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="A133" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="A134" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="A135" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="A136" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="A137" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="A138" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="A139" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="A140" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="A141" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="A142" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="A143" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="A144" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="A145" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="A146" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="A147" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="A148" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="A149" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="A150" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="A151" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="A152" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="A153" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="A154" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="A155" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="A156" r:id="rId_hyperlink_152"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>