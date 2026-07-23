--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Selection guides for:High efficiency rectifiers</t>
   </si>
   <si>
     <t>Open interactive selection guide for High efficiency rectifiers</t>
   </si>
   <si>
-    <t>Generated on: 08-06-2026</t>
+    <t>Generated on: 23-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Max.Reverse VoltageVRRM (V)</t>
   </si>
   <si>
     <t>Max.Aver. Fwd.Currentl(AV)</t>
   </si>
   <si>
     <t>Peak Fwd. Surge CurrentT=8.3msIFSM(A)</t>
   </si>
   <si>
     <t>Max.Fwd.Voltage TA=25℃ 