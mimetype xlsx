--- v0 (2026-04-23)
+++ v1 (2026-07-23)
@@ -14,107 +14,113 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
-[...14 lines deleted...]
-Functions</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+  <si>
+    <t>Selection guides for:Small signal Schottky diodes</t>
+  </si>
+  <si>
+    <t>Open interactive selection guide for Small signal Schottky diodes</t>
+  </si>
+  <si>
+    <t>Generated on: 23-07-2026</t>
+  </si>
+  <si>
+    <t>产品型号</t>
+  </si>
+  <si>
+    <t>产品状态</t>
+  </si>
+  <si>
+    <t>合规</t>
+  </si>
+  <si>
+    <t>数量
+函数</t>
   </si>
   <si>
     <t>Power dissipationPD(mW)</t>
   </si>
   <si>
     <t>Max.Aver. Rect.CurrentlF(mA)</t>
   </si>
   <si>
     <t>Max. Reverse VoltageVRM (V)</t>
   </si>
   <si>
     <t>Max. Fwd. Voltage TA=25℃VF(V)</t>
   </si>
   <si>
     <t>Max. Fwd. Voltage TA=25℃lF(mA)</t>
   </si>
   <si>
     <t>Maximum Reverse Current TA=25℃
 IR(μA)</t>
   </si>
   <si>
     <t>Maximum Recovery Time
 Trr（ns）</t>
   </si>
   <si>
     <t>Marking</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Junction Temperature</t>
   </si>
   <si>
     <t>BAT54SW</t>
   </si>
   <si>
-    <t>Active</t>
-[...2 lines deleted...]
-    <t>RoHs</t>
+    <t>活跃</t>
+  </si>
+  <si>
+    <t>有害物质限制</t>
   </si>
   <si>
     <t>Dual</t>
   </si>
   <si>
     <t>KL8</t>
   </si>
   <si>
     <t>SOT-323</t>
   </si>
   <si>
     <t>BAT54CW</t>
   </si>
   <si>
     <t>KL7</t>
   </si>
   <si>
     <t>BAT54AW</t>
   </si>
   <si>
     <t>KL6</t>
   </si>
   <si>
     <t>BAT54W</t>
   </si>
@@ -384,154 +390,178 @@
   </si>
   <si>
     <t>BAT54A</t>
   </si>
   <si>
     <t>KL2</t>
   </si>
   <si>
     <t>BAT54</t>
   </si>
   <si>
     <t>KL1</t>
   </si>
   <si>
     <t>B16WS</t>
   </si>
   <si>
     <t>B16S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="40"/>
+      <sz val="18"/>
       <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="16"/>
+      <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="ffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="0000ff"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="1154dc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025121610163357641.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1266825" cy="304800"/>
+    <xdr:ext cx="1981200" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -799,2919 +829,2933 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54SW" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54CW" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54AW" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54W" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB1040" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB520S-40" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5819WT" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/1SS388" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103AWT" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB751S-40" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB521S-30" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB520S-30" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54X" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103CWS" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103BWS" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103AWS" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101CWS" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101BWS" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101AWS" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB751V-40" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB551V-30" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB501V-40" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54WS" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT43WS" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT46WS" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT42WS" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70WS" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40WS" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5819WS" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5818WS" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5817WS" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0540WS" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0530WS" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0520WS" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103CW" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103BW" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103AW" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101CW" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101BW" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101AW" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT43W" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT46W" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT42W" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5819W" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5818W" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5817W" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0540W" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0530W" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0520W" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70-06" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70-05" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70-04" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40-06" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40-05" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40-04" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54S" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54C" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54A" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B16WS" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54SW" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54CW" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54AW" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54W" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB1040" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB520S-40" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5819WT" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/1SS388" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103AWT" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB751S-40" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB521S-30" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB520S-30" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54X" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103CWS" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103BWS" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103AWS" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101CWS" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101BWS" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101AWS" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB751V-40" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB551V-30" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/RB501V-40" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54WS" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT43WS" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT46WS" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT42WS" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70WS" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40WS" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5819WS" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5818WS" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5817WS" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0540WS" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0530WS" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0520WS" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103CW" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103BW" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD103AW" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101CW" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101BW" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/SD101AW" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT43W" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT46W" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT42W" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5819W" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5818W" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B5817W" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0540W" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0530W" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B0520W" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70-06" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70-05" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70-04" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS70" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40-06" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40-05" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40-04" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAS40" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54S" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54C" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54A" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/BAT54" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/diodes/small-signal-schottky-diodes/B16WS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N64"/>
+  <dimension ref="A1:N67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A64" sqref="A64"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="26" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.72" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.72" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.72" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.72" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.72" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.72" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.72" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.72" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.72" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.72" customWidth="true" style="0"/>
     <col min="11" max="11" width="20.72" customWidth="true" style="0"/>
     <col min="12" max="12" width="20.72" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.72" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.72" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customHeight="1" ht="60">
       <c r="A1"/>
-      <c r="B1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:14" customHeight="1" ht="30">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:14" customHeight="1" ht="30">
-      <c r="A2" s="2" t="s">
+    <row r="3" spans="1:14" customHeight="1" ht="30">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+    </row>
+    <row r="4" spans="1:14" customHeight="1" ht="30">
+      <c r="A4" s="3" t="s">
         <v>2</v>
-      </c>
-[...122 lines deleted...]
-        <v>-175</v>
       </c>
     </row>
     <row r="5" spans="1:14" customHeight="1" ht="30">
       <c r="A5" s="4" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6" spans="1:14" customHeight="1" ht="30">
+      <c r="A6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...26 lines deleted...]
-      <c r="M5" t="s">
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...15 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E6">
         <v>200</v>
       </c>
       <c r="F6">
         <v>200</v>
       </c>
       <c r="G6">
         <v>30</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>100</v>
       </c>
       <c r="J6">
         <v>2</v>
       </c>
       <c r="K6">
         <v>5</v>
       </c>
       <c r="L6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="M6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="N6">
         <v>-175</v>
       </c>
     </row>
     <row r="7" spans="1:14" customHeight="1" ht="30">
-      <c r="A7" s="4" t="s">
-        <v>28</v>
+      <c r="A7" s="6" t="s">
+        <v>23</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="E7"/>
+        <v>20</v>
+      </c>
+      <c r="E7">
+        <v>200</v>
+      </c>
       <c r="F7">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="G7">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H7">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="I7">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="J7">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="K7"/>
+        <v>2</v>
+      </c>
+      <c r="K7">
+        <v>5</v>
+      </c>
       <c r="L7" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="M7" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" customHeight="1" ht="30">
+      <c r="A8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8">
+        <v>200</v>
+      </c>
+      <c r="F8">
+        <v>200</v>
+      </c>
+      <c r="G8">
         <v>30</v>
       </c>
-      <c r="N7">
-[...24 lines deleted...]
-      </c>
       <c r="H8">
-        <v>0.55</v>
+        <v>1</v>
       </c>
       <c r="I8">
         <v>100</v>
       </c>
       <c r="J8">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="K8"/>
+        <v>2</v>
+      </c>
+      <c r="K8">
+        <v>5</v>
+      </c>
       <c r="L8" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="M8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="N8">
         <v>-175</v>
       </c>
     </row>
     <row r="9" spans="1:14" customHeight="1" ht="30">
-      <c r="A9" s="4" t="s">
-        <v>34</v>
+      <c r="A9" s="6" t="s">
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9">
-        <v>250</v>
+        <v>200</v>
       </c>
       <c r="F9">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="G9">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H9">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="I9">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="J9">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="K9">
+        <v>5</v>
       </c>
       <c r="L9" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="M9" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="N9">
         <v>-175</v>
       </c>
     </row>
     <row r="10" spans="1:14" customHeight="1" ht="30">
-      <c r="A10" s="4" t="s">
-        <v>37</v>
+      <c r="A10" s="6" t="s">
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="E10"/>
       <c r="F10">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G10">
         <v>40</v>
       </c>
       <c r="H10">
         <v>0.6</v>
       </c>
       <c r="I10">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="J10">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="K10"/>
       <c r="L10" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="M10" t="s">
+        <v>32</v>
+      </c>
+      <c r="N10">
+        <v>-180</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" customHeight="1" ht="30">
+      <c r="A11" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="N10">
-[...6 lines deleted...]
-      </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E11">
         <v>150</v>
       </c>
       <c r="F11">
-        <v>350</v>
+        <v>200</v>
       </c>
       <c r="G11">
         <v>40</v>
       </c>
       <c r="H11">
-        <v>0.37</v>
+        <v>0.55</v>
       </c>
       <c r="I11">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="J11">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="K11">
         <v>10</v>
       </c>
+      <c r="K11"/>
       <c r="L11" t="s">
+        <v>34</v>
+      </c>
+      <c r="M11" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="N11">
         <v>-175</v>
       </c>
     </row>
     <row r="12" spans="1:14" customHeight="1" ht="30">
-      <c r="A12" s="4" t="s">
-        <v>40</v>
+      <c r="A12" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E12">
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="F12">
-        <v>30</v>
+        <v>1000</v>
       </c>
       <c r="G12">
         <v>40</v>
       </c>
       <c r="H12">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="I12">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="J12">
-        <v>5</v>
+        <v>1000</v>
       </c>
       <c r="K12" t="s">
+        <v>37</v>
+      </c>
+      <c r="L12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="N12">
         <v>-175</v>
       </c>
     </row>
     <row r="13" spans="1:14" customHeight="1" ht="30">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13">
+        <v>100</v>
+      </c>
+      <c r="G13">
+        <v>40</v>
+      </c>
+      <c r="H13">
+        <v>0.6</v>
+      </c>
+      <c r="I13">
+        <v>100</v>
+      </c>
+      <c r="J13">
+        <v>5</v>
+      </c>
+      <c r="K13" t="s">
+        <v>37</v>
+      </c>
+      <c r="L13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" t="s">
+        <v>35</v>
+      </c>
+      <c r="N13">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" customHeight="1" ht="30">
+      <c r="A14" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="B13" t="s">
-[...8 lines deleted...]
-      <c r="E13">
+      <c r="B14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14">
         <v>150</v>
       </c>
-      <c r="F13">
-[...14 lines deleted...]
-      <c r="K13" t="s">
+      <c r="F14">
+        <v>350</v>
+      </c>
+      <c r="G14">
+        <v>40</v>
+      </c>
+      <c r="H14">
+        <v>0.37</v>
+      </c>
+      <c r="I14">
+        <v>20</v>
+      </c>
+      <c r="J14">
+        <v>5</v>
+      </c>
+      <c r="K14">
+        <v>10</v>
+      </c>
+      <c r="L14" t="s">
+        <v>37</v>
+      </c>
+      <c r="M14" t="s">
         <v>35</v>
-      </c>
-[...48 lines deleted...]
-        <v>33</v>
       </c>
       <c r="N14">
         <v>-175</v>
       </c>
     </row>
     <row r="15" spans="1:14" customHeight="1" ht="30">
-      <c r="A15" s="4" t="s">
-        <v>45</v>
+      <c r="A15" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="B15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E15">
         <v>150</v>
       </c>
       <c r="F15">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="G15">
+        <v>40</v>
+      </c>
+      <c r="H15">
+        <v>0.37</v>
+      </c>
+      <c r="I15">
+        <v>1</v>
+      </c>
+      <c r="J15">
+        <v>5</v>
+      </c>
+      <c r="K15" t="s">
+        <v>37</v>
+      </c>
+      <c r="L15">
+        <v>5</v>
+      </c>
+      <c r="M15" t="s">
+        <v>35</v>
+      </c>
+      <c r="N15">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" customHeight="1" ht="30">
+      <c r="A16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16">
+        <v>150</v>
+      </c>
+      <c r="F16">
+        <v>200</v>
+      </c>
+      <c r="G16">
         <v>30</v>
       </c>
-      <c r="H15">
-[...17 lines deleted...]
-      <c r="N15">
+      <c r="H16">
+        <v>0.5</v>
+      </c>
+      <c r="I16">
+        <v>200</v>
+      </c>
+      <c r="J16">
+        <v>30</v>
+      </c>
+      <c r="K16" t="s">
+        <v>37</v>
+      </c>
+      <c r="L16" t="s">
+        <v>44</v>
+      </c>
+      <c r="M16" t="s">
+        <v>35</v>
+      </c>
+      <c r="N16">
         <v>-165</v>
       </c>
     </row>
-    <row r="16" spans="1:14" customHeight="1" ht="30">
-[...42 lines deleted...]
-    </row>
     <row r="17" spans="1:14" customHeight="1" ht="30">
-      <c r="A17" s="4" t="s">
-        <v>50</v>
+      <c r="A17" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E17">
         <v>200</v>
       </c>
       <c r="F17">
-        <v>350</v>
+        <v>200</v>
       </c>
       <c r="G17">
         <v>30</v>
       </c>
       <c r="H17">
         <v>0.6</v>
       </c>
       <c r="I17">
         <v>200</v>
       </c>
       <c r="J17">
+        <v>1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>37</v>
+      </c>
+      <c r="L17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M17" t="s">
+        <v>35</v>
+      </c>
+      <c r="N17">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" customHeight="1" ht="30">
+      <c r="A18" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18">
+        <v>150</v>
+      </c>
+      <c r="F18">
+        <v>200</v>
+      </c>
+      <c r="G18">
+        <v>30</v>
+      </c>
+      <c r="H18">
+        <v>1</v>
+      </c>
+      <c r="I18">
+        <v>100</v>
+      </c>
+      <c r="J18">
+        <v>2</v>
+      </c>
+      <c r="K18">
         <v>5</v>
       </c>
-      <c r="K17">
+      <c r="L18" t="s">
+        <v>48</v>
+      </c>
+      <c r="M18" t="s">
+        <v>35</v>
+      </c>
+      <c r="N18">
+        <v>-165</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" customHeight="1" ht="30">
+      <c r="A19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19">
+        <v>200</v>
+      </c>
+      <c r="F19">
+        <v>350</v>
+      </c>
+      <c r="G19">
+        <v>20</v>
+      </c>
+      <c r="H19">
+        <v>0.6</v>
+      </c>
+      <c r="I19">
+        <v>200</v>
+      </c>
+      <c r="J19">
+        <v>5</v>
+      </c>
+      <c r="K19">
         <v>10</v>
       </c>
-      <c r="L17" t="s">
+      <c r="L19" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" t="s">
         <v>51</v>
       </c>
-      <c r="M17" t="s">
-[...2 lines deleted...]
-      <c r="N17">
+      <c r="N19">
         <v>-180</v>
       </c>
     </row>
-    <row r="18" spans="1:14" customHeight="1" ht="30">
-      <c r="A18" s="4" t="s">
+    <row r="20" spans="1:14" customHeight="1" ht="30">
+      <c r="A20" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="B18" t="s">
-[...11 lines deleted...]
-      <c r="F18">
+      <c r="B20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20">
+        <v>200</v>
+      </c>
+      <c r="F20">
         <v>350</v>
       </c>
-      <c r="G18">
+      <c r="G20">
+        <v>30</v>
+      </c>
+      <c r="H20">
+        <v>0.6</v>
+      </c>
+      <c r="I20">
+        <v>200</v>
+      </c>
+      <c r="J20">
+        <v>5</v>
+      </c>
+      <c r="K20">
+        <v>10</v>
+      </c>
+      <c r="L20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M20" t="s">
+        <v>51</v>
+      </c>
+      <c r="N20">
+        <v>-180</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" customHeight="1" ht="30">
+      <c r="A21" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21">
+        <v>200</v>
+      </c>
+      <c r="F21">
+        <v>350</v>
+      </c>
+      <c r="G21">
         <v>40</v>
       </c>
-      <c r="H18">
+      <c r="H21">
         <v>0.6</v>
       </c>
-      <c r="I18">
-[...2 lines deleted...]
-      <c r="J18">
+      <c r="I21">
+        <v>200</v>
+      </c>
+      <c r="J21">
         <v>5</v>
       </c>
-      <c r="K18">
+      <c r="K21">
         <v>10</v>
       </c>
-      <c r="L18" t="s">
-[...5 lines deleted...]
-      <c r="N18">
+      <c r="L21" t="s">
+        <v>55</v>
+      </c>
+      <c r="M21" t="s">
+        <v>51</v>
+      </c>
+      <c r="N21">
         <v>-180</v>
       </c>
     </row>
-    <row r="19" spans="1:14" customHeight="1" ht="30">
-[...15 lines deleted...]
-      <c r="F19">
+    <row r="22" spans="1:14" customHeight="1" ht="30">
+      <c r="A22" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22">
+        <v>200</v>
+      </c>
+      <c r="F22">
         <v>15</v>
-      </c>
-[...130 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G22">
         <v>40</v>
       </c>
       <c r="H22">
-        <v>0.37</v>
+        <v>0.9</v>
       </c>
       <c r="I22">
+        <v>15</v>
+      </c>
+      <c r="J22">
+        <v>0.2</v>
+      </c>
+      <c r="K22">
         <v>1</v>
       </c>
-      <c r="J22">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="L22" t="s">
+        <v>40</v>
       </c>
       <c r="M22" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N22">
         <v>-175</v>
       </c>
     </row>
     <row r="23" spans="1:14" customHeight="1" ht="30">
-      <c r="A23" s="4" t="s">
+      <c r="A23" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23">
+        <v>200</v>
+      </c>
+      <c r="F23">
+        <v>15</v>
+      </c>
+      <c r="G23">
+        <v>50</v>
+      </c>
+      <c r="H23">
+        <v>0.95</v>
+      </c>
+      <c r="I23">
+        <v>15</v>
+      </c>
+      <c r="J23">
+        <v>0.2</v>
+      </c>
+      <c r="K23">
+        <v>1</v>
+      </c>
+      <c r="L23" t="s">
+        <v>58</v>
+      </c>
+      <c r="M23" t="s">
+        <v>51</v>
+      </c>
+      <c r="N23">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" customHeight="1" ht="30">
+      <c r="A24" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24">
+        <v>200</v>
+      </c>
+      <c r="F24">
+        <v>15</v>
+      </c>
+      <c r="G24">
         <v>60</v>
       </c>
-      <c r="B23" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="H24">
-        <v>0.55</v>
+        <v>1</v>
       </c>
       <c r="I24">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="J24">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>0.2</v>
+      </c>
+      <c r="K24">
+        <v>1</v>
+      </c>
+      <c r="L24" t="s">
+        <v>60</v>
       </c>
       <c r="M24" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N24">
         <v>-175</v>
       </c>
     </row>
     <row r="25" spans="1:14" customHeight="1" ht="30">
-      <c r="A25" s="4" t="s">
-        <v>63</v>
+      <c r="A25" s="6" t="s">
+        <v>61</v>
       </c>
       <c r="B25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D25" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E25">
         <v>200</v>
       </c>
       <c r="F25">
-        <v>200</v>
+        <v>30</v>
       </c>
       <c r="G25">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H25">
+        <v>0.37</v>
+      </c>
+      <c r="I25">
         <v>1</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="K25">
+        <v>0.5</v>
+      </c>
+      <c r="K25" t="s">
+        <v>37</v>
+      </c>
+      <c r="L25">
         <v>5</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N25">
-        <v>-180</v>
+        <v>-175</v>
       </c>
     </row>
     <row r="26" spans="1:14" customHeight="1" ht="30">
-      <c r="A26" s="4" t="s">
-        <v>65</v>
+      <c r="A26" s="6" t="s">
+        <v>62</v>
       </c>
       <c r="B26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D26" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E26">
         <v>200</v>
       </c>
       <c r="F26">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="G26">
         <v>30</v>
       </c>
       <c r="H26">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="I26">
-        <v>15</v>
+        <v>500</v>
       </c>
       <c r="J26">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>100</v>
+      </c>
+      <c r="K26" t="s">
+        <v>37</v>
       </c>
       <c r="L26" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M26" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N26">
+        <v>-180</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" customHeight="1" ht="30">
+      <c r="A27" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27">
+        <v>200</v>
+      </c>
+      <c r="F27">
+        <v>100</v>
+      </c>
+      <c r="G27">
+        <v>45</v>
+      </c>
+      <c r="H27">
+        <v>0.55</v>
+      </c>
+      <c r="I27">
+        <v>100</v>
+      </c>
+      <c r="J27">
+        <v>30</v>
+      </c>
+      <c r="K27" t="s">
+        <v>37</v>
+      </c>
+      <c r="L27">
+        <v>4</v>
+      </c>
+      <c r="M27" t="s">
+        <v>51</v>
+      </c>
+      <c r="N27">
         <v>-175</v>
       </c>
     </row>
-    <row r="27" spans="1:14" customHeight="1" ht="30">
-[...42 lines deleted...]
-    </row>
     <row r="28" spans="1:14" customHeight="1" ht="30">
-      <c r="A28" s="4" t="s">
-        <v>69</v>
+      <c r="A28" s="6" t="s">
+        <v>65</v>
       </c>
       <c r="B28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D28" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E28">
         <v>200</v>
       </c>
       <c r="F28">
         <v>200</v>
       </c>
       <c r="G28">
         <v>30</v>
       </c>
       <c r="H28">
-        <v>0.65</v>
+        <v>1</v>
       </c>
       <c r="I28">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="J28">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="K28">
         <v>5</v>
       </c>
       <c r="L28" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M28" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N28">
-        <v>-175</v>
+        <v>-180</v>
       </c>
     </row>
     <row r="29" spans="1:14" customHeight="1" ht="30">
-      <c r="A29" s="4" t="s">
-        <v>71</v>
+      <c r="A29" s="6" t="s">
+        <v>67</v>
       </c>
       <c r="B29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D29" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E29">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="F29">
         <v>200</v>
       </c>
       <c r="G29">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="H29">
-        <v>1</v>
+        <v>0.45</v>
       </c>
       <c r="I29">
         <v>15</v>
       </c>
       <c r="J29">
+        <v>0.5</v>
+      </c>
+      <c r="K29">
+        <v>5</v>
+      </c>
+      <c r="L29" t="s">
+        <v>68</v>
+      </c>
+      <c r="M29" t="s">
+        <v>51</v>
+      </c>
+      <c r="N29">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" customHeight="1" ht="30">
+      <c r="A30" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30">
+        <v>200</v>
+      </c>
+      <c r="F30">
+        <v>250</v>
+      </c>
+      <c r="G30">
+        <v>100</v>
+      </c>
+      <c r="H30">
         <v>1</v>
       </c>
-      <c r="K29">
+      <c r="I30">
+        <v>250</v>
+      </c>
+      <c r="J30">
+        <v>2</v>
+      </c>
+      <c r="K30">
+        <v>75</v>
+      </c>
+      <c r="L30" t="s">
+        <v>70</v>
+      </c>
+      <c r="M30" t="s">
+        <v>51</v>
+      </c>
+      <c r="N30">
+        <v>-205</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" customHeight="1" ht="30">
+      <c r="A31" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31">
+        <v>200</v>
+      </c>
+      <c r="F31">
+        <v>200</v>
+      </c>
+      <c r="G31">
+        <v>30</v>
+      </c>
+      <c r="H31">
+        <v>0.65</v>
+      </c>
+      <c r="I31">
+        <v>50</v>
+      </c>
+      <c r="J31">
+        <v>0.5</v>
+      </c>
+      <c r="K31">
+        <v>5</v>
+      </c>
+      <c r="L31" t="s">
+        <v>72</v>
+      </c>
+      <c r="M31" t="s">
+        <v>51</v>
+      </c>
+      <c r="N31">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" customHeight="1" ht="30">
+      <c r="A32" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32">
+        <v>225</v>
+      </c>
+      <c r="F32">
+        <v>200</v>
+      </c>
+      <c r="G32">
+        <v>70</v>
+      </c>
+      <c r="H32">
+        <v>1</v>
+      </c>
+      <c r="I32">
+        <v>15</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
+      </c>
+      <c r="K32">
         <v>6</v>
       </c>
-      <c r="L29" t="s">
-[...5 lines deleted...]
-      <c r="N29">
+      <c r="L32" t="s">
+        <v>74</v>
+      </c>
+      <c r="M32" t="s">
+        <v>51</v>
+      </c>
+      <c r="N32">
         <v>-205</v>
       </c>
     </row>
-    <row r="30" spans="1:14" customHeight="1" ht="30">
-[...18 lines deleted...]
-      <c r="G30">
+    <row r="33" spans="1:14" customHeight="1" ht="30">
+      <c r="A33" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33">
+        <v>200</v>
+      </c>
+      <c r="F33">
+        <v>200</v>
+      </c>
+      <c r="G33">
         <v>40</v>
       </c>
-      <c r="H30">
+      <c r="H33">
         <v>0.38</v>
       </c>
-      <c r="I30">
+      <c r="I33">
         <v>1</v>
       </c>
-      <c r="J30">
+      <c r="J33">
         <v>0.2</v>
       </c>
-      <c r="K30">
+      <c r="K33">
         <v>5</v>
       </c>
-      <c r="L30">
+      <c r="L33">
         <v>43</v>
       </c>
-      <c r="M30" t="s">
-[...2 lines deleted...]
-      <c r="N30">
+      <c r="M33" t="s">
+        <v>51</v>
+      </c>
+      <c r="N33">
         <v>-175</v>
       </c>
     </row>
-    <row r="31" spans="1:14" customHeight="1" ht="30">
-[...12 lines deleted...]
-      <c r="E31">
+    <row r="34" spans="1:14" customHeight="1" ht="30">
+      <c r="A34" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34">
         <v>500</v>
       </c>
-      <c r="F31">
+      <c r="F34">
         <v>1000</v>
-      </c>
-[...130 lines deleted...]
-        <v>500</v>
       </c>
       <c r="G34">
         <v>40</v>
       </c>
       <c r="H34">
-        <v>0.62</v>
+        <v>0.9</v>
       </c>
       <c r="I34">
+        <v>3000</v>
+      </c>
+      <c r="J34">
         <v>1000</v>
       </c>
-      <c r="J34">
-[...1 lines deleted...]
-      </c>
       <c r="K34" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L34" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="M34" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N34">
         <v>-180</v>
       </c>
     </row>
     <row r="35" spans="1:14" customHeight="1" ht="30">
-      <c r="A35" s="4" t="s">
-        <v>81</v>
+      <c r="A35" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D35" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>28</v>
+      </c>
+      <c r="E35">
+        <v>500</v>
       </c>
       <c r="F35">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="G35">
         <v>30</v>
       </c>
       <c r="H35">
-        <v>0.45</v>
+        <v>0.875</v>
       </c>
       <c r="I35">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="J35">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="K35" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="M35" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N35">
         <v>-180</v>
       </c>
     </row>
     <row r="36" spans="1:14" customHeight="1" ht="30">
-      <c r="A36" s="4" t="s">
-        <v>83</v>
+      <c r="A36" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="B36" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D36" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>28</v>
+      </c>
+      <c r="E36">
+        <v>500</v>
       </c>
       <c r="F36">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="G36">
         <v>20</v>
       </c>
       <c r="H36">
-        <v>0.39</v>
+        <v>0.75</v>
       </c>
       <c r="I36">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="J36">
-        <v>250</v>
+        <v>1000</v>
       </c>
       <c r="K36" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L36" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="M36" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N36">
         <v>-180</v>
       </c>
     </row>
     <row r="37" spans="1:14" customHeight="1" ht="30">
-      <c r="A37" s="4" t="s">
-        <v>85</v>
+      <c r="A37" s="6" t="s">
+        <v>81</v>
       </c>
       <c r="B37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D37" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>28</v>
+      </c>
+      <c r="E37" t="s">
+        <v>37</v>
       </c>
       <c r="F37">
-        <v>350</v>
+        <v>500</v>
       </c>
       <c r="G37">
+        <v>40</v>
+      </c>
+      <c r="H37">
+        <v>0.62</v>
+      </c>
+      <c r="I37">
+        <v>1000</v>
+      </c>
+      <c r="J37">
         <v>20</v>
       </c>
-      <c r="H37">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="K37" t="s">
+        <v>37</v>
       </c>
       <c r="L37" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="M37" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="N37">
         <v>-180</v>
       </c>
     </row>
     <row r="38" spans="1:14" customHeight="1" ht="30">
-      <c r="A38" s="4" t="s">
-        <v>87</v>
+      <c r="A38" s="6" t="s">
+        <v>83</v>
       </c>
       <c r="B38" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D38" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>28</v>
+      </c>
+      <c r="E38" t="s">
+        <v>37</v>
       </c>
       <c r="F38">
-        <v>350</v>
+        <v>500</v>
       </c>
       <c r="G38">
         <v>30</v>
       </c>
       <c r="H38">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="I38">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="J38">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>500</v>
+      </c>
+      <c r="K38" t="s">
+        <v>37</v>
       </c>
       <c r="L38" t="s">
+        <v>84</v>
+      </c>
+      <c r="M38" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N38">
         <v>-180</v>
       </c>
     </row>
     <row r="39" spans="1:14" customHeight="1" ht="30">
-      <c r="A39" s="4" t="s">
-        <v>88</v>
+      <c r="A39" s="6" t="s">
+        <v>85</v>
       </c>
       <c r="B39" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D39" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>28</v>
+      </c>
+      <c r="E39" t="s">
+        <v>37</v>
       </c>
       <c r="F39">
-        <v>350</v>
+        <v>500</v>
       </c>
       <c r="G39">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H39">
-        <v>0.6</v>
+        <v>0.39</v>
       </c>
       <c r="I39">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="J39">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>250</v>
+      </c>
+      <c r="K39" t="s">
+        <v>37</v>
       </c>
       <c r="L39" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="M39" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="N39">
         <v>-180</v>
       </c>
     </row>
     <row r="40" spans="1:14" customHeight="1" ht="30">
-      <c r="A40" s="4" t="s">
-        <v>89</v>
+      <c r="A40" s="6" t="s">
+        <v>87</v>
       </c>
       <c r="B40" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D40" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E40">
         <v>400</v>
       </c>
       <c r="F40">
-        <v>15</v>
+        <v>350</v>
       </c>
       <c r="G40">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H40">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="I40">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="J40">
-        <v>0.2</v>
+        <v>5</v>
       </c>
       <c r="K40">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="L40" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="M40" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N40">
-        <v>-175</v>
+        <v>-180</v>
       </c>
     </row>
     <row r="41" spans="1:14" customHeight="1" ht="30">
-      <c r="A41" s="4" t="s">
-        <v>90</v>
+      <c r="A41" s="6" t="s">
+        <v>89</v>
       </c>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D41" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E41">
         <v>400</v>
       </c>
       <c r="F41">
-        <v>15</v>
+        <v>350</v>
       </c>
       <c r="G41">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="H41">
-        <v>0.95</v>
+        <v>0.6</v>
       </c>
       <c r="I41">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="J41">
-        <v>0.2</v>
+        <v>5</v>
       </c>
       <c r="K41">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="L41" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M41" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N41">
-        <v>-175</v>
+        <v>-180</v>
       </c>
     </row>
     <row r="42" spans="1:14" customHeight="1" ht="30">
-      <c r="A42" s="4" t="s">
-        <v>91</v>
+      <c r="A42" s="6" t="s">
+        <v>90</v>
       </c>
       <c r="B42" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D42" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E42">
         <v>400</v>
       </c>
       <c r="F42">
+        <v>350</v>
+      </c>
+      <c r="G42">
+        <v>40</v>
+      </c>
+      <c r="H42">
+        <v>0.6</v>
+      </c>
+      <c r="I42">
+        <v>200</v>
+      </c>
+      <c r="J42">
+        <v>5</v>
+      </c>
+      <c r="K42">
+        <v>10</v>
+      </c>
+      <c r="L42" t="s">
+        <v>55</v>
+      </c>
+      <c r="M42" t="s">
+        <v>88</v>
+      </c>
+      <c r="N42">
+        <v>-180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" customHeight="1" ht="30">
+      <c r="A43" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" t="s">
+        <v>28</v>
+      </c>
+      <c r="E43">
+        <v>400</v>
+      </c>
+      <c r="F43">
         <v>15</v>
       </c>
-      <c r="G42">
-[...42 lines deleted...]
-      </c>
       <c r="G43">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H43">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="I43">
         <v>15</v>
       </c>
       <c r="J43">
+        <v>0.2</v>
+      </c>
+      <c r="K43">
+        <v>1</v>
+      </c>
+      <c r="L43" t="s">
+        <v>40</v>
+      </c>
+      <c r="M43" t="s">
+        <v>88</v>
+      </c>
+      <c r="N43">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" customHeight="1" ht="30">
+      <c r="A44" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" t="s">
+        <v>28</v>
+      </c>
+      <c r="E44">
+        <v>400</v>
+      </c>
+      <c r="F44">
+        <v>15</v>
+      </c>
+      <c r="G44">
+        <v>50</v>
+      </c>
+      <c r="H44">
+        <v>0.95</v>
+      </c>
+      <c r="I44">
+        <v>15</v>
+      </c>
+      <c r="J44">
+        <v>0.2</v>
+      </c>
+      <c r="K44">
+        <v>1</v>
+      </c>
+      <c r="L44" t="s">
+        <v>58</v>
+      </c>
+      <c r="M44" t="s">
+        <v>88</v>
+      </c>
+      <c r="N44">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" customHeight="1" ht="30">
+      <c r="A45" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C45" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E45">
+        <v>400</v>
+      </c>
+      <c r="F45">
+        <v>15</v>
+      </c>
+      <c r="G45">
+        <v>60</v>
+      </c>
+      <c r="H45">
+        <v>1</v>
+      </c>
+      <c r="I45">
+        <v>15</v>
+      </c>
+      <c r="J45">
+        <v>0.2</v>
+      </c>
+      <c r="K45">
+        <v>1</v>
+      </c>
+      <c r="L45" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" t="s">
+        <v>88</v>
+      </c>
+      <c r="N45">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" customHeight="1" ht="30">
+      <c r="A46" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" t="s">
+        <v>28</v>
+      </c>
+      <c r="E46">
+        <v>200</v>
+      </c>
+      <c r="F46">
+        <v>200</v>
+      </c>
+      <c r="G46">
+        <v>30</v>
+      </c>
+      <c r="H46">
+        <v>0.45</v>
+      </c>
+      <c r="I46">
+        <v>15</v>
+      </c>
+      <c r="J46">
         <v>0.5</v>
       </c>
-      <c r="K43">
+      <c r="K46">
         <v>5</v>
       </c>
-      <c r="L43" t="s">
-[...5 lines deleted...]
-      <c r="N43">
+      <c r="L46" t="s">
+        <v>68</v>
+      </c>
+      <c r="M46" t="s">
+        <v>88</v>
+      </c>
+      <c r="N46">
         <v>-205</v>
       </c>
     </row>
-    <row r="44" spans="1:14" customHeight="1" ht="30">
-[...15 lines deleted...]
-      <c r="F44">
+    <row r="47" spans="1:14" customHeight="1" ht="30">
+      <c r="A47" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" t="s">
+        <v>19</v>
+      </c>
+      <c r="D47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E47">
+        <v>200</v>
+      </c>
+      <c r="F47">
         <v>150</v>
       </c>
-      <c r="G44">
+      <c r="G47">
         <v>100</v>
       </c>
-      <c r="H44">
+      <c r="H47">
         <v>1</v>
       </c>
-      <c r="I44">
+      <c r="I47">
         <v>250</v>
       </c>
-      <c r="J44">
+      <c r="J47">
         <v>2</v>
       </c>
-      <c r="K44">
+      <c r="K47">
         <v>75</v>
       </c>
-      <c r="L44" t="s">
-[...5 lines deleted...]
-      <c r="N44">
+      <c r="L47" t="s">
+        <v>70</v>
+      </c>
+      <c r="M47" t="s">
+        <v>88</v>
+      </c>
+      <c r="N47">
         <v>-205</v>
       </c>
     </row>
-    <row r="45" spans="1:14" customHeight="1" ht="30">
-[...18 lines deleted...]
-      <c r="G45">
+    <row r="48" spans="1:14" customHeight="1" ht="30">
+      <c r="A48" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B48" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" t="s">
+        <v>28</v>
+      </c>
+      <c r="E48">
+        <v>200</v>
+      </c>
+      <c r="F48">
+        <v>200</v>
+      </c>
+      <c r="G48">
         <v>30</v>
       </c>
-      <c r="H45">
+      <c r="H48">
         <v>0.65</v>
       </c>
-      <c r="I45">
+      <c r="I48">
         <v>50</v>
       </c>
-      <c r="J45">
+      <c r="J48">
         <v>0.5</v>
       </c>
-      <c r="K45">
+      <c r="K48">
         <v>5</v>
       </c>
-      <c r="L45" t="s">
-[...5 lines deleted...]
-      <c r="N45">
+      <c r="L48" t="s">
+        <v>72</v>
+      </c>
+      <c r="M48" t="s">
+        <v>88</v>
+      </c>
+      <c r="N48">
         <v>-205</v>
       </c>
     </row>
-    <row r="46" spans="1:14" customHeight="1" ht="30">
-[...12 lines deleted...]
-      <c r="E46">
+    <row r="49" spans="1:14" customHeight="1" ht="30">
+      <c r="A49" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49" t="s">
+        <v>28</v>
+      </c>
+      <c r="E49">
         <v>500</v>
       </c>
-      <c r="F46">
+      <c r="F49">
         <v>1000</v>
-      </c>
-[...130 lines deleted...]
-        <v>500</v>
       </c>
       <c r="G49">
         <v>40</v>
       </c>
       <c r="H49">
-        <v>0.62</v>
+        <v>0.9</v>
       </c>
       <c r="I49">
+        <v>3000</v>
+      </c>
+      <c r="J49">
         <v>1000</v>
       </c>
-      <c r="J49">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="K49" t="s">
+        <v>37</v>
       </c>
       <c r="L49" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="M49" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N49">
-        <v>-205</v>
+        <v>-180</v>
       </c>
     </row>
     <row r="50" spans="1:14" customHeight="1" ht="30">
-      <c r="A50" s="4" t="s">
-        <v>99</v>
+      <c r="A50" s="6" t="s">
+        <v>98</v>
       </c>
       <c r="B50" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D50" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E50">
-        <v>410</v>
+        <v>500</v>
       </c>
       <c r="F50">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="G50">
         <v>30</v>
       </c>
       <c r="H50">
-        <v>0.43</v>
+        <v>0.875</v>
       </c>
       <c r="I50">
+        <v>3000</v>
+      </c>
+      <c r="J50">
+        <v>1000</v>
+      </c>
+      <c r="K50" t="s">
+        <v>37</v>
+      </c>
+      <c r="L50" t="s">
+        <v>78</v>
+      </c>
+      <c r="M50" t="s">
+        <v>88</v>
+      </c>
+      <c r="N50">
+        <v>-180</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" customHeight="1" ht="30">
+      <c r="A51" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B51" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" t="s">
+        <v>28</v>
+      </c>
+      <c r="E51">
         <v>500</v>
       </c>
-      <c r="J50">
-[...30 lines deleted...]
-      </c>
       <c r="F51">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="G51">
         <v>20</v>
       </c>
       <c r="H51">
+        <v>0.75</v>
+      </c>
+      <c r="I51">
+        <v>3000</v>
+      </c>
+      <c r="J51">
+        <v>1000</v>
+      </c>
+      <c r="K51" t="s">
+        <v>37</v>
+      </c>
+      <c r="L51" t="s">
+        <v>80</v>
+      </c>
+      <c r="M51" t="s">
+        <v>88</v>
+      </c>
+      <c r="N51">
+        <v>-180</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" customHeight="1" ht="30">
+      <c r="A52" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B52" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" t="s">
+        <v>28</v>
+      </c>
+      <c r="E52">
+        <v>410</v>
+      </c>
+      <c r="F52">
+        <v>500</v>
+      </c>
+      <c r="G52">
+        <v>40</v>
+      </c>
+      <c r="H52">
+        <v>0.62</v>
+      </c>
+      <c r="I52">
+        <v>1000</v>
+      </c>
+      <c r="J52">
+        <v>20</v>
+      </c>
+      <c r="K52">
+        <v>4</v>
+      </c>
+      <c r="L52" t="s">
+        <v>82</v>
+      </c>
+      <c r="M52" t="s">
+        <v>88</v>
+      </c>
+      <c r="N52">
+        <v>-205</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" customHeight="1" ht="30">
+      <c r="A53" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B53" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" t="s">
+        <v>28</v>
+      </c>
+      <c r="E53">
+        <v>410</v>
+      </c>
+      <c r="F53">
+        <v>500</v>
+      </c>
+      <c r="G53">
+        <v>30</v>
+      </c>
+      <c r="H53">
+        <v>0.43</v>
+      </c>
+      <c r="I53">
+        <v>500</v>
+      </c>
+      <c r="J53">
+        <v>130</v>
+      </c>
+      <c r="K53">
+        <v>4</v>
+      </c>
+      <c r="L53" t="s">
+        <v>84</v>
+      </c>
+      <c r="M53" t="s">
+        <v>88</v>
+      </c>
+      <c r="N53">
+        <v>-205</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" customHeight="1" ht="30">
+      <c r="A54" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" t="s">
+        <v>28</v>
+      </c>
+      <c r="E54">
+        <v>410</v>
+      </c>
+      <c r="F54">
+        <v>500</v>
+      </c>
+      <c r="G54">
+        <v>20</v>
+      </c>
+      <c r="H54">
         <v>0.39</v>
       </c>
-      <c r="I51">
+      <c r="I54">
         <v>500</v>
       </c>
-      <c r="J51">
+      <c r="J54">
         <v>250</v>
       </c>
-      <c r="K51">
+      <c r="K54">
         <v>4</v>
       </c>
-      <c r="L51" t="s">
-[...2 lines deleted...]
-      <c r="M51" t="s">
+      <c r="L54" t="s">
         <v>86</v>
       </c>
-      <c r="N51">
+      <c r="M54" t="s">
+        <v>88</v>
+      </c>
+      <c r="N54">
         <v>-205</v>
       </c>
     </row>
-    <row r="52" spans="1:14" customHeight="1" ht="30">
-[...44 lines deleted...]
-      <c r="A53" s="4" t="s">
+    <row r="55" spans="1:14" customHeight="1" ht="30">
+      <c r="A55" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B53" t="s">
-[...86 lines deleted...]
-      </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C55" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E55">
         <v>200</v>
       </c>
       <c r="F55">
         <v>70</v>
       </c>
       <c r="G55">
         <v>70</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55">
         <v>15</v>
       </c>
       <c r="J55">
         <v>0.1</v>
       </c>
       <c r="K55">
         <v>5</v>
       </c>
       <c r="L55">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M55" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N55">
         <v>-175</v>
       </c>
     </row>
     <row r="56" spans="1:14" customHeight="1" ht="30">
-      <c r="A56" s="4" t="s">
-        <v>106</v>
+      <c r="A56" s="6" t="s">
+        <v>105</v>
       </c>
       <c r="B56" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C56" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D56" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E56">
         <v>200</v>
       </c>
       <c r="F56">
-        <v>200</v>
+        <v>70</v>
       </c>
       <c r="G56">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="H56">
         <v>1</v>
       </c>
       <c r="I56">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="J56">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="K56">
         <v>5</v>
       </c>
       <c r="L56">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="M56" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N56">
         <v>-175</v>
       </c>
     </row>
     <row r="57" spans="1:14" customHeight="1" ht="30">
-      <c r="A57" s="4" t="s">
-        <v>107</v>
+      <c r="A57" s="6" t="s">
+        <v>106</v>
       </c>
       <c r="B57" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C57" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D57" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E57">
         <v>200</v>
       </c>
       <c r="F57">
-        <v>200</v>
+        <v>70</v>
       </c>
       <c r="G57">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="J57">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="K57">
         <v>5</v>
       </c>
       <c r="L57">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="M57" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N57">
         <v>-175</v>
       </c>
     </row>
     <row r="58" spans="1:14" customHeight="1" ht="30">
-      <c r="A58" s="4" t="s">
-        <v>108</v>
+      <c r="A58" s="6" t="s">
+        <v>107</v>
       </c>
       <c r="B58" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C58" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D58" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E58">
         <v>200</v>
       </c>
       <c r="F58">
-        <v>200</v>
+        <v>70</v>
       </c>
       <c r="G58">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="J58">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="K58">
         <v>5</v>
       </c>
       <c r="L58">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="M58" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N58">
         <v>-175</v>
       </c>
     </row>
     <row r="59" spans="1:14" customHeight="1" ht="30">
-      <c r="A59" s="4" t="s">
-        <v>109</v>
+      <c r="A59" s="6" t="s">
+        <v>108</v>
       </c>
       <c r="B59" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C59" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D59" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E59">
         <v>200</v>
       </c>
       <c r="F59">
         <v>200</v>
       </c>
       <c r="G59">
         <v>40</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59">
         <v>40</v>
       </c>
       <c r="J59">
         <v>0.2</v>
       </c>
       <c r="K59">
         <v>5</v>
       </c>
       <c r="L59">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M59" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N59">
         <v>-175</v>
       </c>
     </row>
     <row r="60" spans="1:14" customHeight="1" ht="30">
-      <c r="A60" s="4" t="s">
-        <v>110</v>
+      <c r="A60" s="6" t="s">
+        <v>109</v>
       </c>
       <c r="B60" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C60" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D60" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E60">
         <v>200</v>
       </c>
       <c r="F60">
         <v>200</v>
       </c>
       <c r="G60">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="J60">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="K60">
         <v>5</v>
       </c>
-      <c r="L60" t="s">
-        <v>111</v>
+      <c r="L60">
+        <v>45</v>
       </c>
       <c r="M60" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N60">
         <v>-175</v>
       </c>
     </row>
     <row r="61" spans="1:14" customHeight="1" ht="30">
-      <c r="A61" s="4" t="s">
-        <v>112</v>
+      <c r="A61" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="B61" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C61" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D61" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E61">
         <v>200</v>
       </c>
       <c r="F61">
         <v>200</v>
       </c>
       <c r="G61">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="J61">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="K61">
         <v>5</v>
       </c>
-      <c r="L61" t="s">
-        <v>113</v>
+      <c r="L61">
+        <v>44</v>
       </c>
       <c r="M61" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N61">
         <v>-175</v>
       </c>
     </row>
     <row r="62" spans="1:14" customHeight="1" ht="30">
-      <c r="A62" s="4" t="s">
-        <v>114</v>
+      <c r="A62" s="6" t="s">
+        <v>111</v>
       </c>
       <c r="B62" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D62" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E62">
         <v>200</v>
       </c>
       <c r="F62">
         <v>200</v>
       </c>
       <c r="G62">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="J62">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="K62">
         <v>5</v>
       </c>
-      <c r="L62" t="s">
-        <v>115</v>
+      <c r="L62">
+        <v>43</v>
       </c>
       <c r="M62" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N62">
         <v>-175</v>
       </c>
     </row>
     <row r="63" spans="1:14" customHeight="1" ht="30">
-      <c r="A63" s="4" t="s">
-        <v>116</v>
+      <c r="A63" s="6" t="s">
+        <v>112</v>
       </c>
       <c r="B63" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C63" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D63" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E63">
         <v>200</v>
       </c>
       <c r="F63">
         <v>200</v>
       </c>
       <c r="G63">
         <v>30</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63">
         <v>100</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
       <c r="K63">
         <v>5</v>
       </c>
       <c r="L63" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="M63" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N63">
         <v>-175</v>
       </c>
     </row>
     <row r="64" spans="1:14" customHeight="1" ht="30">
-      <c r="A64" s="4" t="s">
+      <c r="A64" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B64" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64">
+        <v>200</v>
+      </c>
+      <c r="F64">
+        <v>200</v>
+      </c>
+      <c r="G64">
+        <v>30</v>
+      </c>
+      <c r="H64">
+        <v>1</v>
+      </c>
+      <c r="I64">
+        <v>100</v>
+      </c>
+      <c r="J64">
+        <v>2</v>
+      </c>
+      <c r="K64">
+        <v>5</v>
+      </c>
+      <c r="L64" t="s">
+        <v>115</v>
+      </c>
+      <c r="M64" t="s">
+        <v>104</v>
+      </c>
+      <c r="N64">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" customHeight="1" ht="30">
+      <c r="A65" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B65" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65">
+        <v>200</v>
+      </c>
+      <c r="F65">
+        <v>200</v>
+      </c>
+      <c r="G65">
+        <v>30</v>
+      </c>
+      <c r="H65">
+        <v>1</v>
+      </c>
+      <c r="I65">
+        <v>100</v>
+      </c>
+      <c r="J65">
+        <v>2</v>
+      </c>
+      <c r="K65">
+        <v>5</v>
+      </c>
+      <c r="L65" t="s">
+        <v>117</v>
+      </c>
+      <c r="M65" t="s">
+        <v>104</v>
+      </c>
+      <c r="N65">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" customHeight="1" ht="30">
+      <c r="A66" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="B64" t="s">
-[...8 lines deleted...]
-      <c r="E64">
+      <c r="B66" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" t="s">
+        <v>19</v>
+      </c>
+      <c r="D66" t="s">
+        <v>28</v>
+      </c>
+      <c r="E66">
+        <v>200</v>
+      </c>
+      <c r="F66">
+        <v>200</v>
+      </c>
+      <c r="G66">
+        <v>30</v>
+      </c>
+      <c r="H66">
+        <v>1</v>
+      </c>
+      <c r="I66">
+        <v>100</v>
+      </c>
+      <c r="J66">
+        <v>2</v>
+      </c>
+      <c r="K66">
+        <v>5</v>
+      </c>
+      <c r="L66" t="s">
+        <v>119</v>
+      </c>
+      <c r="M66" t="s">
+        <v>104</v>
+      </c>
+      <c r="N66">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" customHeight="1" ht="30">
+      <c r="A67" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B67" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" t="s">
+        <v>28</v>
+      </c>
+      <c r="E67">
         <v>400</v>
       </c>
-      <c r="F64">
+      <c r="F67">
         <v>1000</v>
       </c>
-      <c r="G64">
+      <c r="G67">
         <v>60</v>
       </c>
-      <c r="H64">
+      <c r="H67">
         <v>0.7</v>
       </c>
-      <c r="I64">
+      <c r="I67">
         <v>1000</v>
       </c>
-      <c r="J64">
+      <c r="J67">
         <v>100</v>
       </c>
-      <c r="K64" t="s">
-[...8 lines deleted...]
-      <c r="N64">
+      <c r="K67" t="s">
+        <v>37</v>
+      </c>
+      <c r="L67" t="s">
+        <v>121</v>
+      </c>
+      <c r="M67" t="s">
+        <v>51</v>
+      </c>
+      <c r="N67">
         <v>-175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
-[...59 lines deleted...]
-    <hyperlink ref="A64" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A32" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A38" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A40" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A41" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A47" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A48" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A49" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A54" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A55" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A56" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A57" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A58" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A59" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A60" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A61" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A62" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A63" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="A65" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="A66" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A67" r:id="rId_hyperlink_63"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>