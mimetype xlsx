--- v1 (2026-07-23)
+++ v2 (2026-07-24)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Selection guides for:Small signal Schottky diodes</t>
   </si>
   <si>
     <t>Open interactive selection guide for Small signal Schottky diodes</t>
   </si>
   <si>
-    <t>Generated on: 23-07-2026</t>
+    <t>Generated on: 24-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Power dissipationPD(mW)</t>
   </si>
   <si>
     <t>Max.Aver. Rect.CurrentlF(mA)</t>
   </si>
   <si>
     <t>Max. Reverse VoltageVRM (V)</t>
   </si>
   <si>
     <t>Max. Fwd. Voltage TA=25℃VF(V)</t>