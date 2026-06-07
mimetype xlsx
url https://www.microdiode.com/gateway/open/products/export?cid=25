--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -14,247 +14,277 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
-[...14 lines deleted...]
-Functions</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+  <si>
+    <t>Selection guides for:SiC MOSFETs</t>
+  </si>
+  <si>
+    <t>Open interactive selection guide for SiC MOSFETs</t>
+  </si>
+  <si>
+    <t>Generated on: 08-06-2026</t>
+  </si>
+  <si>
+    <t>产品型号</t>
+  </si>
+  <si>
+    <t>产品状态</t>
+  </si>
+  <si>
+    <t>合规</t>
+  </si>
+  <si>
+    <t>数量
+函数</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Bvdss (V)</t>
   </si>
   <si>
     <t>ID (A)</t>
   </si>
   <si>
-    <t>VGS (V)</t>
+    <t>VGS(V)</t>
   </si>
   <si>
     <t>RDS(ON) (mΩ) VGS=20/15V
 Typ.</t>
   </si>
   <si>
     <t>RDS(ON) (mΩ) VGS=20/15V
 Max.</t>
   </si>
   <si>
     <t>VGS(th) (V)
 Min.</t>
   </si>
   <si>
     <t>VGS(th) (V)
 Max.</t>
   </si>
   <si>
     <t>Junction Temperature</t>
   </si>
   <si>
     <t>MDDG2C170R045K3</t>
   </si>
   <si>
-    <t>Active</t>
-[...2 lines deleted...]
-    <t>RoHs</t>
+    <t>活跃</t>
+  </si>
+  <si>
+    <t>有害物质限制</t>
   </si>
   <si>
     <t>Single</t>
   </si>
   <si>
     <t>TO-247-3L</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>-55 to 175℃</t>
   </si>
   <si>
     <t>MDDG2C120R160K3</t>
   </si>
   <si>
     <t>MDDG2C120R016K3</t>
   </si>
   <si>
     <t>MDDG2C065R060K3</t>
   </si>
   <si>
     <t>MDDG1C120R080K3</t>
   </si>
   <si>
     <t>MDDG1C120R040K3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="40"/>
+      <sz val="18"/>
       <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="16"/>
+      <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="ffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="0000ff"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="1154dc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025121610163357641.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1266825" cy="304800"/>
+    <xdr:ext cx="1981200" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -522,405 +552,419 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG2C170R045K3" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG2C120R160K3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG2C120R016K3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG2C065R060K3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG1C120R080K3" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG1C120R040K3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG2C170R045K3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG2C120R160K3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG2C120R016K3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG2C065R060K3" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG1C120R080K3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/sic/sic-mosfets/MDDG1C120R040K3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A8" sqref="A8"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="26" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.72" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.72" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.72" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.72" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.72" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.72" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.72" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.72" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.72" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.72" customWidth="true" style="0"/>
     <col min="11" max="11" width="20.72" customWidth="true" style="0"/>
     <col min="12" max="12" width="20.72" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.72" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.72" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customHeight="1" ht="60">
       <c r="A1"/>
-      <c r="B1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2" spans="1:14" customHeight="1" ht="30">
-      <c r="A2" s="2" t="s">
-[...39 lines deleted...]
-        <v>14</v>
+      <c r="A2" s="1" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:14" customHeight="1" ht="30">
-      <c r="A3" s="4" t="s">
-[...39 lines deleted...]
-        <v>21</v>
+      <c r="A3" s="2" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:14" customHeight="1" ht="30">
-      <c r="A4" s="4" t="s">
-[...32 lines deleted...]
-      <c r="L4">
+      <c r="A4" s="3" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:14" customHeight="1" ht="30">
       <c r="A5" s="4" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>16</v>
-      </c>
-[...34 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:14" customHeight="1" ht="30">
-      <c r="A6" s="4" t="s">
-        <v>24</v>
+      <c r="A6" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G6">
-        <v>650</v>
+        <v>1700</v>
       </c>
       <c r="H6">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="I6">
-        <v>-0.4210526315789473</v>
+        <v>-0.4</v>
       </c>
       <c r="J6">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="K6">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="L6">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="M6">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="N6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:14" customHeight="1" ht="30">
-      <c r="A7" s="4" t="s">
-        <v>25</v>
+      <c r="A7" s="6" t="s">
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G7">
         <v>1200</v>
       </c>
       <c r="H7">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="I7">
         <v>-0.4</v>
       </c>
       <c r="J7">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="K7">
-        <v>98</v>
+        <v>196</v>
       </c>
       <c r="L7">
         <v>2</v>
       </c>
       <c r="M7">
         <v>4</v>
       </c>
       <c r="N7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:14" customHeight="1" ht="30">
-      <c r="A8" s="4" t="s">
-        <v>26</v>
+      <c r="A8" s="6" t="s">
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G8">
         <v>1200</v>
       </c>
       <c r="H8">
+        <v>115</v>
+      </c>
+      <c r="I8">
+        <v>-0.4210526315789473</v>
+      </c>
+      <c r="J8">
+        <v>16</v>
+      </c>
+      <c r="K8">
+        <v>22.3</v>
+      </c>
+      <c r="L8">
+        <v>1.8</v>
+      </c>
+      <c r="M8">
+        <v>3.6</v>
+      </c>
+      <c r="N8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" customHeight="1" ht="30">
+      <c r="A9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9">
+        <v>650</v>
+      </c>
+      <c r="H9">
+        <v>29</v>
+      </c>
+      <c r="I9">
+        <v>-0.4210526315789473</v>
+      </c>
+      <c r="J9">
+        <v>60</v>
+      </c>
+      <c r="K9">
+        <v>79</v>
+      </c>
+      <c r="L9">
+        <v>1.8</v>
+      </c>
+      <c r="M9">
+        <v>3.6</v>
+      </c>
+      <c r="N9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" customHeight="1" ht="30">
+      <c r="A10" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10">
+        <v>1200</v>
+      </c>
+      <c r="H10">
+        <v>36</v>
+      </c>
+      <c r="I10">
+        <v>-0.4</v>
+      </c>
+      <c r="J10">
+        <v>80</v>
+      </c>
+      <c r="K10">
+        <v>98</v>
+      </c>
+      <c r="L10">
+        <v>2</v>
+      </c>
+      <c r="M10">
+        <v>4</v>
+      </c>
+      <c r="N10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" customHeight="1" ht="30">
+      <c r="A11" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11">
+        <v>1200</v>
+      </c>
+      <c r="H11">
         <v>55</v>
       </c>
-      <c r="I8">
+      <c r="I11">
         <v>-0.4</v>
       </c>
-      <c r="J8">
+      <c r="J11">
         <v>44</v>
       </c>
-      <c r="K8">
+      <c r="K11">
         <v>52</v>
       </c>
-      <c r="L8">
+      <c r="L11">
         <v>2</v>
       </c>
-      <c r="M8">
+      <c r="M11">
         <v>4</v>
       </c>
-      <c r="N8" t="s">
-        <v>21</v>
+      <c r="N11" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
-[...3 lines deleted...]
-    <hyperlink ref="A8" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>