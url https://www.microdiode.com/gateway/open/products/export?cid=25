--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Selection guides for:SiC MOSFETs</t>
   </si>
   <si>
     <t>Open interactive selection guide for SiC MOSFETs</t>
   </si>
   <si>
-    <t>Generated on: 08-06-2026</t>
+    <t>Generated on: 23-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Bvdss (V)</t>
   </si>
   <si>
     <t>ID (A)</t>