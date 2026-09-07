--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Selection guides for:SiC MOSFETs</t>
   </si>
   <si>
     <t>Open interactive selection guide for SiC MOSFETs</t>
   </si>
   <si>
-    <t>Generated on: 23-07-2026</t>
+    <t>Generated on: 07-09-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Bvdss (V)</t>
   </si>
   <si>
     <t>ID (A)</t>