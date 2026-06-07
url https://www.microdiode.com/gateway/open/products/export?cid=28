--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -14,97 +14,103 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
-[...10 lines deleted...]
-    <t>Compliance</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>Selection guides for:Three-Terminal Voltage Regulator ICs</t>
+  </si>
+  <si>
+    <t>Open interactive selection guide for Three-Terminal Voltage Regulator ICs</t>
+  </si>
+  <si>
+    <t>Generated on: 08-06-2026</t>
+  </si>
+  <si>
+    <t>产品型号</t>
+  </si>
+  <si>
+    <t>产品状态</t>
+  </si>
+  <si>
+    <t>合规</t>
   </si>
   <si>
     <t>Continuous total dissipation
 PD(mW)</t>
   </si>
   <si>
     <t>Maximum output current
 IO(mA)</t>
   </si>
   <si>
     <t>Input Voltage
 VI(V)</t>
   </si>
   <si>
     <t>Quiescent Current Current
 IQ(mA)</t>
   </si>
   <si>
     <t>Output Voltage
 VO(V)</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Junction Temperature</t>
   </si>
   <si>
     <t>79L15</t>
   </si>
   <si>
-    <t>Active</t>
-[...2 lines deleted...]
-    <t>RoHs</t>
+    <t>活跃</t>
+  </si>
+  <si>
+    <t>有害物质限制</t>
   </si>
   <si>
     <t>-14.4~-15.6</t>
   </si>
   <si>
     <t>SOT-89-3L</t>
   </si>
   <si>
     <t>-40 to 125℃</t>
   </si>
   <si>
     <t>79L12</t>
   </si>
   <si>
     <t>-11.52~-12.48</t>
   </si>
   <si>
     <t>79L09</t>
   </si>
   <si>
     <t>-8.64~-9.36</t>
   </si>
   <si>
     <t>79L08</t>
   </si>
@@ -170,154 +176,178 @@
   </si>
   <si>
     <t>4.8~5.2</t>
   </si>
   <si>
     <t>TL431</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>VREF 2.47-2.52</t>
   </si>
   <si>
     <t>SOT-23</t>
   </si>
   <si>
     <t>-55 to 150℃</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="40"/>
+      <sz val="18"/>
       <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="16"/>
+      <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="ffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="0000ff"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="1154dc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025121610163357641.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1266825" cy="304800"/>
+    <xdr:ext cx="1981200" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -585,614 +615,628 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L15" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L12" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L09" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L08" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L06" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L05" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L18" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L15" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L12" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L09" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L08" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L06" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L05" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/TL431" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L15" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L12" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L09" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L08" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L06" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/79L05" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L18" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L15" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L12" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L10" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L09" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L08" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L06" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/78L05" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/three-terminal-voltage-regulator-ics/TL431" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J17"/>
+  <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A17" sqref="A17"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="26" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.72" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.72" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.72" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.72" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.72" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.72" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.72" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.72" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.72" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.72" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="60">
       <c r="A1"/>
-      <c r="B1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:10" customHeight="1" ht="30">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:10" customHeight="1" ht="30">
-      <c r="A2" s="2" t="s">
+    <row r="3" spans="1:10" customHeight="1" ht="30">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="30">
+      <c r="A4" s="3" t="s">
         <v>2</v>
-      </c>
-[...86 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="30">
       <c r="A5" s="4" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="30">
+      <c r="A6" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D5">
-[...24 lines deleted...]
-      </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6">
         <v>600</v>
       </c>
       <c r="E6">
         <v>100</v>
       </c>
       <c r="F6">
         <v>-30</v>
       </c>
       <c r="G6">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="30">
-      <c r="A7" s="4" t="s">
-        <v>23</v>
+      <c r="A7" s="6" t="s">
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D7">
         <v>600</v>
       </c>
       <c r="E7">
         <v>100</v>
       </c>
       <c r="F7">
         <v>-35</v>
       </c>
       <c r="G7">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="30">
-      <c r="A8" s="4" t="s">
-        <v>25</v>
+      <c r="A8" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D8">
         <v>600</v>
       </c>
       <c r="E8">
         <v>100</v>
       </c>
       <c r="F8">
-        <v>-35</v>
+        <v>-30</v>
       </c>
       <c r="G8">
         <v>6</v>
       </c>
       <c r="H8" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="30">
+      <c r="A9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9">
+        <v>600</v>
+      </c>
+      <c r="E9">
+        <v>100</v>
+      </c>
+      <c r="F9">
+        <v>-30</v>
+      </c>
+      <c r="G9">
+        <v>6</v>
+      </c>
+      <c r="H9" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" t="s">
+        <v>17</v>
+      </c>
+      <c r="J9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="30">
+      <c r="A10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10">
+        <v>600</v>
+      </c>
+      <c r="E10">
+        <v>100</v>
+      </c>
+      <c r="F10">
+        <v>-35</v>
+      </c>
+      <c r="G10">
+        <v>6</v>
+      </c>
+      <c r="H10" t="s">
         <v>26</v>
       </c>
-      <c r="I8" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="I10" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="30">
+      <c r="A11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B9" t="s">
-[...17 lines deleted...]
-      <c r="H9" t="s">
+      <c r="B11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11">
+        <v>600</v>
+      </c>
+      <c r="E11">
+        <v>100</v>
+      </c>
+      <c r="F11">
+        <v>-35</v>
+      </c>
+      <c r="G11">
+        <v>6</v>
+      </c>
+      <c r="H11" t="s">
         <v>28</v>
       </c>
-      <c r="I9" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="I11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="30">
+      <c r="A12" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
-[...62 lines deleted...]
-      </c>
       <c r="B12" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D12">
         <v>600</v>
       </c>
       <c r="E12">
         <v>100</v>
       </c>
       <c r="F12">
         <v>30</v>
       </c>
       <c r="G12">
         <v>6.5</v>
       </c>
       <c r="H12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I12" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="30">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13">
+        <v>600</v>
+      </c>
+      <c r="E13">
+        <v>100</v>
+      </c>
+      <c r="F13">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G13">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="H13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="I13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="30">
-      <c r="A14" s="4" t="s">
-        <v>37</v>
+      <c r="A14" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D14">
         <v>600</v>
       </c>
       <c r="E14">
         <v>100</v>
       </c>
       <c r="F14">
         <v>30</v>
       </c>
       <c r="G14">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="H14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="I14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="30">
-      <c r="A15" s="4" t="s">
-        <v>39</v>
+      <c r="A15" s="6" t="s">
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D15">
         <v>600</v>
       </c>
       <c r="E15">
         <v>100</v>
       </c>
       <c r="F15">
         <v>30</v>
       </c>
       <c r="G15">
-        <v>6</v>
+        <v>6.5</v>
       </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="30">
-      <c r="A16" s="4" t="s">
-        <v>41</v>
+      <c r="A16" s="6" t="s">
+        <v>37</v>
       </c>
       <c r="B16" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C16" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D16">
         <v>600</v>
       </c>
       <c r="E16">
         <v>100</v>
       </c>
       <c r="F16">
         <v>30</v>
       </c>
       <c r="G16">
         <v>6</v>
       </c>
       <c r="H16" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" customHeight="1" ht="30">
+      <c r="A17" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17">
+        <v>600</v>
+      </c>
+      <c r="E17">
+        <v>100</v>
+      </c>
+      <c r="F17">
+        <v>30</v>
+      </c>
+      <c r="G17">
+        <v>6</v>
+      </c>
+      <c r="H17" t="s">
+        <v>40</v>
+      </c>
+      <c r="I17" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" customHeight="1" ht="30">
+      <c r="A18" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18">
+        <v>600</v>
+      </c>
+      <c r="E18">
+        <v>100</v>
+      </c>
+      <c r="F18">
+        <v>30</v>
+      </c>
+      <c r="G18">
+        <v>6</v>
+      </c>
+      <c r="H18" t="s">
         <v>42</v>
       </c>
-      <c r="I16" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="4" t="s">
+      <c r="I18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" customHeight="1" ht="30">
+      <c r="A19" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17">
+      <c r="B19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19">
+        <v>600</v>
+      </c>
+      <c r="E19">
+        <v>100</v>
+      </c>
+      <c r="F19">
+        <v>30</v>
+      </c>
+      <c r="G19">
+        <v>6</v>
+      </c>
+      <c r="H19" t="s">
+        <v>44</v>
+      </c>
+      <c r="I19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" customHeight="1" ht="30">
+      <c r="A20" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20">
         <v>300</v>
       </c>
-      <c r="E17">
-[...11 lines deleted...]
-      <c r="I17" t="s">
+      <c r="E20">
+        <v>100</v>
+      </c>
+      <c r="F20" t="s">
         <v>46</v>
       </c>
-      <c r="J17" t="s">
+      <c r="G20" t="s">
+        <v>46</v>
+      </c>
+      <c r="H20" t="s">
         <v>47</v>
+      </c>
+      <c r="I20" t="s">
+        <v>48</v>
+      </c>
+      <c r="J20" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
-[...12 lines deleted...]
-    <hyperlink ref="A17" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>