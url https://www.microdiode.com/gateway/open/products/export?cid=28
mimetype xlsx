--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Selection guides for:Three-Terminal Voltage Regulator ICs</t>
   </si>
   <si>
     <t>Open interactive selection guide for Three-Terminal Voltage Regulator ICs</t>
   </si>
   <si>
-    <t>Generated on: 08-06-2026</t>
+    <t>Generated on: 23-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>Continuous total dissipation
 PD(mW)</t>
   </si>
   <si>
     <t>Maximum output current
 IO(mA)</t>
   </si>
   <si>
     <t>Input Voltage
 VI(V)</t>
   </si>
   <si>
     <t>Quiescent Current Current
 IQ(mA)</t>