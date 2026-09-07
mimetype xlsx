--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Selection guides for:Three-Terminal Voltage Regulator ICs</t>
   </si>
   <si>
     <t>Open interactive selection guide for Three-Terminal Voltage Regulator ICs</t>
   </si>
   <si>
-    <t>Generated on: 23-07-2026</t>
+    <t>Generated on: 07-09-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>Continuous total dissipation
 PD(mW)</t>
   </si>
   <si>
     <t>Maximum output current
 IO(mA)</t>
   </si>
   <si>
     <t>Input Voltage
 VI(V)</t>
   </si>
   <si>
     <t>Quiescent Current Current
 IQ(mA)</t>