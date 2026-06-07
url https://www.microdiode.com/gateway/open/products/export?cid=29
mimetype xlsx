--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -14,91 +14,97 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
-[...10 lines deleted...]
-    <t>Compliance</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
+  <si>
+    <t>Selection guides for:Logic ICs</t>
+  </si>
+  <si>
+    <t>Open interactive selection guide for Logic ICs</t>
+  </si>
+  <si>
+    <t>Generated on: 08-06-2026</t>
+  </si>
+  <si>
+    <t>产品型号</t>
+  </si>
+  <si>
+    <t>产品状态</t>
+  </si>
+  <si>
+    <t>合规</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
-    <t>Number of Channels</t>
-[...2 lines deleted...]
-    <t>Working Voltage
+    <t>通道数</t>
+  </si>
+  <si>
+    <t>工作电压
 Vcc(V)</t>
   </si>
   <si>
-    <t>Quiescent Current Current
+    <t>静态电流
 IQ</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Junction Temperature</t>
   </si>
   <si>
     <t>74LVC4245APW</t>
   </si>
   <si>
-    <t>Active</t>
-[...2 lines deleted...]
-    <t>RoHs</t>
+    <t>活跃</t>
+  </si>
+  <si>
+    <t>有害物质限制</t>
   </si>
   <si>
     <t>Octal dual supply translating transceiver; 3-state</t>
   </si>
   <si>
     <t>1.5-5.5</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>TSSOP24L</t>
   </si>
   <si>
     <t>-40 to 125℃</t>
   </si>
   <si>
     <t>74LVC8T245PW</t>
   </si>
   <si>
     <t>8-bit dual supply translating transceiver; 3-state</t>
   </si>
   <si>
     <t>74AHCT541PW</t>
   </si>
@@ -1667,154 +1673,178 @@
   </si>
   <si>
     <t>74HC164D</t>
   </si>
   <si>
     <t>74HC32D</t>
   </si>
   <si>
     <t>4mA</t>
   </si>
   <si>
     <t>74HC74D</t>
   </si>
   <si>
     <t>10nA</t>
   </si>
   <si>
     <t>74HC86D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="40"/>
+      <sz val="18"/>
       <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="16"/>
+      <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="ffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="0000ff"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="1154dc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025121610163357641.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1266825" cy="304800"/>
+    <xdr:ext cx="1981200" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -2082,10999 +2112,11013 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC4245APW" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC8T245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT541PW" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC541PW" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT540PW" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC540PW" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT244PW" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC244PW" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT240PW" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC240PW" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC541APW" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC540APW" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVCH245APW" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC245APW" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVCH244APW" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC244APW" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC240APW" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT574PW" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC574PW" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT573PW" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC573PW" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT377PW" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC377PW" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT374PW" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC374PW" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT373PW" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC373PW" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT273PW" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC273PW" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC240PW" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC241PW" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC244PW" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC540PW" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC541PW" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT240PW" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT241PW" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT244PW" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT540PW" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT541PW" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT138PW" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC138PW" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT174PW" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC174PW" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC166PW" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC259PW" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC365PW" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC366PW" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC367PW" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC368PW" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4094PW" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC594PW" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC597PW" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT165PW" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT166PW" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT259PW" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT365PW" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT366PW" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT367PW" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT368PW" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4094PW" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT594PW" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT595PW" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT597PW" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC165PW" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC595PW" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC00PW" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC02PW" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC03PW" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC05PW" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC10PW" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC11PW" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC125PW" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC126PW" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC132PW" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC20PW" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC21PW" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC27PW" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC32PW" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4002PW" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4075PW" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC74PW" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC86PW" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT00PW" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT02PW" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT03PW" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT04PW" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT05PW" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT08PW" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT10PW" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT11PW" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT125PW" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT126PW" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT132PW" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT14PW" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT164PW" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT20PW" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT27PW" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT32PW" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4075PW" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT74PW" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT86PW" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC00APW" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC02APW" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC04APW" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC06APW" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC07APW" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC08APW" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC10APW" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC11PW" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC125APW" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC126APW" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC132APW" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC14APW" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC32APW" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC74APW" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC86APW" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC04PW" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC08PW" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC14PW" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC164PW" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G10GW" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G157GW" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G27GW" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G332GW" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G386GW" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G57GW" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G97GW" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G98GW" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G14GW" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G16GW" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G17GW" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2GU04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G3157GW" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G11GW" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G58GW" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G06GW" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G07GW" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G34GW" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G00GW" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G02GW" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G125GW" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G126GW" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G14GW" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G17GW" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G32GW" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G00GW" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G02GW" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G07GW" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G09GW" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G125GW" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G14GW" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G17GW" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G32GW" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G00GW" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G02GW" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G06GW" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G07GW" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G09GW" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G16GW" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G240GW" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G32GW" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G38GW" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1GU04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G07GW" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G08GW" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G09GW" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G08GW" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G126GW" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G08GW" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G125GW" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G126GW" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G14GW" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G17GW" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G34GW" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G86GW" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G10GV" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G157GV" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G27GV" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G332GV" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G386GV" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G57GV" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G58GV" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G98GV" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G06GV" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G07GV" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G14GV" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G17GV" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G34GV" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2GU04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G11GV" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G97GV" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G00GV" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G02GV" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G07GV" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G08GV" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G126GV" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G14GV" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G17GV" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G32GV" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G00GV" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G02GV" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G07GV" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G09GV" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G14GV" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G17GV" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G00GV" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G02GV" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G06GV" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G08GV" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G09GV" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G126GV" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G16GV" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G240GV" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G32GV" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G34GV" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G38GV" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G86GV" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1GU04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G09GV" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G125GV" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G08GV" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G125GV" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G126GV" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G32GV" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G07GV" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G125GV" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G14GV" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G17GV" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT574D" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT573D" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC573D" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT377D" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC377D" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT374D" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC374D" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT373D" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC373D" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT273D" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC273D" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC240D" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC241D" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC245D" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC540D" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC541D" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT240D" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT241D" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT244D" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT245D" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT540D" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT541D" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT541D" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC541D" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT540D" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC540D" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT245D" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC245D" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT244D" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC244D" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT240D" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC240D" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC541AD" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC540AD" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVCH245AD" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC245AD" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVCH244AD" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC244AD" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC240AD" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC574D" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC244D" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT138D" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT174D" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC174D" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC166D" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC365D" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC366D" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC367D" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC368D" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4094D" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC594D" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC597D" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT165D" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT166D" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT259D" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT365D" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT366D" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT367D" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT368D" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4094D" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT594D" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT597D" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC138D" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC165D" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC259D" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC595D" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT595D" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC03D" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC05D" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC10D" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC11D" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC126D" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC20D" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC21D" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC27D" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4002D" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4075D" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT00D" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT02D" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT03D" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT04D" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT05D" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT08D" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT10D" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT11D" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT125D" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT126D" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT132D" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT14D" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT164D" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT20D" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT27D" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT32D" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4002D" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4075D" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT74D" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT86D" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC00AD" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC02AD" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC04AD" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC06AD" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC07AD" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC08AD" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC10AD" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC11D" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC125AD" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC126AD" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC132AD" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC14AD" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC32AD" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC74AD" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC86AD" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC00D" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC02D" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC04D" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC08D" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC125D" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC132D" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC14D" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC164D" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC32D" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC74D" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC86D" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC4245APW" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC8T245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT541PW" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC541PW" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT540PW" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC540PW" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT244PW" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC244PW" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT240PW" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC240PW" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC541APW" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC540APW" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVCH245APW" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC245APW" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVCH244APW" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC244APW" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC240APW" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT574PW" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC574PW" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT573PW" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC573PW" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT377PW" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC377PW" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT374PW" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC374PW" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT373PW" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC373PW" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT273PW" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC273PW" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC240PW" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC241PW" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC244PW" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC540PW" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC541PW" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT240PW" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT241PW" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT244PW" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT540PW" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT541PW" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT245PW" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT138PW" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC138PW" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT174PW" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC174PW" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC166PW" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC259PW" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC365PW" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC366PW" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC367PW" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC368PW" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4094PW" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC594PW" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC597PW" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT165PW" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT166PW" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT259PW" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT365PW" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT366PW" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT367PW" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT368PW" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4094PW" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT594PW" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT595PW" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT597PW" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC165PW" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC595PW" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC00PW" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC02PW" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC03PW" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC05PW" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC10PW" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC11PW" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC125PW" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC126PW" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC132PW" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC20PW" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC21PW" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC27PW" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC32PW" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4002PW" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4075PW" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC74PW" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC86PW" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT00PW" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT02PW" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT03PW" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT04PW" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT05PW" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT08PW" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT10PW" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT11PW" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT125PW" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT126PW" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT132PW" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT14PW" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT164PW" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT20PW" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT27PW" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT32PW" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4075PW" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT74PW" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT86PW" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC00APW" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC02APW" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC04APW" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC06APW" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC07APW" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC08APW" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC10APW" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC11PW" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC125APW" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC126APW" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC132APW" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC14APW" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC32APW" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC74APW" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC86APW" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC04PW" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC08PW" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC14PW" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC164PW" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G10GW" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G157GW" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G27GW" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G332GW" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G386GW" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G57GW" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G97GW" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G98GW" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G14GW" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G16GW" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G17GW" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2GU04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G3157GW" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G11GW" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G58GW" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G06GW" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G07GW" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G34GW" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G00GW" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G02GW" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G125GW" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G126GW" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G14GW" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G17GW" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G32GW" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G00GW" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G02GW" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G07GW" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G09GW" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G125GW" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G14GW" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G17GW" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G32GW" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G00GW" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G02GW" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G06GW" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G07GW" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G09GW" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G16GW" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G240GW" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G32GW" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G38GW" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1GU04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G07GW" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G08GW" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G09GW" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G08GW" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G126GW" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G04GW" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G08GW" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G125GW" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G126GW" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G14GW" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G17GW" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G34GW" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G86GW" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G10GV" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G157GV" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G27GV" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G332GV" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G386GV" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G57GV" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G58GV" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G98GV" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G06GV" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G07GV" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G14GV" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G17GV" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2G34GV" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC2GU04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G11GV" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G97GV" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G00GV" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G02GV" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G07GV" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G08GV" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G126GV" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G14GV" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G17GV" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G32GV" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G00GV" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G02GV" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G07GV" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G09GV" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G14GV" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G17GV" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G00GV" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G02GV" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G06GV" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G08GV" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G09GV" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G126GV" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G16GV" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G240GV" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G32GV" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G34GV" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G38GV" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G86GV" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1GU04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G09GV" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC1G125GV" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G04GV" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G08GV" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G125GV" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G126GV" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT1G32GV" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G07GV" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G125GV" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G14GV" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC1G17GV" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT574D" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT573D" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC573D" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT377D" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC377D" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT374D" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC374D" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT373D" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC373D" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT273D" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC273D" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC240D" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC241D" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC245D" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC540D" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC541D" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT240D" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT241D" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT244D" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT245D" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT540D" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT541D" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT541D" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC541D" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT540D" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC540D" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT245D" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC245D" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT244D" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC244D" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHCT240D" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74AHC240D" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC541AD" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC540AD" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVCH245AD" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC245AD" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVCH244AD" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC244AD" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC240AD" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC574D" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC244D" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT138D" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT174D" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC174D" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC166D" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC365D" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC366D" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC367D" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC368D" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4094D" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC594D" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC597D" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT165D" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT166D" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT259D" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT365D" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT366D" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT367D" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT368D" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4094D" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT594D" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT597D" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC138D" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC165D" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC259D" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC595D" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT595D" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC03D" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC05D" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC10D" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC11D" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC126D" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC20D" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC21D" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC27D" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4002D" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC4075D" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT00D" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT02D" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT03D" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT04D" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT05D" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT08D" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT10D" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT11D" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT125D" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT126D" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT132D" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT14D" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT164D" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT20D" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT27D" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT32D" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4002D" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT4075D" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT74D" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HCT86D" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC00AD" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC02AD" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC04AD" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC06AD" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC07AD" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC08AD" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC10AD" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC11D" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC125AD" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC126AD" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC132AD" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC14AD" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC32AD" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC74AD" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74LVC86AD" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC00D" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC02D" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC04D" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC08D" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC125D" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC132D" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC14D" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC164D" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC32D" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC74D" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/ic/logic-ics/74HC86D" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I365"/>
+  <dimension ref="A1:I368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A365" sqref="A365"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="26" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.72" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.72" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.72" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.72" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.72" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.72" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.72" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.72" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.72" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="60">
       <c r="A1"/>
-      <c r="B1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:9" customHeight="1" ht="30">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:9" customHeight="1" ht="30">
-      <c r="A2" s="2" t="s">
+    <row r="3" spans="1:9" customHeight="1" ht="30">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+    </row>
+    <row r="4" spans="1:9" customHeight="1" ht="30">
+      <c r="A4" s="3" t="s">
         <v>2</v>
-      </c>
-[...77 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:9" customHeight="1" ht="30">
       <c r="A5" s="4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6" spans="1:9" customHeight="1" ht="30">
+      <c r="A6" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E6">
         <v>8</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:9" customHeight="1" ht="30">
-      <c r="A7" s="4" t="s">
-        <v>28</v>
+      <c r="A7" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E7">
         <v>8</v>
       </c>
       <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" customHeight="1" ht="30">
+      <c r="A8" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="G7" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E8">
         <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="30">
-      <c r="A9" s="4" t="s">
-        <v>34</v>
+      <c r="A9" s="6" t="s">
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E9">
         <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="30">
-      <c r="A10" s="4" t="s">
-        <v>36</v>
+      <c r="A10" s="6" t="s">
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E10">
         <v>8</v>
       </c>
       <c r="F10" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" t="s">
+        <v>26</v>
+      </c>
+      <c r="I10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" customHeight="1" ht="30">
+      <c r="A11" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="G10" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="E11">
         <v>8</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="30">
-      <c r="A12" s="4" t="s">
-        <v>39</v>
+      <c r="A12" s="6" t="s">
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="E12">
         <v>8</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="30">
-      <c r="A13" s="4" t="s">
-        <v>40</v>
+      <c r="A13" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="E13">
         <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G13" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" customHeight="1" ht="30">
+      <c r="A14" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" t="s">
         <v>23</v>
-      </c>
-[...18 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E14">
         <v>8</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G14" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="30">
-      <c r="A15" s="4" t="s">
-        <v>42</v>
+      <c r="A15" s="6" t="s">
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="E15">
         <v>8</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G15" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="30">
-      <c r="A16" s="4" t="s">
-        <v>46</v>
+      <c r="A16" s="6" t="s">
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="E16">
         <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="G16" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="H16" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="30">
-      <c r="A17" s="4" t="s">
-        <v>50</v>
+      <c r="A17" s="6" t="s">
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="E17">
         <v>8</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="G17" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="30">
-      <c r="A18" s="4" t="s">
-        <v>53</v>
+      <c r="A18" s="6" t="s">
+        <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E18">
         <v>8</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="G18" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="H18" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I18" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="30">
-      <c r="A19" s="4" t="s">
-        <v>54</v>
+      <c r="A19" s="6" t="s">
+        <v>48</v>
       </c>
       <c r="B19" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="E19">
         <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G19" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I19" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="30">
-      <c r="A20" s="4" t="s">
-        <v>56</v>
+      <c r="A20" s="6" t="s">
+        <v>52</v>
       </c>
       <c r="B20" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E20">
         <v>8</v>
       </c>
       <c r="F20" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G20" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I20" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="30">
-      <c r="A21" s="4" t="s">
-        <v>58</v>
+      <c r="A21" s="6" t="s">
+        <v>55</v>
       </c>
       <c r="B21" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="E21">
         <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H21" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I21" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="30">
-      <c r="A22" s="4" t="s">
-        <v>60</v>
+      <c r="A22" s="6" t="s">
+        <v>56</v>
       </c>
       <c r="B22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E22">
         <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="H22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I22" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="30">
-      <c r="A23" s="4" t="s">
-        <v>63</v>
+      <c r="A23" s="6" t="s">
+        <v>58</v>
       </c>
       <c r="B23" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E23">
         <v>8</v>
       </c>
       <c r="F23" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="G23" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="H23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I23" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="30">
-      <c r="A24" s="4" t="s">
-        <v>66</v>
+      <c r="A24" s="6" t="s">
+        <v>60</v>
       </c>
       <c r="B24" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E24">
         <v>8</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="H24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I24" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="30">
-      <c r="A25" s="4" t="s">
-        <v>68</v>
+      <c r="A25" s="6" t="s">
+        <v>62</v>
       </c>
       <c r="B25" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E25">
         <v>8</v>
       </c>
       <c r="F25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" t="s">
+        <v>64</v>
+      </c>
+      <c r="H25" t="s">
+        <v>26</v>
+      </c>
+      <c r="I25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" customHeight="1" ht="30">
+      <c r="A26" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="G25" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B26" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E26">
         <v>8</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G26" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I26" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="30">
-      <c r="A27" s="4" t="s">
-        <v>72</v>
+      <c r="A27" s="6" t="s">
+        <v>68</v>
       </c>
       <c r="B27" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C27" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E27">
         <v>8</v>
       </c>
       <c r="F27" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="G27" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="H27" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I27" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="30">
-      <c r="A28" s="4" t="s">
-        <v>74</v>
+      <c r="A28" s="6" t="s">
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C28" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D28" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="E28">
         <v>8</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G28" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="H28" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I28" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="30">
-      <c r="A29" s="4" t="s">
-        <v>76</v>
+      <c r="A29" s="6" t="s">
+        <v>72</v>
       </c>
       <c r="B29" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="E29">
         <v>8</v>
       </c>
       <c r="F29" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="G29" t="s">
+        <v>64</v>
+      </c>
+      <c r="H29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" customHeight="1" ht="30">
+      <c r="A30" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" t="s">
         <v>75</v>
-      </c>
-[...18 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E30">
         <v>8</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G30" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H30" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I30" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="30">
-      <c r="A31" s="4" t="s">
-        <v>78</v>
+      <c r="A31" s="6" t="s">
+        <v>76</v>
       </c>
       <c r="B31" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D31" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E31">
         <v>8</v>
       </c>
       <c r="F31" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H31" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I31" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="30">
-      <c r="A32" s="4" t="s">
-        <v>79</v>
+      <c r="A32" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="B32" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="E32">
         <v>8</v>
       </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G32" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="H32" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I32" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="30">
-      <c r="A33" s="4" t="s">
-        <v>81</v>
+      <c r="A33" s="6" t="s">
+        <v>79</v>
       </c>
       <c r="B33" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D33" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="E33">
         <v>8</v>
       </c>
       <c r="F33" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="G33" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H33" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I33" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="30">
-      <c r="A34" s="4" t="s">
-        <v>83</v>
+      <c r="A34" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B34" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="E34">
         <v>8</v>
       </c>
       <c r="F34" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G34" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="H34" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I34" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="30">
-      <c r="A35" s="4" t="s">
-        <v>85</v>
+      <c r="A35" s="6" t="s">
+        <v>81</v>
       </c>
       <c r="B35" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D35" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="E35">
         <v>8</v>
       </c>
       <c r="F35" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="G35" t="s">
+        <v>64</v>
+      </c>
+      <c r="H35" t="s">
+        <v>26</v>
+      </c>
+      <c r="I35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" customHeight="1" ht="30">
+      <c r="A36" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" t="s">
         <v>84</v>
-      </c>
-[...18 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E36">
         <v>8</v>
       </c>
       <c r="F36" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G36" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="H36" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I36" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="30">
-      <c r="A37" s="4" t="s">
-        <v>87</v>
+      <c r="A37" s="6" t="s">
+        <v>85</v>
       </c>
       <c r="B37" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D37" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E37">
         <v>8</v>
       </c>
       <c r="F37" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G37" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="H37" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I37" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="30">
-      <c r="A38" s="4" t="s">
-        <v>88</v>
+      <c r="A38" s="6" t="s">
+        <v>87</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E38">
         <v>8</v>
       </c>
       <c r="F38" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="H38" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I38" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="30">
-      <c r="A39" s="4" t="s">
-        <v>89</v>
+      <c r="A39" s="6" t="s">
+        <v>88</v>
       </c>
       <c r="B39" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D39" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E39">
         <v>8</v>
       </c>
       <c r="F39" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G39" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H39" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I39" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="30">
-      <c r="A40" s="4" t="s">
-        <v>90</v>
+      <c r="A40" s="6" t="s">
+        <v>89</v>
       </c>
       <c r="B40" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D40" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="E40">
         <v>8</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G40" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H40" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I40" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="30">
-      <c r="A41" s="4" t="s">
-        <v>91</v>
+      <c r="A41" s="6" t="s">
+        <v>90</v>
       </c>
       <c r="B41" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="E41">
         <v>8</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G41" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="H41" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I41" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="30">
-      <c r="A42" s="4" t="s">
-        <v>92</v>
+      <c r="A42" s="6" t="s">
+        <v>91</v>
       </c>
       <c r="B42" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D42" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E42">
         <v>8</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G42" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H42" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I42" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="30">
-      <c r="A43" s="4" t="s">
-        <v>93</v>
+      <c r="A43" s="6" t="s">
+        <v>92</v>
       </c>
       <c r="B43" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C43" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D43" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E43">
         <v>8</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G43" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H43" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I43" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="30">
-      <c r="A44" s="4" t="s">
-        <v>94</v>
+      <c r="A44" s="6" t="s">
+        <v>93</v>
       </c>
       <c r="B44" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D44" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E44">
         <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="G44" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="H44" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I44" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="30">
-      <c r="A45" s="4" t="s">
-        <v>96</v>
+      <c r="A45" s="6" t="s">
+        <v>94</v>
       </c>
       <c r="B45" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D45" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E45">
         <v>8</v>
       </c>
       <c r="F45" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" t="s">
+        <v>86</v>
+      </c>
+      <c r="H45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I45" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" customHeight="1" ht="30">
+      <c r="A46" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>14</v>
+      </c>
+      <c r="D46" t="s">
+        <v>31</v>
+      </c>
+      <c r="E46">
+        <v>8</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" t="s">
+        <v>86</v>
+      </c>
+      <c r="H46" t="s">
+        <v>26</v>
+      </c>
+      <c r="I46" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" customHeight="1" ht="30">
+      <c r="A47" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47">
+        <v>8</v>
+      </c>
+      <c r="F47" t="s">
         <v>97</v>
       </c>
-      <c r="G45" t="s">
-[...2 lines deleted...]
-      <c r="H45" t="s">
+      <c r="G47" t="s">
+        <v>32</v>
+      </c>
+      <c r="H47" t="s">
+        <v>26</v>
+      </c>
+      <c r="I47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" customHeight="1" ht="30">
+      <c r="A48" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" t="s">
+        <v>37</v>
+      </c>
+      <c r="E48">
+        <v>8</v>
+      </c>
+      <c r="F48" t="s">
+        <v>99</v>
+      </c>
+      <c r="G48" t="s">
+        <v>32</v>
+      </c>
+      <c r="H48" t="s">
+        <v>26</v>
+      </c>
+      <c r="I48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" customHeight="1" ht="30">
+      <c r="A49" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" t="s">
+        <v>101</v>
+      </c>
+      <c r="E49" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" t="s">
         <v>24</v>
       </c>
-      <c r="I45" t="s">
-[...42 lines deleted...]
-      <c r="D47" t="s">
+      <c r="G49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" t="s">
         <v>102</v>
       </c>
-      <c r="E47" t="s">
-[...16 lines deleted...]
-      <c r="A48" s="4" t="s">
+      <c r="I49" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" customHeight="1" ht="30">
+      <c r="A50" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B48" t="s">
-[...5 lines deleted...]
-      <c r="D48" t="s">
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>14</v>
+      </c>
+      <c r="D50" t="s">
         <v>104</v>
       </c>
-      <c r="E48">
+      <c r="E50" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" t="s">
+        <v>67</v>
+      </c>
+      <c r="G50" t="s">
+        <v>86</v>
+      </c>
+      <c r="H50" t="s">
+        <v>102</v>
+      </c>
+      <c r="I50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" customHeight="1" ht="30">
+      <c r="A51" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" t="s">
+        <v>106</v>
+      </c>
+      <c r="E51">
         <v>6</v>
       </c>
-      <c r="F48" t="s">
-[...42 lines deleted...]
-      <c r="A50" s="4" t="s">
+      <c r="F51" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" t="s">
+        <v>64</v>
+      </c>
+      <c r="H51" t="s">
+        <v>102</v>
+      </c>
+      <c r="I51" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" customHeight="1" ht="30">
+      <c r="A52" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="B50" t="s">
-[...5 lines deleted...]
-      <c r="D50" t="s">
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" t="s">
         <v>108</v>
-      </c>
-[...56 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E52">
         <v>6</v>
       </c>
       <c r="F52" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G52" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H52" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I52" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="30">
-      <c r="A53" s="4" t="s">
-        <v>113</v>
+      <c r="A53" s="6" t="s">
+        <v>109</v>
       </c>
       <c r="B53" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D53" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E53">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F53" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G53" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="H53" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I53" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="30">
-      <c r="A54" s="4" t="s">
-        <v>115</v>
+      <c r="A54" s="6" t="s">
+        <v>111</v>
       </c>
       <c r="B54" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D54" t="s">
         <v>112</v>
       </c>
-      <c r="E54" t="s">
-        <v>15</v>
+      <c r="E54">
+        <v>8</v>
       </c>
       <c r="F54" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G54" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="H54" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I54" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="30">
-      <c r="A55" s="4" t="s">
-        <v>116</v>
+      <c r="A55" s="6" t="s">
+        <v>113</v>
       </c>
       <c r="B55" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D55" t="s">
         <v>114</v>
       </c>
-      <c r="E55" t="s">
-        <v>15</v>
+      <c r="E55">
+        <v>6</v>
       </c>
       <c r="F55" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G55" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="H55" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I55" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="30">
-      <c r="A56" s="4" t="s">
+      <c r="A56" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D56" t="s">
+        <v>116</v>
+      </c>
+      <c r="E56">
+        <v>6</v>
+      </c>
+      <c r="F56" t="s">
+        <v>67</v>
+      </c>
+      <c r="G56" t="s">
+        <v>86</v>
+      </c>
+      <c r="H56" t="s">
+        <v>102</v>
+      </c>
+      <c r="I56" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" customHeight="1" ht="30">
+      <c r="A57" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="B56" t="s">
-[...5 lines deleted...]
-      <c r="D56" t="s">
+      <c r="B57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" t="s">
+        <v>114</v>
+      </c>
+      <c r="E57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" t="s">
+        <v>67</v>
+      </c>
+      <c r="G57" t="s">
+        <v>86</v>
+      </c>
+      <c r="H57" t="s">
+        <v>102</v>
+      </c>
+      <c r="I57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" customHeight="1" ht="30">
+      <c r="A58" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="E56">
-[...16 lines deleted...]
-      <c r="A57" s="4" t="s">
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" t="s">
+        <v>116</v>
+      </c>
+      <c r="E58" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" t="s">
+        <v>67</v>
+      </c>
+      <c r="G58" t="s">
+        <v>86</v>
+      </c>
+      <c r="H58" t="s">
+        <v>102</v>
+      </c>
+      <c r="I58" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" customHeight="1" ht="30">
+      <c r="A59" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="B57" t="s">
-[...5 lines deleted...]
-      <c r="D57" t="s">
+      <c r="B59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" t="s">
         <v>120</v>
-      </c>
-[...56 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E59">
         <v>8</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H59" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I59" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="30">
-      <c r="A60" s="4" t="s">
-        <v>125</v>
+      <c r="A60" s="6" t="s">
+        <v>121</v>
       </c>
       <c r="B60" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D60" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E60">
         <v>8</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H60" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I60" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="30">
-      <c r="A61" s="4" t="s">
-        <v>126</v>
+      <c r="A61" s="6" t="s">
+        <v>123</v>
       </c>
       <c r="B61" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D61" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E61">
         <v>8</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H61" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I61" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="30">
-      <c r="A62" s="4" t="s">
+      <c r="A62" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>14</v>
+      </c>
+      <c r="D62" t="s">
+        <v>126</v>
+      </c>
+      <c r="E62">
+        <v>8</v>
+      </c>
+      <c r="F62" t="s">
+        <v>24</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" t="s">
+        <v>102</v>
+      </c>
+      <c r="I62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" customHeight="1" ht="30">
+      <c r="A63" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" t="s">
+        <v>14</v>
+      </c>
+      <c r="D63" t="s">
+        <v>126</v>
+      </c>
+      <c r="E63">
+        <v>8</v>
+      </c>
+      <c r="F63" t="s">
+        <v>24</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" t="s">
+        <v>102</v>
+      </c>
+      <c r="I63" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" customHeight="1" ht="30">
+      <c r="A64" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="B62" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="B64" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D64" t="s">
         <v>129</v>
       </c>
-      <c r="E64" t="s">
-        <v>15</v>
+      <c r="E64">
+        <v>8</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G64" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="H64" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I64" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="30">
-      <c r="A65" s="4" t="s">
-        <v>133</v>
+      <c r="A65" s="6" t="s">
+        <v>130</v>
       </c>
       <c r="B65" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D65" t="s">
         <v>131</v>
       </c>
-      <c r="E65" t="s">
-        <v>15</v>
+      <c r="E65">
+        <v>6</v>
       </c>
       <c r="F65" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G65" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H65" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I65" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="30">
-      <c r="A66" s="4" t="s">
+      <c r="A66" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>14</v>
+      </c>
+      <c r="D66" t="s">
+        <v>133</v>
+      </c>
+      <c r="E66" t="s">
+        <v>17</v>
+      </c>
+      <c r="F66" t="s">
+        <v>24</v>
+      </c>
+      <c r="G66" t="s">
+        <v>86</v>
+      </c>
+      <c r="H66" t="s">
+        <v>102</v>
+      </c>
+      <c r="I66" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" customHeight="1" ht="30">
+      <c r="A67" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="B66" t="s">
-[...5 lines deleted...]
-      <c r="D66" t="s">
+      <c r="B67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" t="s">
+        <v>131</v>
+      </c>
+      <c r="E67" t="s">
+        <v>17</v>
+      </c>
+      <c r="F67" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" t="s">
+        <v>86</v>
+      </c>
+      <c r="H67" t="s">
+        <v>102</v>
+      </c>
+      <c r="I67" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" customHeight="1" ht="30">
+      <c r="A68" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="E66" t="s">
-[...16 lines deleted...]
-      <c r="A67" s="4" t="s">
+      <c r="B68" t="s">
+        <v>13</v>
+      </c>
+      <c r="C68" t="s">
+        <v>14</v>
+      </c>
+      <c r="D68" t="s">
+        <v>133</v>
+      </c>
+      <c r="E68" t="s">
+        <v>17</v>
+      </c>
+      <c r="F68" t="s">
+        <v>24</v>
+      </c>
+      <c r="G68" t="s">
+        <v>86</v>
+      </c>
+      <c r="H68" t="s">
+        <v>102</v>
+      </c>
+      <c r="I68" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" customHeight="1" ht="30">
+      <c r="A69" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="B67" t="s">
-[...5 lines deleted...]
-      <c r="D67" t="s">
+      <c r="B69" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" t="s">
+        <v>14</v>
+      </c>
+      <c r="D69" t="s">
         <v>137</v>
       </c>
-      <c r="E67" t="s">
-[...16 lines deleted...]
-      <c r="A68" s="4" t="s">
+      <c r="E69" t="s">
+        <v>17</v>
+      </c>
+      <c r="F69" t="s">
+        <v>24</v>
+      </c>
+      <c r="G69" t="s">
+        <v>86</v>
+      </c>
+      <c r="H69" t="s">
+        <v>102</v>
+      </c>
+      <c r="I69" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" customHeight="1" ht="30">
+      <c r="A70" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="B68" t="s">
-[...5 lines deleted...]
-      <c r="D68" t="s">
+      <c r="B70" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" t="s">
+        <v>14</v>
+      </c>
+      <c r="D70" t="s">
         <v>139</v>
       </c>
-      <c r="E68" t="s">
-[...16 lines deleted...]
-      <c r="A69" s="4" t="s">
+      <c r="E70" t="s">
+        <v>17</v>
+      </c>
+      <c r="F70" t="s">
+        <v>24</v>
+      </c>
+      <c r="G70" t="s">
+        <v>86</v>
+      </c>
+      <c r="H70" t="s">
+        <v>102</v>
+      </c>
+      <c r="I70" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" customHeight="1" ht="30">
+      <c r="A71" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="B69" t="s">
-[...5 lines deleted...]
-      <c r="D69" t="s">
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>14</v>
+      </c>
+      <c r="D71" t="s">
         <v>141</v>
       </c>
-      <c r="E69" t="s">
-[...16 lines deleted...]
-      <c r="A70" s="4" t="s">
+      <c r="E71" t="s">
+        <v>17</v>
+      </c>
+      <c r="F71" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" t="s">
+        <v>86</v>
+      </c>
+      <c r="H71" t="s">
+        <v>102</v>
+      </c>
+      <c r="I71" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" customHeight="1" ht="30">
+      <c r="A72" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="B70" t="s">
-[...11 lines deleted...]
-      <c r="F70" t="s">
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>14</v>
+      </c>
+      <c r="D72" t="s">
         <v>143</v>
       </c>
-      <c r="G70" t="s">
-[...10 lines deleted...]
-      <c r="A71" s="4" t="s">
+      <c r="E72" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" t="s">
+        <v>24</v>
+      </c>
+      <c r="G72" t="s">
+        <v>86</v>
+      </c>
+      <c r="H72" t="s">
+        <v>102</v>
+      </c>
+      <c r="I72" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" customHeight="1" ht="30">
+      <c r="A73" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="B71" t="s">
-[...5 lines deleted...]
-      <c r="D71" t="s">
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" t="s">
+        <v>110</v>
+      </c>
+      <c r="E73" t="s">
+        <v>17</v>
+      </c>
+      <c r="F73" t="s">
         <v>145</v>
       </c>
-      <c r="E71" t="s">
-[...16 lines deleted...]
-      <c r="A72" s="4" t="s">
+      <c r="G73" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" t="s">
+        <v>102</v>
+      </c>
+      <c r="I73" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" customHeight="1" ht="30">
+      <c r="A74" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="B72" t="s">
-[...5 lines deleted...]
-      <c r="D72" t="s">
+      <c r="B74" t="s">
+        <v>13</v>
+      </c>
+      <c r="C74" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" t="s">
         <v>147</v>
       </c>
-      <c r="E72">
+      <c r="E74" t="s">
+        <v>17</v>
+      </c>
+      <c r="F74" t="s">
+        <v>145</v>
+      </c>
+      <c r="G74" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" t="s">
+        <v>102</v>
+      </c>
+      <c r="I74" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" customHeight="1" ht="30">
+      <c r="A75" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>14</v>
+      </c>
+      <c r="D75" t="s">
+        <v>149</v>
+      </c>
+      <c r="E75">
         <v>4</v>
       </c>
-      <c r="F72" t="s">
-[...22 lines deleted...]
-      <c r="D73" t="s">
+      <c r="F75" t="s">
+        <v>145</v>
+      </c>
+      <c r="G75" t="s">
+        <v>32</v>
+      </c>
+      <c r="H75" t="s">
         <v>150</v>
       </c>
-      <c r="E73">
+      <c r="I75" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" customHeight="1" ht="30">
+      <c r="A76" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D76" t="s">
+        <v>152</v>
+      </c>
+      <c r="E76">
         <v>4</v>
       </c>
-      <c r="F73" t="s">
-[...25 lines deleted...]
-      <c r="E74">
+      <c r="F76" t="s">
+        <v>145</v>
+      </c>
+      <c r="G76" t="s">
+        <v>32</v>
+      </c>
+      <c r="H76" t="s">
+        <v>150</v>
+      </c>
+      <c r="I76" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" customHeight="1" ht="30">
+      <c r="A77" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" t="s">
+        <v>14</v>
+      </c>
+      <c r="D77" t="s">
+        <v>154</v>
+      </c>
+      <c r="E77">
         <v>4</v>
       </c>
-      <c r="F74" t="s">
-[...25 lines deleted...]
-      <c r="E75">
+      <c r="F77" t="s">
+        <v>145</v>
+      </c>
+      <c r="G77" t="s">
+        <v>32</v>
+      </c>
+      <c r="H77" t="s">
+        <v>150</v>
+      </c>
+      <c r="I77" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" customHeight="1" ht="30">
+      <c r="A78" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>14</v>
+      </c>
+      <c r="D78" t="s">
+        <v>156</v>
+      </c>
+      <c r="E78">
         <v>6</v>
       </c>
-      <c r="F75" t="s">
-[...25 lines deleted...]
-      <c r="E76">
+      <c r="F78" t="s">
+        <v>145</v>
+      </c>
+      <c r="G78" t="s">
+        <v>32</v>
+      </c>
+      <c r="H78" t="s">
+        <v>150</v>
+      </c>
+      <c r="I78" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" customHeight="1" ht="30">
+      <c r="A79" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" t="s">
+        <v>14</v>
+      </c>
+      <c r="D79" t="s">
+        <v>158</v>
+      </c>
+      <c r="E79">
         <v>3</v>
       </c>
-      <c r="F76" t="s">
-[...25 lines deleted...]
-      <c r="E77">
+      <c r="F79" t="s">
+        <v>145</v>
+      </c>
+      <c r="G79" t="s">
+        <v>32</v>
+      </c>
+      <c r="H79" t="s">
+        <v>150</v>
+      </c>
+      <c r="I79" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" customHeight="1" ht="30">
+      <c r="A80" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>14</v>
+      </c>
+      <c r="D80" t="s">
+        <v>160</v>
+      </c>
+      <c r="E80">
         <v>3</v>
       </c>
-      <c r="F77" t="s">
-[...42 lines deleted...]
-      <c r="A79" s="4" t="s">
+      <c r="F80" t="s">
+        <v>145</v>
+      </c>
+      <c r="G80" t="s">
+        <v>32</v>
+      </c>
+      <c r="H80" t="s">
+        <v>150</v>
+      </c>
+      <c r="I80" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" customHeight="1" ht="30">
+      <c r="A81" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="B79" t="s">
-[...25 lines deleted...]
-      <c r="A80" s="4" t="s">
+      <c r="B81" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" t="s">
+        <v>14</v>
+      </c>
+      <c r="D81" t="s">
         <v>162</v>
       </c>
-      <c r="B80" t="s">
-[...5 lines deleted...]
-      <c r="D80" t="s">
+      <c r="E81" t="s">
+        <v>17</v>
+      </c>
+      <c r="F81" t="s">
+        <v>145</v>
+      </c>
+      <c r="G81" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" t="s">
+        <v>150</v>
+      </c>
+      <c r="I81" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" customHeight="1" ht="30">
+      <c r="A82" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="E80">
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>14</v>
+      </c>
+      <c r="D82" t="s">
+        <v>162</v>
+      </c>
+      <c r="E82" t="s">
+        <v>17</v>
+      </c>
+      <c r="F82" t="s">
+        <v>145</v>
+      </c>
+      <c r="G82" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" t="s">
+        <v>150</v>
+      </c>
+      <c r="I82" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" customHeight="1" ht="30">
+      <c r="A83" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B83" t="s">
+        <v>13</v>
+      </c>
+      <c r="C83" t="s">
+        <v>14</v>
+      </c>
+      <c r="D83" t="s">
+        <v>165</v>
+      </c>
+      <c r="E83">
         <v>4</v>
       </c>
-      <c r="F80" t="s">
-[...25 lines deleted...]
-      <c r="E81">
+      <c r="F83" t="s">
+        <v>145</v>
+      </c>
+      <c r="G83" t="s">
+        <v>32</v>
+      </c>
+      <c r="H83" t="s">
+        <v>150</v>
+      </c>
+      <c r="I83" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" customHeight="1" ht="30">
+      <c r="A84" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="B84" t="s">
+        <v>13</v>
+      </c>
+      <c r="C84" t="s">
+        <v>14</v>
+      </c>
+      <c r="D84" t="s">
+        <v>167</v>
+      </c>
+      <c r="E84">
         <v>2</v>
       </c>
-      <c r="F81" t="s">
-[...42 lines deleted...]
-      <c r="A83" s="4" t="s">
+      <c r="F84" t="s">
+        <v>145</v>
+      </c>
+      <c r="G84" t="s">
+        <v>32</v>
+      </c>
+      <c r="H84" t="s">
+        <v>150</v>
+      </c>
+      <c r="I84" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" customHeight="1" ht="30">
+      <c r="A85" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="B83" t="s">
-[...5 lines deleted...]
-      <c r="D83" t="s">
+      <c r="B85" t="s">
+        <v>13</v>
+      </c>
+      <c r="C85" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" t="s">
         <v>169</v>
-      </c>
-[...56 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E85">
         <v>2</v>
       </c>
       <c r="F85" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G85" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H85" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I85" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="30">
-      <c r="A86" s="4" t="s">
-        <v>174</v>
+      <c r="A86" s="6" t="s">
+        <v>170</v>
       </c>
       <c r="B86" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D86" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="E86">
         <v>3</v>
       </c>
       <c r="F86" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G86" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H86" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I86" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="30">
-      <c r="A87" s="4" t="s">
+      <c r="A87" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>14</v>
+      </c>
+      <c r="D87" t="s">
+        <v>173</v>
+      </c>
+      <c r="E87">
+        <v>4</v>
+      </c>
+      <c r="F87" t="s">
+        <v>145</v>
+      </c>
+      <c r="G87" t="s">
+        <v>32</v>
+      </c>
+      <c r="H87" t="s">
+        <v>150</v>
+      </c>
+      <c r="I87" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" customHeight="1" ht="30">
+      <c r="A88" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="B88" t="s">
+        <v>13</v>
+      </c>
+      <c r="C88" t="s">
+        <v>14</v>
+      </c>
+      <c r="D88" t="s">
+        <v>175</v>
+      </c>
+      <c r="E88">
+        <v>2</v>
+      </c>
+      <c r="F88" t="s">
+        <v>145</v>
+      </c>
+      <c r="G88" t="s">
+        <v>32</v>
+      </c>
+      <c r="H88" t="s">
+        <v>150</v>
+      </c>
+      <c r="I88" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" customHeight="1" ht="30">
+      <c r="A89" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="B87" t="s">
-[...5 lines deleted...]
-      <c r="D87" t="s">
+      <c r="B89" t="s">
+        <v>13</v>
+      </c>
+      <c r="C89" t="s">
+        <v>14</v>
+      </c>
+      <c r="D89" t="s">
         <v>177</v>
       </c>
-      <c r="E87" t="s">
-[...16 lines deleted...]
-      <c r="A88" s="4" t="s">
+      <c r="E89">
+        <v>3</v>
+      </c>
+      <c r="F89" t="s">
+        <v>145</v>
+      </c>
+      <c r="G89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H89" t="s">
+        <v>150</v>
+      </c>
+      <c r="I89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" customHeight="1" ht="30">
+      <c r="A90" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="B88" t="s">
-[...5 lines deleted...]
-      <c r="D88" t="s">
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>14</v>
+      </c>
+      <c r="D90" t="s">
         <v>179</v>
       </c>
-      <c r="E88">
-[...16 lines deleted...]
-      <c r="A89" s="4" t="s">
+      <c r="E90" t="s">
+        <v>17</v>
+      </c>
+      <c r="F90" t="s">
+        <v>145</v>
+      </c>
+      <c r="G90" t="s">
+        <v>17</v>
+      </c>
+      <c r="H90" t="s">
+        <v>150</v>
+      </c>
+      <c r="I90" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" customHeight="1" ht="30">
+      <c r="A91" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="B89" t="s">
-[...5 lines deleted...]
-      <c r="D89" t="s">
+      <c r="B91" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" t="s">
+        <v>14</v>
+      </c>
+      <c r="D91" t="s">
         <v>181</v>
-      </c>
-[...56 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E91">
         <v>4</v>
       </c>
       <c r="F91" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="G91" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H91" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I91" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="30">
-      <c r="A92" s="4" t="s">
+      <c r="A92" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="B92" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" t="s">
+        <v>14</v>
+      </c>
+      <c r="D92" t="s">
+        <v>183</v>
+      </c>
+      <c r="E92">
+        <v>4</v>
+      </c>
+      <c r="F92" t="s">
+        <v>24</v>
+      </c>
+      <c r="G92" t="s">
+        <v>32</v>
+      </c>
+      <c r="H92" t="s">
+        <v>150</v>
+      </c>
+      <c r="I92" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" customHeight="1" ht="30">
+      <c r="A93" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" t="s">
+        <v>14</v>
+      </c>
+      <c r="D93" t="s">
+        <v>185</v>
+      </c>
+      <c r="E93">
+        <v>4</v>
+      </c>
+      <c r="F93" t="s">
+        <v>24</v>
+      </c>
+      <c r="G93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H93" t="s">
+        <v>150</v>
+      </c>
+      <c r="I93" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" customHeight="1" ht="30">
+      <c r="A94" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="B92" t="s">
-[...5 lines deleted...]
-      <c r="D92" t="s">
+      <c r="B94" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" t="s">
+        <v>14</v>
+      </c>
+      <c r="D94" t="s">
         <v>187</v>
-      </c>
-[...56 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E94">
         <v>4</v>
       </c>
       <c r="F94" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G94" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H94" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I94" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="30">
-      <c r="A95" s="4" t="s">
+      <c r="A95" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B95" t="s">
+        <v>13</v>
+      </c>
+      <c r="C95" t="s">
+        <v>14</v>
+      </c>
+      <c r="D95" t="s">
+        <v>189</v>
+      </c>
+      <c r="E95">
+        <v>6</v>
+      </c>
+      <c r="F95" t="s">
+        <v>24</v>
+      </c>
+      <c r="G95" t="s">
+        <v>32</v>
+      </c>
+      <c r="H95" t="s">
+        <v>150</v>
+      </c>
+      <c r="I95" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" customHeight="1" ht="30">
+      <c r="A96" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="B96" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" t="s">
+        <v>14</v>
+      </c>
+      <c r="D96" t="s">
+        <v>191</v>
+      </c>
+      <c r="E96">
+        <v>6</v>
+      </c>
+      <c r="F96" t="s">
+        <v>24</v>
+      </c>
+      <c r="G96" t="s">
+        <v>32</v>
+      </c>
+      <c r="H96" t="s">
+        <v>150</v>
+      </c>
+      <c r="I96" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" customHeight="1" ht="30">
+      <c r="A97" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="B95" t="s">
-[...5 lines deleted...]
-      <c r="D95" t="s">
+      <c r="B97" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" t="s">
         <v>193</v>
       </c>
-      <c r="E95">
+      <c r="E97">
+        <v>4</v>
+      </c>
+      <c r="F97" t="s">
+        <v>24</v>
+      </c>
+      <c r="G97" t="s">
+        <v>32</v>
+      </c>
+      <c r="H97" t="s">
+        <v>150</v>
+      </c>
+      <c r="I97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" customHeight="1" ht="30">
+      <c r="A98" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B98" t="s">
+        <v>13</v>
+      </c>
+      <c r="C98" t="s">
+        <v>14</v>
+      </c>
+      <c r="D98" t="s">
+        <v>195</v>
+      </c>
+      <c r="E98">
         <v>3</v>
       </c>
-      <c r="F95" t="s">
-[...25 lines deleted...]
-      <c r="E96">
+      <c r="F98" t="s">
+        <v>24</v>
+      </c>
+      <c r="G98" t="s">
+        <v>32</v>
+      </c>
+      <c r="H98" t="s">
+        <v>150</v>
+      </c>
+      <c r="I98" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" customHeight="1" ht="30">
+      <c r="A99" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B99" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" t="s">
+        <v>14</v>
+      </c>
+      <c r="D99" t="s">
+        <v>197</v>
+      </c>
+      <c r="E99">
         <v>3</v>
       </c>
-      <c r="F96" t="s">
-[...42 lines deleted...]
-      <c r="A98" s="4" t="s">
+      <c r="F99" t="s">
+        <v>24</v>
+      </c>
+      <c r="G99" t="s">
+        <v>32</v>
+      </c>
+      <c r="H99" t="s">
+        <v>150</v>
+      </c>
+      <c r="I99" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" customHeight="1" ht="30">
+      <c r="A100" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="B98" t="s">
-[...25 lines deleted...]
-      <c r="A99" s="4" t="s">
+      <c r="B100" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" t="s">
         <v>199</v>
       </c>
-      <c r="B99" t="s">
-[...5 lines deleted...]
-      <c r="D99" t="s">
+      <c r="E100" t="s">
+        <v>17</v>
+      </c>
+      <c r="F100" t="s">
+        <v>24</v>
+      </c>
+      <c r="G100" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" t="s">
+        <v>150</v>
+      </c>
+      <c r="I100" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" customHeight="1" ht="30">
+      <c r="A101" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="E99">
+      <c r="B101" t="s">
+        <v>13</v>
+      </c>
+      <c r="C101" t="s">
+        <v>14</v>
+      </c>
+      <c r="D101" t="s">
+        <v>199</v>
+      </c>
+      <c r="E101" t="s">
+        <v>17</v>
+      </c>
+      <c r="F101" t="s">
+        <v>24</v>
+      </c>
+      <c r="G101" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" t="s">
+        <v>150</v>
+      </c>
+      <c r="I101" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" customHeight="1" ht="30">
+      <c r="A102" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B102" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" t="s">
+        <v>14</v>
+      </c>
+      <c r="D102" t="s">
+        <v>202</v>
+      </c>
+      <c r="E102">
         <v>4</v>
       </c>
-      <c r="F99" t="s">
-[...25 lines deleted...]
-      <c r="E100">
+      <c r="F102" t="s">
+        <v>24</v>
+      </c>
+      <c r="G102" t="s">
+        <v>32</v>
+      </c>
+      <c r="H102" t="s">
+        <v>150</v>
+      </c>
+      <c r="I102" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" customHeight="1" ht="30">
+      <c r="A103" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="B103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>14</v>
+      </c>
+      <c r="D103" t="s">
+        <v>204</v>
+      </c>
+      <c r="E103">
         <v>6</v>
       </c>
-      <c r="F100" t="s">
-[...42 lines deleted...]
-      <c r="A102" s="4" t="s">
+      <c r="F103" t="s">
+        <v>24</v>
+      </c>
+      <c r="G103" t="s">
+        <v>32</v>
+      </c>
+      <c r="H103" t="s">
+        <v>150</v>
+      </c>
+      <c r="I103" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" customHeight="1" ht="30">
+      <c r="A104" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="B102" t="s">
-[...5 lines deleted...]
-      <c r="D102" t="s">
+      <c r="B104" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" t="s">
+        <v>14</v>
+      </c>
+      <c r="D104" t="s">
         <v>206</v>
       </c>
-      <c r="E102">
+      <c r="E104" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" t="s">
+        <v>24</v>
+      </c>
+      <c r="G104" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" t="s">
+        <v>150</v>
+      </c>
+      <c r="I104" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" customHeight="1" ht="30">
+      <c r="A105" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B105" t="s">
+        <v>13</v>
+      </c>
+      <c r="C105" t="s">
+        <v>14</v>
+      </c>
+      <c r="D105" t="s">
+        <v>208</v>
+      </c>
+      <c r="E105">
         <v>2</v>
       </c>
-      <c r="F102" t="s">
-[...25 lines deleted...]
-      <c r="E103">
+      <c r="F105" t="s">
+        <v>24</v>
+      </c>
+      <c r="G105" t="s">
+        <v>32</v>
+      </c>
+      <c r="H105" t="s">
+        <v>150</v>
+      </c>
+      <c r="I105" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" customHeight="1" ht="30">
+      <c r="A106" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B106" t="s">
+        <v>13</v>
+      </c>
+      <c r="C106" t="s">
+        <v>14</v>
+      </c>
+      <c r="D106" t="s">
+        <v>210</v>
+      </c>
+      <c r="E106">
         <v>3</v>
       </c>
-      <c r="F103" t="s">
-[...42 lines deleted...]
-      <c r="A105" s="4" t="s">
+      <c r="F106" t="s">
+        <v>24</v>
+      </c>
+      <c r="G106" t="s">
+        <v>32</v>
+      </c>
+      <c r="H106" t="s">
+        <v>150</v>
+      </c>
+      <c r="I106" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" customHeight="1" ht="30">
+      <c r="A107" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="B105" t="s">
-[...5 lines deleted...]
-      <c r="D105" t="s">
+      <c r="B107" t="s">
+        <v>13</v>
+      </c>
+      <c r="C107" t="s">
+        <v>14</v>
+      </c>
+      <c r="D107" t="s">
         <v>212</v>
-      </c>
-[...56 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E107">
         <v>4</v>
       </c>
       <c r="F107" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G107" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="H107" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I107" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="30">
-      <c r="A108" s="4" t="s">
+      <c r="A108" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="B108" t="s">
+        <v>13</v>
+      </c>
+      <c r="C108" t="s">
+        <v>14</v>
+      </c>
+      <c r="D108" t="s">
+        <v>214</v>
+      </c>
+      <c r="E108">
+        <v>3</v>
+      </c>
+      <c r="F108" t="s">
+        <v>24</v>
+      </c>
+      <c r="G108" t="s">
+        <v>32</v>
+      </c>
+      <c r="H108" t="s">
+        <v>150</v>
+      </c>
+      <c r="I108" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" customHeight="1" ht="30">
+      <c r="A109" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B109" t="s">
+        <v>13</v>
+      </c>
+      <c r="C109" t="s">
+        <v>14</v>
+      </c>
+      <c r="D109" t="s">
+        <v>216</v>
+      </c>
+      <c r="E109" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109" t="s">
+        <v>24</v>
+      </c>
+      <c r="G109" t="s">
+        <v>17</v>
+      </c>
+      <c r="H109" t="s">
+        <v>150</v>
+      </c>
+      <c r="I109" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" customHeight="1" ht="30">
+      <c r="A110" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="B108" t="s">
-[...8 lines deleted...]
-      <c r="E108">
+      <c r="B110" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" t="s">
+        <v>14</v>
+      </c>
+      <c r="D110" t="s">
+        <v>218</v>
+      </c>
+      <c r="E110">
         <v>4</v>
       </c>
-      <c r="F108" t="s">
-[...22 lines deleted...]
-      <c r="D109" t="s">
+      <c r="F110" t="s">
+        <v>24</v>
+      </c>
+      <c r="G110" t="s">
+        <v>47</v>
+      </c>
+      <c r="H110" t="s">
         <v>150</v>
       </c>
-      <c r="E109">
+      <c r="I110" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" customHeight="1" ht="30">
+      <c r="A111" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B111" t="s">
+        <v>13</v>
+      </c>
+      <c r="C111" t="s">
+        <v>14</v>
+      </c>
+      <c r="D111" t="s">
+        <v>149</v>
+      </c>
+      <c r="E111">
         <v>4</v>
       </c>
-      <c r="F109" t="s">
-[...22 lines deleted...]
-      <c r="D110" t="s">
+      <c r="F111" t="s">
+        <v>50</v>
+      </c>
+      <c r="G111" t="s">
+        <v>32</v>
+      </c>
+      <c r="H111" t="s">
+        <v>150</v>
+      </c>
+      <c r="I111" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" customHeight="1" ht="30">
+      <c r="A112" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="E110">
+      <c r="B112" t="s">
+        <v>13</v>
+      </c>
+      <c r="C112" t="s">
+        <v>14</v>
+      </c>
+      <c r="D112" t="s">
+        <v>152</v>
+      </c>
+      <c r="E112">
+        <v>4</v>
+      </c>
+      <c r="F112" t="s">
+        <v>54</v>
+      </c>
+      <c r="G112" t="s">
+        <v>32</v>
+      </c>
+      <c r="H112" t="s">
+        <v>150</v>
+      </c>
+      <c r="I112" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" customHeight="1" ht="30">
+      <c r="A113" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="B113" t="s">
+        <v>13</v>
+      </c>
+      <c r="C113" t="s">
+        <v>14</v>
+      </c>
+      <c r="D113" t="s">
+        <v>222</v>
+      </c>
+      <c r="E113">
         <v>6</v>
       </c>
-      <c r="F110" t="s">
-[...42 lines deleted...]
-      <c r="A112" s="4" t="s">
+      <c r="F113" t="s">
+        <v>54</v>
+      </c>
+      <c r="G113" t="s">
+        <v>32</v>
+      </c>
+      <c r="H113" t="s">
+        <v>150</v>
+      </c>
+      <c r="I113" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" customHeight="1" ht="30">
+      <c r="A114" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="B112" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="B114" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D114" t="s">
         <v>156</v>
       </c>
       <c r="E114">
+        <v>6</v>
+      </c>
+      <c r="F114" t="s">
+        <v>224</v>
+      </c>
+      <c r="G114" t="s">
+        <v>32</v>
+      </c>
+      <c r="H114" t="s">
+        <v>150</v>
+      </c>
+      <c r="I114" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" customHeight="1" ht="30">
+      <c r="A115" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="B115" t="s">
+        <v>13</v>
+      </c>
+      <c r="C115" t="s">
+        <v>14</v>
+      </c>
+      <c r="D115" t="s">
+        <v>226</v>
+      </c>
+      <c r="E115" t="s">
+        <v>17</v>
+      </c>
+      <c r="F115" t="s">
+        <v>224</v>
+      </c>
+      <c r="G115" t="s">
+        <v>17</v>
+      </c>
+      <c r="H115" t="s">
+        <v>150</v>
+      </c>
+      <c r="I115" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" customHeight="1" ht="30">
+      <c r="A116" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B116" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" t="s">
+        <v>14</v>
+      </c>
+      <c r="D116" t="s">
+        <v>228</v>
+      </c>
+      <c r="E116">
+        <v>4</v>
+      </c>
+      <c r="F116" t="s">
+        <v>54</v>
+      </c>
+      <c r="G116" t="s">
+        <v>32</v>
+      </c>
+      <c r="H116" t="s">
+        <v>150</v>
+      </c>
+      <c r="I116" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" customHeight="1" ht="30">
+      <c r="A117" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="B117" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" t="s">
+        <v>14</v>
+      </c>
+      <c r="D117" t="s">
+        <v>158</v>
+      </c>
+      <c r="E117">
         <v>3</v>
       </c>
-      <c r="F114" t="s">
-[...13 lines deleted...]
-      <c r="A115" s="4" t="s">
+      <c r="F117" t="s">
+        <v>54</v>
+      </c>
+      <c r="G117" t="s">
+        <v>32</v>
+      </c>
+      <c r="H117" t="s">
+        <v>150</v>
+      </c>
+      <c r="I117" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" customHeight="1" ht="30">
+      <c r="A118" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="B118" t="s">
+        <v>13</v>
+      </c>
+      <c r="C118" t="s">
+        <v>14</v>
+      </c>
+      <c r="D118" t="s">
+        <v>160</v>
+      </c>
+      <c r="E118">
+        <v>3</v>
+      </c>
+      <c r="F118" t="s">
+        <v>54</v>
+      </c>
+      <c r="G118" t="s">
+        <v>32</v>
+      </c>
+      <c r="H118" t="s">
+        <v>150</v>
+      </c>
+      <c r="I118" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" customHeight="1" ht="30">
+      <c r="A119" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="B119" t="s">
+        <v>13</v>
+      </c>
+      <c r="C119" t="s">
+        <v>14</v>
+      </c>
+      <c r="D119" t="s">
+        <v>232</v>
+      </c>
+      <c r="E119" t="s">
+        <v>17</v>
+      </c>
+      <c r="F119" t="s">
+        <v>54</v>
+      </c>
+      <c r="G119" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119" t="s">
+        <v>150</v>
+      </c>
+      <c r="I119" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" customHeight="1" ht="30">
+      <c r="A120" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="B120" t="s">
+        <v>13</v>
+      </c>
+      <c r="C120" t="s">
+        <v>14</v>
+      </c>
+      <c r="D120" t="s">
+        <v>232</v>
+      </c>
+      <c r="E120" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" t="s">
+        <v>54</v>
+      </c>
+      <c r="G120" t="s">
+        <v>17</v>
+      </c>
+      <c r="H120" t="s">
+        <v>150</v>
+      </c>
+      <c r="I120" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" customHeight="1" ht="30">
+      <c r="A121" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="B121" t="s">
+        <v>13</v>
+      </c>
+      <c r="C121" t="s">
+        <v>14</v>
+      </c>
+      <c r="D121" t="s">
+        <v>165</v>
+      </c>
+      <c r="E121">
+        <v>4</v>
+      </c>
+      <c r="F121" t="s">
+        <v>54</v>
+      </c>
+      <c r="G121" t="s">
+        <v>32</v>
+      </c>
+      <c r="H121" t="s">
+        <v>150</v>
+      </c>
+      <c r="I121" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" customHeight="1" ht="30">
+      <c r="A122" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="B122" t="s">
+        <v>13</v>
+      </c>
+      <c r="C122" t="s">
+        <v>14</v>
+      </c>
+      <c r="D122" t="s">
+        <v>236</v>
+      </c>
+      <c r="E122">
+        <v>6</v>
+      </c>
+      <c r="F122" t="s">
+        <v>54</v>
+      </c>
+      <c r="G122" t="s">
+        <v>32</v>
+      </c>
+      <c r="H122" t="s">
+        <v>150</v>
+      </c>
+      <c r="I122" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" customHeight="1" ht="30">
+      <c r="A123" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="B123" t="s">
+        <v>13</v>
+      </c>
+      <c r="C123" t="s">
+        <v>14</v>
+      </c>
+      <c r="D123" t="s">
+        <v>173</v>
+      </c>
+      <c r="E123">
+        <v>4</v>
+      </c>
+      <c r="F123" t="s">
+        <v>54</v>
+      </c>
+      <c r="G123" t="s">
+        <v>32</v>
+      </c>
+      <c r="H123" t="s">
+        <v>150</v>
+      </c>
+      <c r="I123" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" customHeight="1" ht="30">
+      <c r="A124" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="B124" t="s">
+        <v>13</v>
+      </c>
+      <c r="C124" t="s">
+        <v>14</v>
+      </c>
+      <c r="D124" t="s">
+        <v>239</v>
+      </c>
+      <c r="E124" t="s">
+        <v>17</v>
+      </c>
+      <c r="F124" t="s">
+        <v>54</v>
+      </c>
+      <c r="G124" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" t="s">
+        <v>150</v>
+      </c>
+      <c r="I124" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" customHeight="1" ht="30">
+      <c r="A125" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="B125" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" t="s">
+        <v>14</v>
+      </c>
+      <c r="D125" t="s">
+        <v>181</v>
+      </c>
+      <c r="E125">
+        <v>4</v>
+      </c>
+      <c r="F125" t="s">
+        <v>50</v>
+      </c>
+      <c r="G125" t="s">
+        <v>32</v>
+      </c>
+      <c r="H125" t="s">
+        <v>150</v>
+      </c>
+      <c r="I125" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" customHeight="1" ht="30">
+      <c r="A126" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="B126" t="s">
+        <v>13</v>
+      </c>
+      <c r="C126" t="s">
+        <v>14</v>
+      </c>
+      <c r="D126" t="s">
+        <v>222</v>
+      </c>
+      <c r="E126">
+        <v>6</v>
+      </c>
+      <c r="F126" t="s">
+        <v>145</v>
+      </c>
+      <c r="G126" t="s">
+        <v>32</v>
+      </c>
+      <c r="H126" t="s">
+        <v>150</v>
+      </c>
+      <c r="I126" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" customHeight="1" ht="30">
+      <c r="A127" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="B127" t="s">
+        <v>13</v>
+      </c>
+      <c r="C127" t="s">
+        <v>14</v>
+      </c>
+      <c r="D127" t="s">
         <v>228</v>
       </c>
-      <c r="B115" t="s">
-[...95 lines deleted...]
-      <c r="E118">
+      <c r="E127">
         <v>4</v>
       </c>
-      <c r="F118" t="s">
-[...25 lines deleted...]
-      <c r="E119">
+      <c r="F127" t="s">
+        <v>145</v>
+      </c>
+      <c r="G127" t="s">
+        <v>32</v>
+      </c>
+      <c r="H127" t="s">
+        <v>150</v>
+      </c>
+      <c r="I127" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" customHeight="1" ht="30">
+      <c r="A128" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="B128" t="s">
+        <v>13</v>
+      </c>
+      <c r="C128" t="s">
+        <v>14</v>
+      </c>
+      <c r="D128" t="s">
+        <v>244</v>
+      </c>
+      <c r="E128">
         <v>6</v>
       </c>
-      <c r="F119" t="s">
-[...216 lines deleted...]
-      <c r="A127" s="4" t="s">
+      <c r="F128" t="s">
+        <v>145</v>
+      </c>
+      <c r="G128" t="s">
+        <v>32</v>
+      </c>
+      <c r="H128" t="s">
+        <v>150</v>
+      </c>
+      <c r="I128" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" customHeight="1" ht="30">
+      <c r="A129" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="B127" t="s">
-[...5 lines deleted...]
-      <c r="D127" t="s">
+      <c r="B129" t="s">
+        <v>13</v>
+      </c>
+      <c r="C129" t="s">
+        <v>14</v>
+      </c>
+      <c r="D129" t="s">
         <v>246</v>
       </c>
-      <c r="E127">
-[...8 lines deleted...]
-      <c r="H127" t="s">
+      <c r="E129" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129" t="s">
+        <v>145</v>
+      </c>
+      <c r="G129" t="s">
+        <v>17</v>
+      </c>
+      <c r="H129" t="s">
+        <v>150</v>
+      </c>
+      <c r="I129" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" customHeight="1" ht="30">
+      <c r="A130" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="I127" t="s">
-[...4 lines deleted...]
-      <c r="A128" s="4" t="s">
+      <c r="B130" t="s">
+        <v>13</v>
+      </c>
+      <c r="C130" t="s">
+        <v>14</v>
+      </c>
+      <c r="D130" t="s">
         <v>248</v>
-      </c>
-[...65 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G130" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H130" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I130" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="30">
-      <c r="A131" s="4" t="s">
-        <v>254</v>
+      <c r="A131" s="6" t="s">
+        <v>250</v>
       </c>
       <c r="B131" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C131" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D131" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>251</v>
+      </c>
+      <c r="E131" t="s">
+        <v>17</v>
       </c>
       <c r="F131" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="G131" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="H131" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I131" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="30">
-      <c r="A132" s="4" t="s">
-        <v>256</v>
+      <c r="A132" s="6" t="s">
+        <v>252</v>
       </c>
       <c r="B132" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D132" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G132" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H132" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I132" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="30">
-      <c r="A133" s="4" t="s">
-        <v>258</v>
+      <c r="A133" s="6" t="s">
+        <v>254</v>
       </c>
       <c r="B133" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D133" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G133" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H133" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I133" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="30">
-      <c r="A134" s="4" t="s">
-        <v>259</v>
+      <c r="A134" s="6" t="s">
+        <v>256</v>
       </c>
       <c r="B134" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D134" t="s">
         <v>257</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G134" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H134" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I134" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="30">
-      <c r="A135" s="4" t="s">
+      <c r="A135" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="B135" t="s">
+        <v>13</v>
+      </c>
+      <c r="C135" t="s">
+        <v>14</v>
+      </c>
+      <c r="D135" t="s">
+        <v>259</v>
+      </c>
+      <c r="E135">
+        <v>1</v>
+      </c>
+      <c r="F135" t="s">
+        <v>46</v>
+      </c>
+      <c r="G135" t="s">
+        <v>77</v>
+      </c>
+      <c r="H135" t="s">
+        <v>249</v>
+      </c>
+      <c r="I135" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" customHeight="1" ht="30">
+      <c r="A136" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="B135" t="s">
-[...5 lines deleted...]
-      <c r="D135" t="s">
+      <c r="B136" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" t="s">
+        <v>14</v>
+      </c>
+      <c r="D136" t="s">
+        <v>259</v>
+      </c>
+      <c r="E136">
+        <v>1</v>
+      </c>
+      <c r="F136" t="s">
+        <v>46</v>
+      </c>
+      <c r="G136" t="s">
+        <v>77</v>
+      </c>
+      <c r="H136" t="s">
+        <v>249</v>
+      </c>
+      <c r="I136" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" customHeight="1" ht="30">
+      <c r="A137" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="E135">
-[...16 lines deleted...]
-      <c r="A136" s="4" t="s">
+      <c r="B137" t="s">
+        <v>13</v>
+      </c>
+      <c r="C137" t="s">
+        <v>14</v>
+      </c>
+      <c r="D137" t="s">
+        <v>259</v>
+      </c>
+      <c r="E137">
+        <v>1</v>
+      </c>
+      <c r="F137" t="s">
+        <v>46</v>
+      </c>
+      <c r="G137" t="s">
+        <v>77</v>
+      </c>
+      <c r="H137" t="s">
+        <v>249</v>
+      </c>
+      <c r="I137" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" customHeight="1" ht="30">
+      <c r="A138" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="B136" t="s">
-[...5 lines deleted...]
-      <c r="D136" t="s">
+      <c r="B138" t="s">
+        <v>13</v>
+      </c>
+      <c r="C138" t="s">
+        <v>14</v>
+      </c>
+      <c r="D138" t="s">
         <v>263</v>
-      </c>
-[...56 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E138">
         <v>2</v>
       </c>
       <c r="F138" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G138" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H138" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I138" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="30">
-      <c r="A139" s="4" t="s">
+      <c r="A139" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="B139" t="s">
+        <v>13</v>
+      </c>
+      <c r="C139" t="s">
+        <v>14</v>
+      </c>
+      <c r="D139" t="s">
+        <v>265</v>
+      </c>
+      <c r="E139">
+        <v>2</v>
+      </c>
+      <c r="F139" t="s">
+        <v>46</v>
+      </c>
+      <c r="G139" t="s">
+        <v>77</v>
+      </c>
+      <c r="H139" t="s">
+        <v>249</v>
+      </c>
+      <c r="I139" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" customHeight="1" ht="30">
+      <c r="A140" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="B140" t="s">
+        <v>13</v>
+      </c>
+      <c r="C140" t="s">
+        <v>14</v>
+      </c>
+      <c r="D140" t="s">
+        <v>267</v>
+      </c>
+      <c r="E140" t="s">
+        <v>17</v>
+      </c>
+      <c r="F140" t="s">
+        <v>46</v>
+      </c>
+      <c r="G140" t="s">
+        <v>77</v>
+      </c>
+      <c r="H140" t="s">
+        <v>249</v>
+      </c>
+      <c r="I140" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" customHeight="1" ht="30">
+      <c r="A141" s="6" t="s">
         <v>268</v>
       </c>
-      <c r="B139" t="s">
-[...5 lines deleted...]
-      <c r="D139" t="s">
+      <c r="B141" t="s">
+        <v>13</v>
+      </c>
+      <c r="C141" t="s">
+        <v>14</v>
+      </c>
+      <c r="D141" t="s">
         <v>269</v>
       </c>
-      <c r="E139">
+      <c r="E141">
+        <v>2</v>
+      </c>
+      <c r="F141" t="s">
+        <v>46</v>
+      </c>
+      <c r="G141" t="s">
+        <v>77</v>
+      </c>
+      <c r="H141" t="s">
+        <v>249</v>
+      </c>
+      <c r="I141" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" customHeight="1" ht="30">
+      <c r="A142" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="B142" t="s">
+        <v>13</v>
+      </c>
+      <c r="C142" t="s">
+        <v>14</v>
+      </c>
+      <c r="D142" t="s">
+        <v>271</v>
+      </c>
+      <c r="E142">
         <v>1</v>
       </c>
-      <c r="F139" t="s">
-[...22 lines deleted...]
-      <c r="D140" t="s">
+      <c r="F142" t="s">
         <v>272</v>
       </c>
-      <c r="E140">
+      <c r="G142" t="s">
+        <v>17</v>
+      </c>
+      <c r="H142" t="s">
+        <v>249</v>
+      </c>
+      <c r="I142" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" customHeight="1" ht="30">
+      <c r="A143" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="B143" t="s">
+        <v>13</v>
+      </c>
+      <c r="C143" t="s">
+        <v>14</v>
+      </c>
+      <c r="D143" t="s">
+        <v>274</v>
+      </c>
+      <c r="E143">
         <v>1</v>
       </c>
-      <c r="F140" t="s">
-[...25 lines deleted...]
-      <c r="E141">
+      <c r="F143" t="s">
+        <v>46</v>
+      </c>
+      <c r="G143" t="s">
+        <v>77</v>
+      </c>
+      <c r="H143" t="s">
+        <v>249</v>
+      </c>
+      <c r="I143" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" customHeight="1" ht="30">
+      <c r="A144" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="B144" t="s">
+        <v>13</v>
+      </c>
+      <c r="C144" t="s">
+        <v>14</v>
+      </c>
+      <c r="D144" t="s">
+        <v>259</v>
+      </c>
+      <c r="E144">
         <v>1</v>
       </c>
-      <c r="F141" t="s">
-[...25 lines deleted...]
-      <c r="E142">
+      <c r="F144" t="s">
+        <v>46</v>
+      </c>
+      <c r="G144" t="s">
+        <v>77</v>
+      </c>
+      <c r="H144" t="s">
+        <v>249</v>
+      </c>
+      <c r="I144" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" customHeight="1" ht="30">
+      <c r="A145" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="B145" t="s">
+        <v>13</v>
+      </c>
+      <c r="C145" t="s">
+        <v>14</v>
+      </c>
+      <c r="D145" t="s">
+        <v>277</v>
+      </c>
+      <c r="E145">
         <v>2</v>
       </c>
-      <c r="F142" t="s">
-[...25 lines deleted...]
-      <c r="E143">
+      <c r="F145" t="s">
+        <v>46</v>
+      </c>
+      <c r="G145" t="s">
+        <v>77</v>
+      </c>
+      <c r="H145" t="s">
+        <v>249</v>
+      </c>
+      <c r="I145" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" customHeight="1" ht="30">
+      <c r="A146" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="B146" t="s">
+        <v>13</v>
+      </c>
+      <c r="C146" t="s">
+        <v>14</v>
+      </c>
+      <c r="D146" t="s">
+        <v>279</v>
+      </c>
+      <c r="E146">
         <v>2</v>
       </c>
-      <c r="F143" t="s">
-[...42 lines deleted...]
-      <c r="A145" s="4" t="s">
+      <c r="F146" t="s">
+        <v>46</v>
+      </c>
+      <c r="G146" t="s">
+        <v>77</v>
+      </c>
+      <c r="H146" t="s">
+        <v>249</v>
+      </c>
+      <c r="I146" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" customHeight="1" ht="30">
+      <c r="A147" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="B145" t="s">
-[...25 lines deleted...]
-      <c r="A146" s="4" t="s">
+      <c r="B147" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" t="s">
+        <v>14</v>
+      </c>
+      <c r="D147" t="s">
         <v>281</v>
       </c>
-      <c r="B146" t="s">
-[...5 lines deleted...]
-      <c r="D146" t="s">
+      <c r="E147" t="s">
+        <v>17</v>
+      </c>
+      <c r="F147" t="s">
+        <v>46</v>
+      </c>
+      <c r="G147" t="s">
+        <v>77</v>
+      </c>
+      <c r="H147" t="s">
+        <v>249</v>
+      </c>
+      <c r="I147" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" customHeight="1" ht="30">
+      <c r="A148" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="E146">
+      <c r="B148" t="s">
+        <v>13</v>
+      </c>
+      <c r="C148" t="s">
+        <v>14</v>
+      </c>
+      <c r="D148" t="s">
+        <v>265</v>
+      </c>
+      <c r="E148" t="s">
+        <v>17</v>
+      </c>
+      <c r="F148" t="s">
+        <v>46</v>
+      </c>
+      <c r="G148" t="s">
+        <v>77</v>
+      </c>
+      <c r="H148" t="s">
+        <v>249</v>
+      </c>
+      <c r="I148" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" customHeight="1" ht="30">
+      <c r="A149" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="B149" t="s">
+        <v>13</v>
+      </c>
+      <c r="C149" t="s">
+        <v>14</v>
+      </c>
+      <c r="D149" t="s">
+        <v>284</v>
+      </c>
+      <c r="E149">
         <v>1</v>
       </c>
-      <c r="F146" t="s">
-[...13 lines deleted...]
-      <c r="A147" s="4" t="s">
+      <c r="F149" t="s">
+        <v>35</v>
+      </c>
+      <c r="G149" t="s">
         <v>285</v>
       </c>
-      <c r="B147" t="s">
-[...5 lines deleted...]
-      <c r="D147" t="s">
+      <c r="H149" t="s">
         <v>286</v>
       </c>
-      <c r="E147">
+      <c r="I149" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" customHeight="1" ht="30">
+      <c r="A150" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="B150" t="s">
+        <v>13</v>
+      </c>
+      <c r="C150" t="s">
+        <v>14</v>
+      </c>
+      <c r="D150" t="s">
+        <v>288</v>
+      </c>
+      <c r="E150">
         <v>1</v>
       </c>
-      <c r="F147" t="s">
-[...42 lines deleted...]
-      <c r="A149" s="4" t="s">
+      <c r="F150" t="s">
+        <v>35</v>
+      </c>
+      <c r="G150" t="s">
+        <v>32</v>
+      </c>
+      <c r="H150" t="s">
+        <v>286</v>
+      </c>
+      <c r="I150" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" customHeight="1" ht="30">
+      <c r="A151" s="6" t="s">
         <v>289</v>
       </c>
-      <c r="B149" t="s">
-[...5 lines deleted...]
-      <c r="D149" t="s">
+      <c r="B151" t="s">
+        <v>13</v>
+      </c>
+      <c r="C151" t="s">
+        <v>14</v>
+      </c>
+      <c r="D151" t="s">
         <v>290</v>
-      </c>
-[...56 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
       <c r="F151" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G151" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H151" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I151" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="30">
-      <c r="A152" s="4" t="s">
+      <c r="A152" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="B152" t="s">
+        <v>13</v>
+      </c>
+      <c r="C152" t="s">
+        <v>14</v>
+      </c>
+      <c r="D152" t="s">
+        <v>292</v>
+      </c>
+      <c r="E152" t="s">
+        <v>17</v>
+      </c>
+      <c r="F152" t="s">
+        <v>35</v>
+      </c>
+      <c r="G152" t="s">
+        <v>17</v>
+      </c>
+      <c r="H152" t="s">
+        <v>286</v>
+      </c>
+      <c r="I152" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" customHeight="1" ht="30">
+      <c r="A153" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="B153" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" t="s">
+        <v>14</v>
+      </c>
+      <c r="D153" t="s">
+        <v>292</v>
+      </c>
+      <c r="E153" t="s">
+        <v>17</v>
+      </c>
+      <c r="F153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G153" t="s">
+        <v>17</v>
+      </c>
+      <c r="H153" t="s">
+        <v>286</v>
+      </c>
+      <c r="I153" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" customHeight="1" ht="30">
+      <c r="A154" s="6" t="s">
         <v>294</v>
       </c>
-      <c r="B152" t="s">
-[...5 lines deleted...]
-      <c r="D152" t="s">
+      <c r="B154" t="s">
+        <v>13</v>
+      </c>
+      <c r="C154" t="s">
+        <v>14</v>
+      </c>
+      <c r="D154" t="s">
         <v>295</v>
-      </c>
-[...56 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
       <c r="F154" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G154" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H154" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I154" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="30">
-      <c r="A155" s="4" t="s">
-        <v>300</v>
+      <c r="A155" s="6" t="s">
+        <v>296</v>
       </c>
       <c r="B155" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C155" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D155" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>297</v>
+      </c>
+      <c r="E155" t="s">
+        <v>17</v>
       </c>
       <c r="F155" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G155" t="s">
-        <v>283</v>
+        <v>17</v>
       </c>
       <c r="H155" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I155" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="30">
-      <c r="A156" s="4" t="s">
-        <v>302</v>
+      <c r="A156" s="6" t="s">
+        <v>298</v>
       </c>
       <c r="B156" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C156" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D156" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
       <c r="F156" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G156" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H156" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I156" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="30">
-      <c r="A157" s="4" t="s">
-        <v>304</v>
+      <c r="A157" s="6" t="s">
+        <v>300</v>
       </c>
       <c r="B157" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C157" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D157" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
       <c r="F157" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G157" t="s">
-        <v>45</v>
+        <v>285</v>
       </c>
       <c r="H157" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I157" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="30">
-      <c r="A158" s="4" t="s">
-        <v>306</v>
+      <c r="A158" s="6" t="s">
+        <v>302</v>
       </c>
       <c r="B158" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D158" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
       <c r="F158" t="s">
-        <v>308</v>
+        <v>24</v>
       </c>
       <c r="G158" t="s">
-        <v>45</v>
+        <v>285</v>
       </c>
       <c r="H158" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I158" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="30">
-      <c r="A159" s="4" t="s">
-        <v>309</v>
+      <c r="A159" s="6" t="s">
+        <v>304</v>
       </c>
       <c r="B159" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D159" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>305</v>
+      </c>
+      <c r="E159">
+        <v>1</v>
       </c>
       <c r="F159" t="s">
-        <v>308</v>
+        <v>24</v>
       </c>
       <c r="G159" t="s">
-        <v>30</v>
+        <v>285</v>
       </c>
       <c r="H159" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I159" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="30">
-      <c r="A160" s="4" t="s">
-        <v>311</v>
+      <c r="A160" s="6" t="s">
+        <v>306</v>
       </c>
       <c r="B160" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D160" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G160" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="H160" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I160" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="30">
-      <c r="A161" s="4" t="s">
+      <c r="A161" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="B161" t="s">
+        <v>13</v>
+      </c>
+      <c r="C161" t="s">
+        <v>14</v>
+      </c>
+      <c r="D161" t="s">
+        <v>309</v>
+      </c>
+      <c r="E161">
+        <v>1</v>
+      </c>
+      <c r="F161" t="s">
+        <v>310</v>
+      </c>
+      <c r="G161" t="s">
+        <v>47</v>
+      </c>
+      <c r="H161" t="s">
+        <v>286</v>
+      </c>
+      <c r="I161" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" customHeight="1" ht="30">
+      <c r="A162" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="B162" t="s">
+        <v>13</v>
+      </c>
+      <c r="C162" t="s">
+        <v>14</v>
+      </c>
+      <c r="D162" t="s">
+        <v>312</v>
+      </c>
+      <c r="E162" t="s">
+        <v>17</v>
+      </c>
+      <c r="F162" t="s">
+        <v>310</v>
+      </c>
+      <c r="G162" t="s">
+        <v>32</v>
+      </c>
+      <c r="H162" t="s">
+        <v>286</v>
+      </c>
+      <c r="I162" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" customHeight="1" ht="30">
+      <c r="A163" s="6" t="s">
         <v>313</v>
       </c>
-      <c r="B161" t="s">
-[...5 lines deleted...]
-      <c r="D161" t="s">
+      <c r="B163" t="s">
+        <v>13</v>
+      </c>
+      <c r="C163" t="s">
+        <v>14</v>
+      </c>
+      <c r="D163" t="s">
         <v>314</v>
-      </c>
-[...56 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
       <c r="F163" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G163" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="H163" t="s">
+        <v>286</v>
+      </c>
+      <c r="I163" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" customHeight="1" ht="30">
+      <c r="A164" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="B164" t="s">
+        <v>13</v>
+      </c>
+      <c r="C164" t="s">
+        <v>14</v>
+      </c>
+      <c r="D164" t="s">
+        <v>316</v>
+      </c>
+      <c r="E164" t="s">
+        <v>17</v>
+      </c>
+      <c r="F164" t="s">
+        <v>24</v>
+      </c>
+      <c r="G164" t="s">
+        <v>17</v>
+      </c>
+      <c r="H164" t="s">
+        <v>286</v>
+      </c>
+      <c r="I164" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" customHeight="1" ht="30">
+      <c r="A165" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="B165" t="s">
+        <v>13</v>
+      </c>
+      <c r="C165" t="s">
+        <v>14</v>
+      </c>
+      <c r="D165" t="s">
+        <v>318</v>
+      </c>
+      <c r="E165">
+        <v>1</v>
+      </c>
+      <c r="F165" t="s">
+        <v>24</v>
+      </c>
+      <c r="G165" t="s">
+        <v>32</v>
+      </c>
+      <c r="H165" t="s">
+        <v>286</v>
+      </c>
+      <c r="I165" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" customHeight="1" ht="30">
+      <c r="A166" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="B166" t="s">
+        <v>13</v>
+      </c>
+      <c r="C166" t="s">
+        <v>14</v>
+      </c>
+      <c r="D166" t="s">
         <v>284</v>
-      </c>
-[...73 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
       <c r="F166" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G166" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="H166" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I166" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="30">
-      <c r="A167" s="4" t="s">
+      <c r="A167" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="B167" t="s">
+        <v>13</v>
+      </c>
+      <c r="C167" t="s">
+        <v>14</v>
+      </c>
+      <c r="D167" t="s">
+        <v>288</v>
+      </c>
+      <c r="E167">
+        <v>1</v>
+      </c>
+      <c r="F167" t="s">
+        <v>46</v>
+      </c>
+      <c r="G167" t="s">
+        <v>51</v>
+      </c>
+      <c r="H167" t="s">
+        <v>286</v>
+      </c>
+      <c r="I167" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" customHeight="1" ht="30">
+      <c r="A168" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="B168" t="s">
+        <v>13</v>
+      </c>
+      <c r="C168" t="s">
+        <v>14</v>
+      </c>
+      <c r="D168" t="s">
+        <v>322</v>
+      </c>
+      <c r="E168" t="s">
+        <v>17</v>
+      </c>
+      <c r="F168" t="s">
+        <v>46</v>
+      </c>
+      <c r="G168" t="s">
+        <v>77</v>
+      </c>
+      <c r="H168" t="s">
+        <v>286</v>
+      </c>
+      <c r="I168" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" customHeight="1" ht="30">
+      <c r="A169" s="6" t="s">
         <v>323</v>
       </c>
-      <c r="B167" t="s">
-[...5 lines deleted...]
-      <c r="D167" t="s">
+      <c r="B169" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" t="s">
+        <v>14</v>
+      </c>
+      <c r="D169" t="s">
         <v>324</v>
       </c>
-      <c r="E167">
+      <c r="E169">
+        <v>1</v>
+      </c>
+      <c r="F169" t="s">
+        <v>46</v>
+      </c>
+      <c r="G169" t="s">
+        <v>77</v>
+      </c>
+      <c r="H169" t="s">
+        <v>286</v>
+      </c>
+      <c r="I169" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" customHeight="1" ht="30">
+      <c r="A170" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="B170" t="s">
+        <v>13</v>
+      </c>
+      <c r="C170" t="s">
+        <v>14</v>
+      </c>
+      <c r="D170" t="s">
+        <v>326</v>
+      </c>
+      <c r="E170">
         <v>2</v>
       </c>
-      <c r="F167" t="s">
-[...31 lines deleted...]
-      <c r="G168" t="s">
+      <c r="F170" t="s">
+        <v>59</v>
+      </c>
+      <c r="G170" t="s">
+        <v>77</v>
+      </c>
+      <c r="H170" t="s">
+        <v>286</v>
+      </c>
+      <c r="I170" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" customHeight="1" ht="30">
+      <c r="A171" s="6" t="s">
         <v>327</v>
       </c>
-      <c r="H168" t="s">
-[...7 lines deleted...]
-      <c r="A169" s="4" t="s">
+      <c r="B171" t="s">
+        <v>13</v>
+      </c>
+      <c r="C171" t="s">
+        <v>14</v>
+      </c>
+      <c r="D171" t="s">
         <v>328</v>
       </c>
-      <c r="B169" t="s">
-[...5 lines deleted...]
-      <c r="D169" t="s">
+      <c r="E171" t="s">
+        <v>17</v>
+      </c>
+      <c r="F171" t="s">
+        <v>59</v>
+      </c>
+      <c r="G171" t="s">
         <v>329</v>
       </c>
-      <c r="E169" t="s">
-[...16 lines deleted...]
-      <c r="A170" s="4" t="s">
+      <c r="H171" t="s">
+        <v>286</v>
+      </c>
+      <c r="I171" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" customHeight="1" ht="30">
+      <c r="A172" s="6" t="s">
         <v>330</v>
       </c>
-      <c r="B170" t="s">
-[...25 lines deleted...]
-      <c r="A171" s="4" t="s">
+      <c r="B172" t="s">
+        <v>13</v>
+      </c>
+      <c r="C172" t="s">
+        <v>14</v>
+      </c>
+      <c r="D172" t="s">
         <v>331</v>
       </c>
-      <c r="B171" t="s">
-[...5 lines deleted...]
-      <c r="D171" t="s">
+      <c r="E172" t="s">
+        <v>17</v>
+      </c>
+      <c r="F172" t="s">
+        <v>59</v>
+      </c>
+      <c r="G172" t="s">
+        <v>51</v>
+      </c>
+      <c r="H172" t="s">
+        <v>286</v>
+      </c>
+      <c r="I172" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" customHeight="1" ht="30">
+      <c r="A173" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="E171">
-[...47 lines deleted...]
-      </c>
       <c r="B173" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C173" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D173" t="s">
-        <v>322</v>
+        <v>299</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
       <c r="F173" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="G173" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="H173" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I173" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:9" customHeight="1" ht="30">
-      <c r="A174" s="4" t="s">
-        <v>336</v>
+      <c r="A174" s="6" t="s">
+        <v>333</v>
       </c>
       <c r="B174" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C174" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D174" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
       <c r="F174" t="s">
-        <v>308</v>
+        <v>59</v>
       </c>
       <c r="G174" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H174" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I174" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:9" customHeight="1" ht="30">
-      <c r="A175" s="4" t="s">
-        <v>338</v>
+      <c r="A175" s="6" t="s">
+        <v>335</v>
       </c>
       <c r="B175" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C175" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D175" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
       <c r="F175" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="G175" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="H175" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I175" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:9" customHeight="1" ht="30">
-      <c r="A176" s="4" t="s">
-        <v>339</v>
+      <c r="A176" s="6" t="s">
+        <v>337</v>
       </c>
       <c r="B176" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C176" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D176" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
       <c r="F176" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G176" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="H176" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I176" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:9" customHeight="1" ht="30">
-      <c r="A177" s="4" t="s">
-        <v>341</v>
+      <c r="A177" s="6" t="s">
+        <v>338</v>
       </c>
       <c r="B177" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C177" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D177" t="s">
+        <v>339</v>
+      </c>
+      <c r="E177">
+        <v>1</v>
+      </c>
+      <c r="F177" t="s">
         <v>310</v>
       </c>
-      <c r="E177" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G177" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="H177" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I177" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:9" customHeight="1" ht="30">
-      <c r="A178" s="4" t="s">
-        <v>342</v>
+      <c r="A178" s="6" t="s">
+        <v>340</v>
       </c>
       <c r="B178" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C178" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D178" t="s">
-        <v>288</v>
+        <v>326</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
       <c r="F178" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G178" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="H178" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I178" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:9" customHeight="1" ht="30">
-      <c r="A179" s="4" t="s">
-        <v>343</v>
+      <c r="A179" s="6" t="s">
+        <v>341</v>
       </c>
       <c r="B179" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C179" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D179" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E179">
         <v>1</v>
       </c>
       <c r="F179" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G179" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="H179" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I179" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:9" customHeight="1" ht="30">
-      <c r="A180" s="4" t="s">
+      <c r="A180" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="B180" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" t="s">
+        <v>14</v>
+      </c>
+      <c r="D180" t="s">
+        <v>312</v>
+      </c>
+      <c r="E180" t="s">
+        <v>17</v>
+      </c>
+      <c r="F180" t="s">
+        <v>46</v>
+      </c>
+      <c r="G180" t="s">
+        <v>77</v>
+      </c>
+      <c r="H180" t="s">
+        <v>286</v>
+      </c>
+      <c r="I180" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" customHeight="1" ht="30">
+      <c r="A181" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="B180" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B181" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C181" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D181" t="s">
         <v>290</v>
       </c>
-      <c r="E181" t="s">
-        <v>15</v>
+      <c r="E181">
+        <v>1</v>
       </c>
       <c r="F181" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G181" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H181" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I181" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="182" spans="1:9" customHeight="1" ht="30">
-      <c r="A182" s="4" t="s">
-        <v>346</v>
+      <c r="A182" s="6" t="s">
+        <v>345</v>
       </c>
       <c r="B182" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C182" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D182" t="s">
-        <v>293</v>
+        <v>339</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
       <c r="F182" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G182" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H182" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I182" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:9" customHeight="1" ht="30">
-      <c r="A183" s="4" t="s">
+      <c r="A183" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="B183" t="s">
+        <v>13</v>
+      </c>
+      <c r="C183" t="s">
+        <v>14</v>
+      </c>
+      <c r="D183" t="s">
+        <v>292</v>
+      </c>
+      <c r="E183" t="s">
+        <v>17</v>
+      </c>
+      <c r="F183" t="s">
+        <v>46</v>
+      </c>
+      <c r="G183" t="s">
+        <v>77</v>
+      </c>
+      <c r="H183" t="s">
+        <v>286</v>
+      </c>
+      <c r="I183" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" customHeight="1" ht="30">
+      <c r="A184" s="6" t="s">
         <v>347</v>
       </c>
-      <c r="B183" t="s">
-[...5 lines deleted...]
-      <c r="D183" t="s">
+      <c r="B184" t="s">
+        <v>13</v>
+      </c>
+      <c r="C184" t="s">
+        <v>14</v>
+      </c>
+      <c r="D184" t="s">
+        <v>292</v>
+      </c>
+      <c r="E184" t="s">
+        <v>17</v>
+      </c>
+      <c r="F184" t="s">
+        <v>46</v>
+      </c>
+      <c r="G184" t="s">
+        <v>77</v>
+      </c>
+      <c r="H184" t="s">
+        <v>286</v>
+      </c>
+      <c r="I184" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" customHeight="1" ht="30">
+      <c r="A185" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="B185" t="s">
+        <v>13</v>
+      </c>
+      <c r="C185" t="s">
+        <v>14</v>
+      </c>
+      <c r="D185" t="s">
         <v>295</v>
-      </c>
-[...50 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E185">
         <v>1</v>
       </c>
       <c r="F185" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G185" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H185" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I185" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:9" customHeight="1" ht="30">
-      <c r="A186" s="4" t="s">
+      <c r="A186" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="B186" t="s">
+        <v>13</v>
+      </c>
+      <c r="C186" t="s">
+        <v>14</v>
+      </c>
+      <c r="D186" t="s">
+        <v>297</v>
+      </c>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186"/>
+      <c r="H186" t="s">
+        <v>286</v>
+      </c>
+      <c r="I186" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" customHeight="1" ht="30">
+      <c r="A187" s="6" t="s">
+        <v>350</v>
+      </c>
+      <c r="B187" t="s">
+        <v>13</v>
+      </c>
+      <c r="C187" t="s">
+        <v>14</v>
+      </c>
+      <c r="D187" t="s">
+        <v>328</v>
+      </c>
+      <c r="E187" t="s">
+        <v>17</v>
+      </c>
+      <c r="F187" t="s">
+        <v>59</v>
+      </c>
+      <c r="G187" t="s">
+        <v>77</v>
+      </c>
+      <c r="H187" t="s">
+        <v>286</v>
+      </c>
+      <c r="I187" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" customHeight="1" ht="30">
+      <c r="A188" s="6" t="s">
         <v>351</v>
       </c>
-      <c r="B186" t="s">
-[...17 lines deleted...]
-      <c r="H186" t="s">
+      <c r="B188" t="s">
+        <v>13</v>
+      </c>
+      <c r="C188" t="s">
+        <v>14</v>
+      </c>
+      <c r="D188" t="s">
         <v>352</v>
-      </c>
-[...44 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E188">
         <v>1</v>
       </c>
       <c r="F188" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G188" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H188" t="s">
-        <v>352</v>
+        <v>286</v>
       </c>
       <c r="I188" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="189" spans="1:9" customHeight="1" ht="30">
-      <c r="A189" s="4" t="s">
-        <v>355</v>
+      <c r="A189" s="6" t="s">
+        <v>353</v>
       </c>
       <c r="B189" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C189" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D189" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
       <c r="F189" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G189" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H189" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I189" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="190" spans="1:9" customHeight="1" ht="30">
-      <c r="A190" s="4" t="s">
+      <c r="A190" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="B190" t="s">
+        <v>13</v>
+      </c>
+      <c r="C190" t="s">
+        <v>14</v>
+      </c>
+      <c r="D190" t="s">
+        <v>251</v>
+      </c>
+      <c r="E190" t="s">
+        <v>17</v>
+      </c>
+      <c r="F190" t="s">
+        <v>59</v>
+      </c>
+      <c r="G190" t="s">
+        <v>77</v>
+      </c>
+      <c r="H190" t="s">
+        <v>354</v>
+      </c>
+      <c r="I190" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" customHeight="1" ht="30">
+      <c r="A191" s="6" t="s">
         <v>356</v>
       </c>
-      <c r="B190" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B191" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C191" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D191" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E191">
         <v>1</v>
       </c>
       <c r="F191" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G191" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H191" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I191" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:9" customHeight="1" ht="30">
-      <c r="A192" s="4" t="s">
-        <v>358</v>
+      <c r="A192" s="6" t="s">
+        <v>357</v>
       </c>
       <c r="B192" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C192" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D192" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
       <c r="F192" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G192" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H192" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I192" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:9" customHeight="1" ht="30">
-      <c r="A193" s="4" t="s">
-        <v>359</v>
+      <c r="A193" s="6" t="s">
+        <v>358</v>
       </c>
       <c r="B193" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D193" t="s">
         <v>257</v>
       </c>
       <c r="E193">
+        <v>3</v>
+      </c>
+      <c r="F193" t="s">
+        <v>59</v>
+      </c>
+      <c r="G193" t="s">
+        <v>51</v>
+      </c>
+      <c r="H193" t="s">
+        <v>354</v>
+      </c>
+      <c r="I193" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" customHeight="1" ht="30">
+      <c r="A194" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="B194" t="s">
+        <v>13</v>
+      </c>
+      <c r="C194" t="s">
+        <v>14</v>
+      </c>
+      <c r="D194" t="s">
+        <v>259</v>
+      </c>
+      <c r="E194">
         <v>1</v>
       </c>
-      <c r="F193" t="s">
-[...13 lines deleted...]
-      <c r="A194" s="4" t="s">
+      <c r="F194" t="s">
+        <v>59</v>
+      </c>
+      <c r="G194" t="s">
+        <v>77</v>
+      </c>
+      <c r="H194" t="s">
+        <v>354</v>
+      </c>
+      <c r="I194" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" customHeight="1" ht="30">
+      <c r="A195" s="6" t="s">
         <v>360</v>
       </c>
-      <c r="B194" t="s">
-[...25 lines deleted...]
-      <c r="A195" s="4" t="s">
+      <c r="B195" t="s">
+        <v>13</v>
+      </c>
+      <c r="C195" t="s">
+        <v>14</v>
+      </c>
+      <c r="D195" t="s">
+        <v>259</v>
+      </c>
+      <c r="E195">
+        <v>1</v>
+      </c>
+      <c r="F195" t="s">
+        <v>59</v>
+      </c>
+      <c r="G195" t="s">
+        <v>77</v>
+      </c>
+      <c r="H195" t="s">
+        <v>354</v>
+      </c>
+      <c r="I195" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" customHeight="1" ht="30">
+      <c r="A196" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="B195" t="s">
-[...5 lines deleted...]
-      <c r="D195" t="s">
+      <c r="B196" t="s">
+        <v>13</v>
+      </c>
+      <c r="C196" t="s">
+        <v>14</v>
+      </c>
+      <c r="D196" t="s">
+        <v>259</v>
+      </c>
+      <c r="E196">
+        <v>1</v>
+      </c>
+      <c r="F196" t="s">
+        <v>59</v>
+      </c>
+      <c r="G196" t="s">
+        <v>77</v>
+      </c>
+      <c r="H196" t="s">
+        <v>354</v>
+      </c>
+      <c r="I196" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" customHeight="1" ht="30">
+      <c r="A197" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="B197" t="s">
+        <v>13</v>
+      </c>
+      <c r="C197" t="s">
+        <v>14</v>
+      </c>
+      <c r="D197" t="s">
         <v>277</v>
-      </c>
-[...56 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E197">
         <v>2</v>
       </c>
       <c r="F197" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G197" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H197" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I197" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="198" spans="1:9" customHeight="1" ht="30">
-      <c r="A198" s="4" t="s">
+      <c r="A198" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="B198" t="s">
+        <v>13</v>
+      </c>
+      <c r="C198" t="s">
+        <v>14</v>
+      </c>
+      <c r="D198" t="s">
+        <v>279</v>
+      </c>
+      <c r="E198">
+        <v>2</v>
+      </c>
+      <c r="F198" t="s">
+        <v>59</v>
+      </c>
+      <c r="G198" t="s">
+        <v>77</v>
+      </c>
+      <c r="H198" t="s">
+        <v>354</v>
+      </c>
+      <c r="I198" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" customHeight="1" ht="30">
+      <c r="A199" s="6" t="s">
         <v>364</v>
       </c>
-      <c r="B198" t="s">
-[...25 lines deleted...]
-      <c r="A199" s="4" t="s">
+      <c r="B199" t="s">
+        <v>13</v>
+      </c>
+      <c r="C199" t="s">
+        <v>14</v>
+      </c>
+      <c r="D199" t="s">
+        <v>281</v>
+      </c>
+      <c r="E199">
+        <v>2</v>
+      </c>
+      <c r="F199" t="s">
+        <v>59</v>
+      </c>
+      <c r="G199" t="s">
+        <v>77</v>
+      </c>
+      <c r="H199" t="s">
+        <v>354</v>
+      </c>
+      <c r="I199" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" customHeight="1" ht="30">
+      <c r="A200" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="B199" t="s">
-[...5 lines deleted...]
-      <c r="D199" t="s">
+      <c r="B200" t="s">
+        <v>13</v>
+      </c>
+      <c r="C200" t="s">
+        <v>14</v>
+      </c>
+      <c r="D200" t="s">
         <v>263</v>
-      </c>
-[...27 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E200">
         <v>2</v>
       </c>
       <c r="F200" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G200" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H200" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I200" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:9" customHeight="1" ht="30">
-      <c r="A201" s="4" t="s">
+      <c r="A201" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="B201" t="s">
+        <v>13</v>
+      </c>
+      <c r="C201" t="s">
+        <v>14</v>
+      </c>
+      <c r="D201" t="s">
+        <v>267</v>
+      </c>
+      <c r="E201" t="s">
+        <v>17</v>
+      </c>
+      <c r="F201" t="s">
+        <v>59</v>
+      </c>
+      <c r="G201" t="s">
+        <v>77</v>
+      </c>
+      <c r="H201" t="s">
+        <v>354</v>
+      </c>
+      <c r="I201" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" customHeight="1" ht="30">
+      <c r="A202" s="6" t="s">
         <v>367</v>
       </c>
-      <c r="B201" t="s">
-[...25 lines deleted...]
-      <c r="A202" s="4" t="s">
+      <c r="B202" t="s">
+        <v>13</v>
+      </c>
+      <c r="C202" t="s">
+        <v>14</v>
+      </c>
+      <c r="D202" t="s">
+        <v>265</v>
+      </c>
+      <c r="E202" t="s">
+        <v>17</v>
+      </c>
+      <c r="F202" t="s">
+        <v>59</v>
+      </c>
+      <c r="G202" t="s">
+        <v>77</v>
+      </c>
+      <c r="H202" t="s">
+        <v>354</v>
+      </c>
+      <c r="I202" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" customHeight="1" ht="30">
+      <c r="A203" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="B202" t="s">
-[...25 lines deleted...]
-      <c r="A203" s="4" t="s">
+      <c r="B203" t="s">
+        <v>13</v>
+      </c>
+      <c r="C203" t="s">
+        <v>14</v>
+      </c>
+      <c r="D203" t="s">
+        <v>269</v>
+      </c>
+      <c r="E203">
+        <v>2</v>
+      </c>
+      <c r="F203" t="s">
+        <v>59</v>
+      </c>
+      <c r="G203" t="s">
+        <v>17</v>
+      </c>
+      <c r="H203" t="s">
+        <v>354</v>
+      </c>
+      <c r="I203" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" customHeight="1" ht="30">
+      <c r="A204" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="B203" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B204" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C204" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D204" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
       <c r="F204" t="s">
+        <v>46</v>
+      </c>
+      <c r="G204" t="s">
+        <v>17</v>
+      </c>
+      <c r="H204" t="s">
+        <v>354</v>
+      </c>
+      <c r="I204" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" customHeight="1" ht="30">
+      <c r="A205" s="6" t="s">
         <v>370</v>
       </c>
-      <c r="G204" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B205" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C205" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D205" t="s">
-        <v>322</v>
+        <v>259</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
       <c r="F205" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G205" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="H205" t="s">
+        <v>354</v>
+      </c>
+      <c r="I205" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" customHeight="1" ht="30">
+      <c r="A206" s="6" t="s">
         <v>371</v>
       </c>
-      <c r="I205" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B206" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C206" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D206" t="s">
-        <v>337</v>
+        <v>284</v>
       </c>
       <c r="E206">
         <v>1</v>
       </c>
       <c r="F206" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="G206" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H206" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I206" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="207" spans="1:9" customHeight="1" ht="30">
-      <c r="A207" s="4" t="s">
+      <c r="A207" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="B207" t="s">
+        <v>13</v>
+      </c>
+      <c r="C207" t="s">
+        <v>14</v>
+      </c>
+      <c r="D207" t="s">
+        <v>288</v>
+      </c>
+      <c r="E207">
+        <v>1</v>
+      </c>
+      <c r="F207" t="s">
+        <v>372</v>
+      </c>
+      <c r="G207" t="s">
+        <v>285</v>
+      </c>
+      <c r="H207" t="s">
+        <v>373</v>
+      </c>
+      <c r="I207" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" customHeight="1" ht="30">
+      <c r="A208" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="B207" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B208" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D208" t="s">
-        <v>293</v>
+        <v>324</v>
       </c>
       <c r="E208">
         <v>1</v>
       </c>
       <c r="F208" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="G208" t="s">
-        <v>283</v>
+        <v>47</v>
       </c>
       <c r="H208" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I208" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="209" spans="1:9" customHeight="1" ht="30">
-      <c r="A209" s="4" t="s">
-        <v>377</v>
+      <c r="A209" s="6" t="s">
+        <v>376</v>
       </c>
       <c r="B209" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C209" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D209" t="s">
-        <v>295</v>
+        <v>339</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
       <c r="F209" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="G209" t="s">
-        <v>30</v>
+        <v>285</v>
       </c>
       <c r="H209" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I209" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="210" spans="1:9" customHeight="1" ht="30">
-      <c r="A210" s="4" t="s">
+      <c r="A210" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="B210" t="s">
+        <v>13</v>
+      </c>
+      <c r="C210" t="s">
+        <v>14</v>
+      </c>
+      <c r="D210" t="s">
+        <v>292</v>
+      </c>
+      <c r="E210" t="s">
+        <v>17</v>
+      </c>
+      <c r="F210" t="s">
+        <v>372</v>
+      </c>
+      <c r="G210" t="s">
+        <v>32</v>
+      </c>
+      <c r="H210" t="s">
+        <v>373</v>
+      </c>
+      <c r="I210" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" customHeight="1" ht="30">
+      <c r="A211" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="B210" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B211" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C211" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D211" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
       <c r="F211" t="s">
-        <v>22</v>
+        <v>372</v>
       </c>
       <c r="G211" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H211" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I211" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:9" customHeight="1" ht="30">
-      <c r="A212" s="4" t="s">
-        <v>380</v>
+      <c r="A212" s="6" t="s">
+        <v>379</v>
       </c>
       <c r="B212" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C212" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D212" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E212">
         <v>1</v>
       </c>
       <c r="F212" t="s">
-        <v>22</v>
+        <v>372</v>
       </c>
       <c r="G212" t="s">
-        <v>283</v>
+        <v>32</v>
       </c>
       <c r="H212" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I212" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:9" customHeight="1" ht="30">
-      <c r="A213" s="4" t="s">
-        <v>381</v>
+      <c r="A213" s="6" t="s">
+        <v>380</v>
       </c>
       <c r="B213" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C213" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D213" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
       <c r="F213" t="s">
-        <v>22</v>
+        <v>372</v>
       </c>
       <c r="G213" t="s">
-        <v>45</v>
+        <v>285</v>
       </c>
       <c r="H213" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I213" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:9" customHeight="1" ht="30">
-      <c r="A214" s="4" t="s">
-        <v>382</v>
+      <c r="A214" s="6" t="s">
+        <v>381</v>
       </c>
       <c r="B214" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C214" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D214" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
       <c r="F214" t="s">
-        <v>370</v>
+        <v>24</v>
       </c>
       <c r="G214" t="s">
-        <v>15</v>
+        <v>285</v>
       </c>
       <c r="H214" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I214" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:9" customHeight="1" ht="30">
-      <c r="A215" s="4" t="s">
-        <v>383</v>
+      <c r="A215" s="6" t="s">
+        <v>382</v>
       </c>
       <c r="B215" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C215" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D215" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="E215">
         <v>1</v>
       </c>
       <c r="F215" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G215" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H215" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I215" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:9" customHeight="1" ht="30">
-      <c r="A216" s="4" t="s">
+      <c r="A216" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="B216" t="s">
+        <v>13</v>
+      </c>
+      <c r="C216" t="s">
+        <v>14</v>
+      </c>
+      <c r="D216" t="s">
+        <v>307</v>
+      </c>
+      <c r="E216">
+        <v>1</v>
+      </c>
+      <c r="F216" t="s">
+        <v>24</v>
+      </c>
+      <c r="G216" t="s">
+        <v>47</v>
+      </c>
+      <c r="H216" t="s">
+        <v>373</v>
+      </c>
+      <c r="I216" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" customHeight="1" ht="30">
+      <c r="A217" s="6" t="s">
         <v>384</v>
       </c>
-      <c r="B216" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B217" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C217" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D217" t="s">
-        <v>282</v>
+        <v>309</v>
       </c>
       <c r="E217">
         <v>1</v>
       </c>
       <c r="F217" t="s">
-        <v>44</v>
+        <v>372</v>
       </c>
       <c r="G217" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="H217" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I217" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:9" customHeight="1" ht="30">
-      <c r="A218" s="4" t="s">
-        <v>386</v>
+      <c r="A218" s="6" t="s">
+        <v>385</v>
       </c>
       <c r="B218" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C218" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D218" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="E218">
         <v>1</v>
       </c>
       <c r="F218" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G218" t="s">
-        <v>75</v>
+        <v>285</v>
       </c>
       <c r="H218" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I218" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="219" spans="1:9" customHeight="1" ht="30">
-      <c r="A219" s="4" t="s">
+      <c r="A219" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="B219" t="s">
+        <v>13</v>
+      </c>
+      <c r="C219" t="s">
+        <v>14</v>
+      </c>
+      <c r="D219" t="s">
+        <v>316</v>
+      </c>
+      <c r="E219" t="s">
+        <v>17</v>
+      </c>
+      <c r="F219" t="s">
+        <v>24</v>
+      </c>
+      <c r="G219" t="s">
+        <v>32</v>
+      </c>
+      <c r="H219" t="s">
+        <v>373</v>
+      </c>
+      <c r="I219" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" customHeight="1" ht="30">
+      <c r="A220" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="B219" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B220" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C220" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D220" t="s">
-        <v>320</v>
+        <v>284</v>
       </c>
       <c r="E220">
         <v>1</v>
       </c>
       <c r="F220" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G220" t="s">
-        <v>327</v>
+        <v>77</v>
       </c>
       <c r="H220" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I220" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:9" customHeight="1" ht="30">
-      <c r="A221" s="4" t="s">
-        <v>389</v>
+      <c r="A221" s="6" t="s">
+        <v>388</v>
       </c>
       <c r="B221" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C221" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D221" t="s">
-        <v>337</v>
+        <v>288</v>
       </c>
       <c r="E221">
         <v>1</v>
       </c>
       <c r="F221" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G221" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H221" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I221" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="222" spans="1:9" customHeight="1" ht="30">
-      <c r="A222" s="4" t="s">
-        <v>390</v>
+      <c r="A222" s="6" t="s">
+        <v>389</v>
       </c>
       <c r="B222" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C222" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D222" t="s">
-        <v>324</v>
+        <v>290</v>
       </c>
       <c r="E222">
         <v>1</v>
       </c>
       <c r="F222" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G222" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H222" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I222" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:9" customHeight="1" ht="30">
-      <c r="A223" s="4" t="s">
-        <v>391</v>
+      <c r="A223" s="6" t="s">
+        <v>390</v>
       </c>
       <c r="B223" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C223" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D223" t="s">
-        <v>290</v>
+        <v>322</v>
       </c>
       <c r="E223">
         <v>1</v>
       </c>
       <c r="F223" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G223" t="s">
-        <v>75</v>
+        <v>329</v>
       </c>
       <c r="H223" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I223" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:9" customHeight="1" ht="30">
-      <c r="A224" s="4" t="s">
-        <v>392</v>
+      <c r="A224" s="6" t="s">
+        <v>391</v>
       </c>
       <c r="B224" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C224" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D224" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="E224">
         <v>1</v>
       </c>
       <c r="F224" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G224" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="H224" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I224" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:9" customHeight="1" ht="30">
-      <c r="A225" s="4" t="s">
+      <c r="A225" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="B225" t="s">
+        <v>13</v>
+      </c>
+      <c r="C225" t="s">
+        <v>14</v>
+      </c>
+      <c r="D225" t="s">
+        <v>326</v>
+      </c>
+      <c r="E225">
+        <v>1</v>
+      </c>
+      <c r="F225" t="s">
+        <v>59</v>
+      </c>
+      <c r="G225" t="s">
+        <v>77</v>
+      </c>
+      <c r="H225" t="s">
+        <v>373</v>
+      </c>
+      <c r="I225" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" customHeight="1" ht="30">
+      <c r="A226" s="6" t="s">
         <v>393</v>
       </c>
-      <c r="B225" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B226" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C226" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D226" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E226">
         <v>1</v>
       </c>
       <c r="F226" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G226" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H226" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I226" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="227" spans="1:9" customHeight="1" ht="30">
-      <c r="A227" s="4" t="s">
+      <c r="A227" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="B227" t="s">
+        <v>13</v>
+      </c>
+      <c r="C227" t="s">
+        <v>14</v>
+      </c>
+      <c r="D227" t="s">
+        <v>328</v>
+      </c>
+      <c r="E227">
+        <v>1</v>
+      </c>
+      <c r="F227" t="s">
+        <v>59</v>
+      </c>
+      <c r="G227" t="s">
+        <v>51</v>
+      </c>
+      <c r="H227" t="s">
+        <v>373</v>
+      </c>
+      <c r="I227" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" customHeight="1" ht="30">
+      <c r="A228" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="B227" t="s">
-[...25 lines deleted...]
-      <c r="A228" s="4" t="s">
+      <c r="B228" t="s">
+        <v>13</v>
+      </c>
+      <c r="C228" t="s">
+        <v>14</v>
+      </c>
+      <c r="D228" t="s">
+        <v>331</v>
+      </c>
+      <c r="E228" t="s">
+        <v>17</v>
+      </c>
+      <c r="F228" t="s">
+        <v>59</v>
+      </c>
+      <c r="G228" t="s">
+        <v>51</v>
+      </c>
+      <c r="H228" t="s">
+        <v>373</v>
+      </c>
+      <c r="I228" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" customHeight="1" ht="30">
+      <c r="A229" s="6" t="s">
         <v>396</v>
       </c>
-      <c r="B228" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B229" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C229" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D229" t="s">
-        <v>350</v>
+        <v>299</v>
       </c>
       <c r="E229">
         <v>1</v>
       </c>
       <c r="F229" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G229" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H229" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I229" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="230" spans="1:9" customHeight="1" ht="30">
-      <c r="A230" s="4" t="s">
+      <c r="A230" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="B230" t="s">
+        <v>13</v>
+      </c>
+      <c r="C230" t="s">
+        <v>14</v>
+      </c>
+      <c r="D230" t="s">
+        <v>328</v>
+      </c>
+      <c r="E230" t="s">
+        <v>17</v>
+      </c>
+      <c r="F230" t="s">
+        <v>59</v>
+      </c>
+      <c r="G230" t="s">
+        <v>77</v>
+      </c>
+      <c r="H230" t="s">
+        <v>373</v>
+      </c>
+      <c r="I230" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" customHeight="1" ht="30">
+      <c r="A231" s="6" t="s">
         <v>398</v>
       </c>
-      <c r="B230" t="s">
-[...5 lines deleted...]
-      <c r="D230" t="s">
+      <c r="B231" t="s">
+        <v>13</v>
+      </c>
+      <c r="C231" t="s">
+        <v>14</v>
+      </c>
+      <c r="D231" t="s">
         <v>334</v>
-      </c>
-[...27 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E231">
         <v>1</v>
       </c>
       <c r="F231" t="s">
-        <v>308</v>
+        <v>59</v>
       </c>
       <c r="G231" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="H231" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I231" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="232" spans="1:9" customHeight="1" ht="30">
-      <c r="A232" s="4" t="s">
-        <v>400</v>
+      <c r="A232" s="6" t="s">
+        <v>399</v>
       </c>
       <c r="B232" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C232" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D232" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
       <c r="E232">
         <v>1</v>
       </c>
       <c r="F232" t="s">
-        <v>308</v>
+        <v>59</v>
       </c>
       <c r="G232" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="H232" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I232" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:9" customHeight="1" ht="30">
-      <c r="A233" s="4" t="s">
-        <v>401</v>
+      <c r="A233" s="6" t="s">
+        <v>400</v>
       </c>
       <c r="B233" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C233" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D233" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="E233">
         <v>1</v>
       </c>
       <c r="F233" t="s">
-        <v>308</v>
+        <v>59</v>
       </c>
       <c r="G233" t="s">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="H233" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I233" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:9" customHeight="1" ht="30">
-      <c r="A234" s="4" t="s">
-        <v>402</v>
+      <c r="A234" s="6" t="s">
+        <v>401</v>
       </c>
       <c r="B234" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C234" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D234" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="E234">
         <v>1</v>
       </c>
       <c r="F234" t="s">
-        <v>95</v>
+        <v>310</v>
       </c>
       <c r="G234" t="s">
-        <v>283</v>
+        <v>51</v>
       </c>
       <c r="H234" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I234" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="235" spans="1:9" customHeight="1" ht="30">
-      <c r="A235" s="4" t="s">
-        <v>403</v>
+      <c r="A235" s="6" t="s">
+        <v>402</v>
       </c>
       <c r="B235" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C235" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D235" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="E235">
         <v>1</v>
       </c>
       <c r="F235" t="s">
-        <v>95</v>
+        <v>310</v>
       </c>
       <c r="G235" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H235" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I235" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:9" customHeight="1" ht="30">
-      <c r="A236" s="4" t="s">
-        <v>404</v>
+      <c r="A236" s="6" t="s">
+        <v>403</v>
       </c>
       <c r="B236" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C236" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D236" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="E236">
         <v>1</v>
       </c>
       <c r="F236" t="s">
-        <v>95</v>
+        <v>310</v>
       </c>
       <c r="G236" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="H236" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I236" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:9" customHeight="1" ht="30">
-      <c r="A237" s="4" t="s">
+      <c r="A237" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="B237" t="s">
+        <v>13</v>
+      </c>
+      <c r="C237" t="s">
+        <v>14</v>
+      </c>
+      <c r="D237" t="s">
+        <v>305</v>
+      </c>
+      <c r="E237">
+        <v>1</v>
+      </c>
+      <c r="F237" t="s">
+        <v>97</v>
+      </c>
+      <c r="G237" t="s">
+        <v>285</v>
+      </c>
+      <c r="H237" t="s">
+        <v>373</v>
+      </c>
+      <c r="I237" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" customHeight="1" ht="30">
+      <c r="A238" s="6" t="s">
         <v>405</v>
       </c>
-      <c r="B237" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B238" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C238" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D238" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="E238">
         <v>1</v>
       </c>
       <c r="F238" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G238" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="H238" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I238" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:9" customHeight="1" ht="30">
-      <c r="A239" s="4" t="s">
-        <v>407</v>
+      <c r="A239" s="6" t="s">
+        <v>406</v>
       </c>
       <c r="B239" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C239" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D239" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="E239">
         <v>1</v>
       </c>
       <c r="F239" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="G239" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="H239" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I239" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="240" spans="1:9" customHeight="1" ht="30">
-      <c r="A240" s="4" t="s">
+      <c r="A240" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="B240" t="s">
+        <v>13</v>
+      </c>
+      <c r="C240" t="s">
+        <v>14</v>
+      </c>
+      <c r="D240" t="s">
+        <v>312</v>
+      </c>
+      <c r="E240" t="s">
+        <v>17</v>
+      </c>
+      <c r="F240" t="s">
+        <v>372</v>
+      </c>
+      <c r="G240" t="s">
+        <v>32</v>
+      </c>
+      <c r="H240" t="s">
+        <v>373</v>
+      </c>
+      <c r="I240" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" customHeight="1" ht="30">
+      <c r="A241" s="6" t="s">
         <v>408</v>
       </c>
-      <c r="B240" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B241" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C241" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D241" t="s">
-        <v>293</v>
+        <v>318</v>
       </c>
       <c r="E241">
         <v>1</v>
       </c>
       <c r="F241" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="G241" t="s">
+        <v>32</v>
+      </c>
+      <c r="H241" t="s">
+        <v>373</v>
+      </c>
+      <c r="I241" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" customHeight="1" ht="30">
+      <c r="A242" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="B242" t="s">
+        <v>13</v>
+      </c>
+      <c r="C242" t="s">
+        <v>14</v>
+      </c>
+      <c r="D242" t="s">
+        <v>324</v>
+      </c>
+      <c r="E242">
+        <v>1</v>
+      </c>
+      <c r="F242" t="s">
+        <v>46</v>
+      </c>
+      <c r="G242" t="s">
+        <v>77</v>
+      </c>
+      <c r="H242" t="s">
+        <v>373</v>
+      </c>
+      <c r="I242" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" customHeight="1" ht="30">
+      <c r="A243" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="B243" t="s">
+        <v>13</v>
+      </c>
+      <c r="C243" t="s">
+        <v>14</v>
+      </c>
+      <c r="D243" t="s">
+        <v>292</v>
+      </c>
+      <c r="E243">
+        <v>1</v>
+      </c>
+      <c r="F243" t="s">
+        <v>46</v>
+      </c>
+      <c r="G243" t="s">
+        <v>77</v>
+      </c>
+      <c r="H243" t="s">
+        <v>373</v>
+      </c>
+      <c r="I243" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" customHeight="1" ht="30">
+      <c r="A244" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="B244" t="s">
+        <v>13</v>
+      </c>
+      <c r="C244" t="s">
+        <v>14</v>
+      </c>
+      <c r="D244" t="s">
+        <v>295</v>
+      </c>
+      <c r="E244">
+        <v>1</v>
+      </c>
+      <c r="F244" t="s">
+        <v>46</v>
+      </c>
+      <c r="G244" t="s">
+        <v>77</v>
+      </c>
+      <c r="H244" t="s">
+        <v>373</v>
+      </c>
+      <c r="I244" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" customHeight="1" ht="30">
+      <c r="A245" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="B245" t="s">
+        <v>13</v>
+      </c>
+      <c r="C245" t="s">
+        <v>14</v>
+      </c>
+      <c r="D245" t="s">
+        <v>297</v>
+      </c>
+      <c r="E245" t="s">
+        <v>17</v>
+      </c>
+      <c r="F245" t="s">
+        <v>46</v>
+      </c>
+      <c r="G245" t="s">
+        <v>77</v>
+      </c>
+      <c r="H245" t="s">
+        <v>373</v>
+      </c>
+      <c r="I245" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" customHeight="1" ht="30">
+      <c r="A246" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="B246" t="s">
+        <v>13</v>
+      </c>
+      <c r="C246" t="s">
+        <v>14</v>
+      </c>
+      <c r="D246" t="s">
+        <v>63</v>
+      </c>
+      <c r="E246" t="s">
+        <v>17</v>
+      </c>
+      <c r="F246" t="s">
+        <v>24</v>
+      </c>
+      <c r="G246" t="s">
+        <v>64</v>
+      </c>
+      <c r="H246" t="s">
+        <v>414</v>
+      </c>
+      <c r="I246" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" customHeight="1" ht="30">
+      <c r="A247" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="B247" t="s">
+        <v>13</v>
+      </c>
+      <c r="C247" t="s">
+        <v>14</v>
+      </c>
+      <c r="D247" t="s">
+        <v>69</v>
+      </c>
+      <c r="E247">
+        <v>8</v>
+      </c>
+      <c r="F247" t="s">
+        <v>24</v>
+      </c>
+      <c r="G247" t="s">
+        <v>64</v>
+      </c>
+      <c r="H247" t="s">
+        <v>414</v>
+      </c>
+      <c r="I247" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" customHeight="1" ht="30">
+      <c r="A248" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="B248" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" t="s">
+        <v>14</v>
+      </c>
+      <c r="D248" t="s">
+        <v>71</v>
+      </c>
+      <c r="E248">
+        <v>8</v>
+      </c>
+      <c r="F248" t="s">
+        <v>145</v>
+      </c>
+      <c r="G248" t="s">
+        <v>17</v>
+      </c>
+      <c r="H248" t="s">
+        <v>414</v>
+      </c>
+      <c r="I248" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" customHeight="1" ht="30">
+      <c r="A249" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="B249" t="s">
+        <v>13</v>
+      </c>
+      <c r="C249" t="s">
+        <v>14</v>
+      </c>
+      <c r="D249" t="s">
+        <v>73</v>
+      </c>
+      <c r="E249" t="s">
+        <v>17</v>
+      </c>
+      <c r="F249" t="s">
+        <v>24</v>
+      </c>
+      <c r="G249" t="s">
+        <v>64</v>
+      </c>
+      <c r="H249" t="s">
+        <v>414</v>
+      </c>
+      <c r="I249" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" customHeight="1" ht="30">
+      <c r="A250" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="B250" t="s">
+        <v>13</v>
+      </c>
+      <c r="C250" t="s">
+        <v>14</v>
+      </c>
+      <c r="D250" t="s">
         <v>75</v>
       </c>
-      <c r="H241" t="s">
-[...45 lines deleted...]
-      <c r="D243" t="s">
+      <c r="E250" t="s">
+        <v>17</v>
+      </c>
+      <c r="F250" t="s">
+        <v>145</v>
+      </c>
+      <c r="G250" t="s">
+        <v>17</v>
+      </c>
+      <c r="H250" t="s">
+        <v>414</v>
+      </c>
+      <c r="I250" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" customHeight="1" ht="30">
+      <c r="A251" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="B251" t="s">
+        <v>13</v>
+      </c>
+      <c r="C251" t="s">
+        <v>14</v>
+      </c>
+      <c r="D251" t="s">
+        <v>63</v>
+      </c>
+      <c r="E251" t="s">
+        <v>17</v>
+      </c>
+      <c r="F251" t="s">
+        <v>24</v>
+      </c>
+      <c r="G251" t="s">
+        <v>77</v>
+      </c>
+      <c r="H251" t="s">
+        <v>414</v>
+      </c>
+      <c r="I251" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" customHeight="1" ht="30">
+      <c r="A252" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="B252" t="s">
+        <v>13</v>
+      </c>
+      <c r="C252" t="s">
+        <v>14</v>
+      </c>
+      <c r="D252" t="s">
+        <v>66</v>
+      </c>
+      <c r="E252" t="s">
+        <v>17</v>
+      </c>
+      <c r="F252" t="s">
+        <v>145</v>
+      </c>
+      <c r="G252" t="s">
+        <v>64</v>
+      </c>
+      <c r="H252" t="s">
+        <v>414</v>
+      </c>
+      <c r="I252" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" customHeight="1" ht="30">
+      <c r="A253" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="B253" t="s">
+        <v>13</v>
+      </c>
+      <c r="C253" t="s">
+        <v>14</v>
+      </c>
+      <c r="D253" t="s">
+        <v>69</v>
+      </c>
+      <c r="E253" t="s">
+        <v>17</v>
+      </c>
+      <c r="F253" t="s">
+        <v>24</v>
+      </c>
+      <c r="G253" t="s">
+        <v>64</v>
+      </c>
+      <c r="H253" t="s">
+        <v>414</v>
+      </c>
+      <c r="I253" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" customHeight="1" ht="30">
+      <c r="A254" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="B254" t="s">
+        <v>13</v>
+      </c>
+      <c r="C254" t="s">
+        <v>14</v>
+      </c>
+      <c r="D254" t="s">
+        <v>71</v>
+      </c>
+      <c r="E254" t="s">
+        <v>17</v>
+      </c>
+      <c r="F254" t="s">
+        <v>145</v>
+      </c>
+      <c r="G254" t="s">
+        <v>64</v>
+      </c>
+      <c r="H254" t="s">
+        <v>414</v>
+      </c>
+      <c r="I254" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" customHeight="1" ht="30">
+      <c r="A255" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="B255" t="s">
+        <v>13</v>
+      </c>
+      <c r="C255" t="s">
+        <v>14</v>
+      </c>
+      <c r="D255" t="s">
+        <v>82</v>
+      </c>
+      <c r="E255" t="s">
+        <v>17</v>
+      </c>
+      <c r="F255" t="s">
+        <v>24</v>
+      </c>
+      <c r="G255" t="s">
+        <v>64</v>
+      </c>
+      <c r="H255" t="s">
+        <v>414</v>
+      </c>
+      <c r="I255" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" customHeight="1" ht="30">
+      <c r="A256" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="B256" t="s">
+        <v>13</v>
+      </c>
+      <c r="C256" t="s">
+        <v>14</v>
+      </c>
+      <c r="D256" t="s">
+        <v>84</v>
+      </c>
+      <c r="E256" t="s">
+        <v>17</v>
+      </c>
+      <c r="F256" t="s">
+        <v>145</v>
+      </c>
+      <c r="G256" t="s">
+        <v>64</v>
+      </c>
+      <c r="H256" t="s">
+        <v>414</v>
+      </c>
+      <c r="I256" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" customHeight="1" ht="30">
+      <c r="A257" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="B257" t="s">
+        <v>13</v>
+      </c>
+      <c r="C257" t="s">
+        <v>14</v>
+      </c>
+      <c r="D257" t="s">
+        <v>34</v>
+      </c>
+      <c r="E257" t="s">
+        <v>17</v>
+      </c>
+      <c r="F257" t="s">
+        <v>145</v>
+      </c>
+      <c r="G257" t="s">
+        <v>86</v>
+      </c>
+      <c r="H257" t="s">
+        <v>414</v>
+      </c>
+      <c r="I257" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" customHeight="1" ht="30">
+      <c r="A258" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="B258" t="s">
+        <v>13</v>
+      </c>
+      <c r="C258" t="s">
+        <v>14</v>
+      </c>
+      <c r="D258" t="s">
+        <v>28</v>
+      </c>
+      <c r="E258" t="s">
+        <v>17</v>
+      </c>
+      <c r="F258" t="s">
+        <v>145</v>
+      </c>
+      <c r="G258" t="s">
+        <v>86</v>
+      </c>
+      <c r="H258" t="s">
+        <v>414</v>
+      </c>
+      <c r="I258" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" customHeight="1" ht="30">
+      <c r="A259" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="B259" t="s">
+        <v>13</v>
+      </c>
+      <c r="C259" t="s">
+        <v>14</v>
+      </c>
+      <c r="D259" t="s">
+        <v>39</v>
+      </c>
+      <c r="E259" t="s">
+        <v>17</v>
+      </c>
+      <c r="F259" t="s">
+        <v>145</v>
+      </c>
+      <c r="G259" t="s">
+        <v>86</v>
+      </c>
+      <c r="H259" t="s">
+        <v>414</v>
+      </c>
+      <c r="I259" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" customHeight="1" ht="30">
+      <c r="A260" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="B260" t="s">
+        <v>13</v>
+      </c>
+      <c r="C260" t="s">
+        <v>14</v>
+      </c>
+      <c r="D260" t="s">
+        <v>34</v>
+      </c>
+      <c r="E260" t="s">
+        <v>17</v>
+      </c>
+      <c r="F260" t="s">
+        <v>145</v>
+      </c>
+      <c r="G260" t="s">
+        <v>86</v>
+      </c>
+      <c r="H260" t="s">
+        <v>414</v>
+      </c>
+      <c r="I260" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" customHeight="1" ht="30">
+      <c r="A261" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="B261" t="s">
+        <v>13</v>
+      </c>
+      <c r="C261" t="s">
+        <v>14</v>
+      </c>
+      <c r="D261" t="s">
+        <v>28</v>
+      </c>
+      <c r="E261" t="s">
+        <v>17</v>
+      </c>
+      <c r="F261" t="s">
+        <v>145</v>
+      </c>
+      <c r="G261" t="s">
+        <v>86</v>
+      </c>
+      <c r="H261" t="s">
+        <v>414</v>
+      </c>
+      <c r="I261" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" customHeight="1" ht="30">
+      <c r="A262" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="B262" t="s">
+        <v>13</v>
+      </c>
+      <c r="C262" t="s">
+        <v>14</v>
+      </c>
+      <c r="D262" t="s">
+        <v>31</v>
+      </c>
+      <c r="E262" t="s">
+        <v>17</v>
+      </c>
+      <c r="F262" t="s">
+        <v>24</v>
+      </c>
+      <c r="G262" t="s">
+        <v>86</v>
+      </c>
+      <c r="H262" t="s">
+        <v>414</v>
+      </c>
+      <c r="I262" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" customHeight="1" ht="30">
+      <c r="A263" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="B263" t="s">
+        <v>13</v>
+      </c>
+      <c r="C263" t="s">
+        <v>14</v>
+      </c>
+      <c r="D263" t="s">
+        <v>23</v>
+      </c>
+      <c r="E263" t="s">
+        <v>17</v>
+      </c>
+      <c r="F263" t="s">
+        <v>24</v>
+      </c>
+      <c r="G263" t="s">
+        <v>86</v>
+      </c>
+      <c r="H263" t="s">
+        <v>414</v>
+      </c>
+      <c r="I263" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" customHeight="1" ht="30">
+      <c r="A264" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="B264" t="s">
+        <v>13</v>
+      </c>
+      <c r="C264" t="s">
+        <v>14</v>
+      </c>
+      <c r="D264" t="s">
+        <v>23</v>
+      </c>
+      <c r="E264" t="s">
+        <v>17</v>
+      </c>
+      <c r="F264" t="s">
+        <v>24</v>
+      </c>
+      <c r="G264" t="s">
+        <v>86</v>
+      </c>
+      <c r="H264" t="s">
+        <v>414</v>
+      </c>
+      <c r="I264" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" customHeight="1" ht="30">
+      <c r="A265" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="B265" t="s">
+        <v>13</v>
+      </c>
+      <c r="C265" t="s">
+        <v>14</v>
+      </c>
+      <c r="D265" t="s">
+        <v>37</v>
+      </c>
+      <c r="E265" t="s">
+        <v>17</v>
+      </c>
+      <c r="F265" t="s">
+        <v>24</v>
+      </c>
+      <c r="G265" t="s">
+        <v>86</v>
+      </c>
+      <c r="H265" t="s">
+        <v>414</v>
+      </c>
+      <c r="I265" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" customHeight="1" ht="30">
+      <c r="A266" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="B266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C266" t="s">
+        <v>14</v>
+      </c>
+      <c r="D266" t="s">
+        <v>31</v>
+      </c>
+      <c r="E266" t="s">
+        <v>17</v>
+      </c>
+      <c r="F266" t="s">
+        <v>24</v>
+      </c>
+      <c r="G266" t="s">
+        <v>86</v>
+      </c>
+      <c r="H266" t="s">
+        <v>414</v>
+      </c>
+      <c r="I266" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" customHeight="1" ht="30">
+      <c r="A267" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="B267" t="s">
+        <v>13</v>
+      </c>
+      <c r="C267" t="s">
+        <v>14</v>
+      </c>
+      <c r="D267" t="s">
+        <v>23</v>
+      </c>
+      <c r="E267" t="s">
+        <v>17</v>
+      </c>
+      <c r="F267" t="s">
+        <v>24</v>
+      </c>
+      <c r="G267" t="s">
+        <v>86</v>
+      </c>
+      <c r="H267" t="s">
+        <v>414</v>
+      </c>
+      <c r="I267" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" customHeight="1" ht="30">
+      <c r="A268" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="B268" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" t="s">
+        <v>14</v>
+      </c>
+      <c r="D268" t="s">
+        <v>23</v>
+      </c>
+      <c r="E268" t="s">
+        <v>17</v>
+      </c>
+      <c r="F268" t="s">
+        <v>24</v>
+      </c>
+      <c r="G268" t="s">
+        <v>25</v>
+      </c>
+      <c r="H268" t="s">
+        <v>414</v>
+      </c>
+      <c r="I268" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" customHeight="1" ht="30">
+      <c r="A269" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="B269" t="s">
+        <v>13</v>
+      </c>
+      <c r="C269" t="s">
+        <v>14</v>
+      </c>
+      <c r="D269" t="s">
+        <v>28</v>
+      </c>
+      <c r="E269" t="s">
+        <v>17</v>
+      </c>
+      <c r="F269" t="s">
+        <v>35</v>
+      </c>
+      <c r="G269" t="s">
+        <v>25</v>
+      </c>
+      <c r="H269" t="s">
+        <v>414</v>
+      </c>
+      <c r="I269" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" customHeight="1" ht="30">
+      <c r="A270" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="B270" t="s">
+        <v>13</v>
+      </c>
+      <c r="C270" t="s">
+        <v>14</v>
+      </c>
+      <c r="D270" t="s">
+        <v>31</v>
+      </c>
+      <c r="E270" t="s">
+        <v>17</v>
+      </c>
+      <c r="F270" t="s">
+        <v>24</v>
+      </c>
+      <c r="G270" t="s">
+        <v>32</v>
+      </c>
+      <c r="H270" t="s">
+        <v>414</v>
+      </c>
+      <c r="I270" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" customHeight="1" ht="30">
+      <c r="A271" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="B271" t="s">
+        <v>13</v>
+      </c>
+      <c r="C271" t="s">
+        <v>14</v>
+      </c>
+      <c r="D271" t="s">
+        <v>34</v>
+      </c>
+      <c r="E271" t="s">
+        <v>17</v>
+      </c>
+      <c r="F271" t="s">
+        <v>35</v>
+      </c>
+      <c r="G271" t="s">
+        <v>32</v>
+      </c>
+      <c r="H271" t="s">
+        <v>414</v>
+      </c>
+      <c r="I271" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" customHeight="1" ht="30">
+      <c r="A272" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="B272" t="s">
+        <v>13</v>
+      </c>
+      <c r="C272" t="s">
+        <v>14</v>
+      </c>
+      <c r="D272" t="s">
+        <v>37</v>
+      </c>
+      <c r="E272" t="s">
+        <v>17</v>
+      </c>
+      <c r="F272" t="s">
+        <v>24</v>
+      </c>
+      <c r="G272" t="s">
+        <v>25</v>
+      </c>
+      <c r="H272" t="s">
+        <v>414</v>
+      </c>
+      <c r="I272" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" customHeight="1" ht="30">
+      <c r="A273" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="B273" t="s">
+        <v>13</v>
+      </c>
+      <c r="C273" t="s">
+        <v>14</v>
+      </c>
+      <c r="D273" t="s">
+        <v>39</v>
+      </c>
+      <c r="E273" t="s">
+        <v>17</v>
+      </c>
+      <c r="F273" t="s">
+        <v>35</v>
+      </c>
+      <c r="G273" t="s">
+        <v>25</v>
+      </c>
+      <c r="H273" t="s">
+        <v>414</v>
+      </c>
+      <c r="I273" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" customHeight="1" ht="30">
+      <c r="A274" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="B274" t="s">
+        <v>13</v>
+      </c>
+      <c r="C274" t="s">
+        <v>14</v>
+      </c>
+      <c r="D274" t="s">
+        <v>23</v>
+      </c>
+      <c r="E274" t="s">
+        <v>17</v>
+      </c>
+      <c r="F274" t="s">
+        <v>24</v>
+      </c>
+      <c r="G274" t="s">
+        <v>25</v>
+      </c>
+      <c r="H274" t="s">
+        <v>414</v>
+      </c>
+      <c r="I274" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" customHeight="1" ht="30">
+      <c r="A275" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="B275" t="s">
+        <v>13</v>
+      </c>
+      <c r="C275" t="s">
+        <v>14</v>
+      </c>
+      <c r="D275" t="s">
+        <v>28</v>
+      </c>
+      <c r="E275" t="s">
+        <v>17</v>
+      </c>
+      <c r="F275" t="s">
+        <v>35</v>
+      </c>
+      <c r="G275" t="s">
+        <v>32</v>
+      </c>
+      <c r="H275" t="s">
+        <v>414</v>
+      </c>
+      <c r="I275" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" customHeight="1" ht="30">
+      <c r="A276" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="B276" t="s">
+        <v>13</v>
+      </c>
+      <c r="C276" t="s">
+        <v>14</v>
+      </c>
+      <c r="D276" t="s">
+        <v>31</v>
+      </c>
+      <c r="E276" t="s">
+        <v>17</v>
+      </c>
+      <c r="F276" t="s">
+        <v>24</v>
+      </c>
+      <c r="G276" t="s">
+        <v>25</v>
+      </c>
+      <c r="H276" t="s">
+        <v>414</v>
+      </c>
+      <c r="I276" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" customHeight="1" ht="30">
+      <c r="A277" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="B277" t="s">
+        <v>13</v>
+      </c>
+      <c r="C277" t="s">
+        <v>14</v>
+      </c>
+      <c r="D277" t="s">
+        <v>34</v>
+      </c>
+      <c r="E277" t="s">
+        <v>17</v>
+      </c>
+      <c r="F277" t="s">
+        <v>29</v>
+      </c>
+      <c r="G277" t="s">
+        <v>32</v>
+      </c>
+      <c r="H277" t="s">
+        <v>414</v>
+      </c>
+      <c r="I277" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" customHeight="1" ht="30">
+      <c r="A278" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="B278" t="s">
+        <v>13</v>
+      </c>
+      <c r="C278" t="s">
+        <v>14</v>
+      </c>
+      <c r="D278" t="s">
+        <v>45</v>
+      </c>
+      <c r="E278" t="s">
+        <v>17</v>
+      </c>
+      <c r="F278" t="s">
+        <v>447</v>
+      </c>
+      <c r="G278" t="s">
+        <v>32</v>
+      </c>
+      <c r="H278" t="s">
+        <v>414</v>
+      </c>
+      <c r="I278" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" customHeight="1" ht="30">
+      <c r="A279" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="B279" t="s">
+        <v>13</v>
+      </c>
+      <c r="C279" t="s">
+        <v>14</v>
+      </c>
+      <c r="D279" t="s">
+        <v>49</v>
+      </c>
+      <c r="E279" t="s">
+        <v>17</v>
+      </c>
+      <c r="F279" t="s">
+        <v>447</v>
+      </c>
+      <c r="G279" t="s">
+        <v>51</v>
+      </c>
+      <c r="H279" t="s">
+        <v>414</v>
+      </c>
+      <c r="I279" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" customHeight="1" ht="30">
+      <c r="A280" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="B280" t="s">
+        <v>13</v>
+      </c>
+      <c r="C280" t="s">
+        <v>14</v>
+      </c>
+      <c r="D280" t="s">
+        <v>53</v>
+      </c>
+      <c r="E280" t="s">
+        <v>17</v>
+      </c>
+      <c r="F280" t="s">
+        <v>54</v>
+      </c>
+      <c r="G280" t="s">
+        <v>32</v>
+      </c>
+      <c r="H280" t="s">
+        <v>414</v>
+      </c>
+      <c r="I280" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" customHeight="1" ht="30">
+      <c r="A281" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="B281" t="s">
+        <v>13</v>
+      </c>
+      <c r="C281" t="s">
+        <v>14</v>
+      </c>
+      <c r="D281" t="s">
+        <v>39</v>
+      </c>
+      <c r="E281" t="s">
+        <v>17</v>
+      </c>
+      <c r="F281" t="s">
+        <v>447</v>
+      </c>
+      <c r="G281" t="s">
+        <v>32</v>
+      </c>
+      <c r="H281" t="s">
+        <v>414</v>
+      </c>
+      <c r="I281" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" customHeight="1" ht="30">
+      <c r="A282" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="B282" t="s">
+        <v>13</v>
+      </c>
+      <c r="C282" t="s">
+        <v>14</v>
+      </c>
+      <c r="D282" t="s">
+        <v>57</v>
+      </c>
+      <c r="E282" t="s">
+        <v>17</v>
+      </c>
+      <c r="F282" t="s">
+        <v>54</v>
+      </c>
+      <c r="G282" t="s">
+        <v>32</v>
+      </c>
+      <c r="H282" t="s">
+        <v>414</v>
+      </c>
+      <c r="I282" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" customHeight="1" ht="30">
+      <c r="A283" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="B283" t="s">
+        <v>13</v>
+      </c>
+      <c r="C283" t="s">
+        <v>14</v>
+      </c>
+      <c r="D283" t="s">
+        <v>28</v>
+      </c>
+      <c r="E283" t="s">
+        <v>17</v>
+      </c>
+      <c r="F283" t="s">
+        <v>54</v>
+      </c>
+      <c r="G283" t="s">
+        <v>32</v>
+      </c>
+      <c r="H283" t="s">
+        <v>414</v>
+      </c>
+      <c r="I283" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" customHeight="1" ht="30">
+      <c r="A284" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="B284" t="s">
+        <v>13</v>
+      </c>
+      <c r="C284" t="s">
+        <v>14</v>
+      </c>
+      <c r="D284" t="s">
         <v>61</v>
       </c>
-      <c r="E243" t="s">
-[...45 lines deleted...]
-      <c r="A245" s="4" t="s">
+      <c r="E284" t="s">
+        <v>17</v>
+      </c>
+      <c r="F284" t="s">
+        <v>447</v>
+      </c>
+      <c r="G284" t="s">
+        <v>32</v>
+      </c>
+      <c r="H284" t="s">
         <v>414</v>
       </c>
-      <c r="B245" t="s">
-[...121 lines deleted...]
-      <c r="D249" t="s">
+      <c r="I284" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" customHeight="1" ht="30">
+      <c r="A285" s="6" t="s">
+        <v>454</v>
+      </c>
+      <c r="B285" t="s">
+        <v>13</v>
+      </c>
+      <c r="C285" t="s">
+        <v>14</v>
+      </c>
+      <c r="D285" t="s">
+        <v>66</v>
+      </c>
+      <c r="E285" t="s">
+        <v>17</v>
+      </c>
+      <c r="F285" t="s">
+        <v>455</v>
+      </c>
+      <c r="G285" t="s">
+        <v>47</v>
+      </c>
+      <c r="H285" t="s">
+        <v>414</v>
+      </c>
+      <c r="I285" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" customHeight="1" ht="30">
+      <c r="A286" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="B286" t="s">
+        <v>13</v>
+      </c>
+      <c r="C286" t="s">
+        <v>14</v>
+      </c>
+      <c r="D286" t="s">
+        <v>28</v>
+      </c>
+      <c r="E286" t="s">
+        <v>17</v>
+      </c>
+      <c r="F286" t="s">
+        <v>457</v>
+      </c>
+      <c r="G286" t="s">
+        <v>32</v>
+      </c>
+      <c r="H286" t="s">
+        <v>414</v>
+      </c>
+      <c r="I286" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" customHeight="1" ht="30">
+      <c r="A287" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="B287" t="s">
+        <v>13</v>
+      </c>
+      <c r="C287" t="s">
+        <v>14</v>
+      </c>
+      <c r="D287" t="s">
+        <v>101</v>
+      </c>
+      <c r="E287" t="s">
+        <v>17</v>
+      </c>
+      <c r="F287" t="s">
+        <v>24</v>
+      </c>
+      <c r="G287" t="s">
+        <v>86</v>
+      </c>
+      <c r="H287" t="s">
+        <v>459</v>
+      </c>
+      <c r="I287" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" customHeight="1" ht="30">
+      <c r="A288" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="B288" t="s">
+        <v>13</v>
+      </c>
+      <c r="C288" t="s">
+        <v>14</v>
+      </c>
+      <c r="D288" t="s">
+        <v>106</v>
+      </c>
+      <c r="E288" t="s">
+        <v>17</v>
+      </c>
+      <c r="F288" t="s">
+        <v>24</v>
+      </c>
+      <c r="G288" t="s">
         <v>64</v>
       </c>
-      <c r="E249" t="s">
-[...953 lines deleted...]
-      <c r="D282" t="s">
+      <c r="H288" t="s">
+        <v>459</v>
+      </c>
+      <c r="I288" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" customHeight="1" ht="30">
+      <c r="A289" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="B289" t="s">
+        <v>13</v>
+      </c>
+      <c r="C289" t="s">
+        <v>14</v>
+      </c>
+      <c r="D289" t="s">
+        <v>108</v>
+      </c>
+      <c r="E289" t="s">
+        <v>17</v>
+      </c>
+      <c r="F289" t="s">
+        <v>24</v>
+      </c>
+      <c r="G289" t="s">
         <v>64</v>
       </c>
-      <c r="E282" t="s">
-[...103 lines deleted...]
-      <c r="A286" s="4" t="s">
+      <c r="H289" t="s">
         <v>459</v>
       </c>
-      <c r="B286" t="s">
-[...83 lines deleted...]
-      <c r="A289" s="4" t="s">
+      <c r="I289" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" customHeight="1" ht="30">
+      <c r="A290" s="6" t="s">
         <v>462</v>
       </c>
-      <c r="B289" t="s">
-[...25 lines deleted...]
-      <c r="A290" s="4" t="s">
+      <c r="B290" t="s">
+        <v>13</v>
+      </c>
+      <c r="C290" t="s">
+        <v>14</v>
+      </c>
+      <c r="D290" t="s">
+        <v>110</v>
+      </c>
+      <c r="E290" t="s">
+        <v>17</v>
+      </c>
+      <c r="F290" t="s">
+        <v>145</v>
+      </c>
+      <c r="G290" t="s">
+        <v>17</v>
+      </c>
+      <c r="H290" t="s">
+        <v>459</v>
+      </c>
+      <c r="I290" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" customHeight="1" ht="30">
+      <c r="A291" s="6" t="s">
         <v>463</v>
       </c>
-      <c r="B290" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B291" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C291" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D291" t="s">
         <v>114</v>
       </c>
       <c r="E291" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F291" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G291" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H291" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="I291" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="292" spans="1:9" customHeight="1" ht="30">
-      <c r="A292" s="4" t="s">
+      <c r="A292" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="B292" t="s">
+        <v>13</v>
+      </c>
+      <c r="C292" t="s">
+        <v>14</v>
+      </c>
+      <c r="D292" t="s">
+        <v>116</v>
+      </c>
+      <c r="E292" t="s">
+        <v>17</v>
+      </c>
+      <c r="F292" t="s">
+        <v>145</v>
+      </c>
+      <c r="G292" t="s">
+        <v>86</v>
+      </c>
+      <c r="H292" t="s">
+        <v>459</v>
+      </c>
+      <c r="I292" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" customHeight="1" ht="30">
+      <c r="A293" s="6" t="s">
         <v>465</v>
       </c>
-      <c r="B292" t="s">
-[...25 lines deleted...]
-      <c r="A293" s="4" t="s">
+      <c r="B293" t="s">
+        <v>13</v>
+      </c>
+      <c r="C293" t="s">
+        <v>14</v>
+      </c>
+      <c r="D293" t="s">
+        <v>114</v>
+      </c>
+      <c r="E293" t="s">
+        <v>17</v>
+      </c>
+      <c r="F293" t="s">
+        <v>145</v>
+      </c>
+      <c r="G293" t="s">
+        <v>86</v>
+      </c>
+      <c r="H293" t="s">
+        <v>459</v>
+      </c>
+      <c r="I293" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" customHeight="1" ht="30">
+      <c r="A294" s="6" t="s">
         <v>466</v>
       </c>
-      <c r="B293" t="s">
-[...5 lines deleted...]
-      <c r="D293" t="s">
+      <c r="B294" t="s">
+        <v>13</v>
+      </c>
+      <c r="C294" t="s">
+        <v>14</v>
+      </c>
+      <c r="D294" t="s">
+        <v>116</v>
+      </c>
+      <c r="E294" t="s">
+        <v>17</v>
+      </c>
+      <c r="F294" t="s">
+        <v>145</v>
+      </c>
+      <c r="G294" t="s">
+        <v>86</v>
+      </c>
+      <c r="H294" t="s">
+        <v>459</v>
+      </c>
+      <c r="I294" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" customHeight="1" ht="30">
+      <c r="A295" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="B295" t="s">
+        <v>13</v>
+      </c>
+      <c r="C295" t="s">
+        <v>14</v>
+      </c>
+      <c r="D295" t="s">
         <v>120</v>
       </c>
-      <c r="E293" t="s">
-[...25 lines deleted...]
-      <c r="D294" t="s">
+      <c r="E295" t="s">
+        <v>17</v>
+      </c>
+      <c r="F295" t="s">
+        <v>145</v>
+      </c>
+      <c r="G295" t="s">
+        <v>17</v>
+      </c>
+      <c r="H295" t="s">
+        <v>459</v>
+      </c>
+      <c r="I295" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" customHeight="1" ht="30">
+      <c r="A296" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="B296" t="s">
+        <v>13</v>
+      </c>
+      <c r="C296" t="s">
+        <v>14</v>
+      </c>
+      <c r="D296" t="s">
         <v>122</v>
       </c>
-      <c r="E294" t="s">
-[...25 lines deleted...]
-      <c r="D295" t="s">
+      <c r="E296" t="s">
+        <v>17</v>
+      </c>
+      <c r="F296" t="s">
+        <v>145</v>
+      </c>
+      <c r="G296" t="s">
+        <v>17</v>
+      </c>
+      <c r="H296" t="s">
+        <v>459</v>
+      </c>
+      <c r="I296" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" customHeight="1" ht="30">
+      <c r="A297" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="B297" t="s">
+        <v>13</v>
+      </c>
+      <c r="C297" t="s">
+        <v>14</v>
+      </c>
+      <c r="D297" t="s">
         <v>124</v>
       </c>
-      <c r="E295" t="s">
-[...45 lines deleted...]
-      <c r="A297" s="4" t="s">
+      <c r="E297" t="s">
+        <v>17</v>
+      </c>
+      <c r="F297" t="s">
+        <v>145</v>
+      </c>
+      <c r="G297" t="s">
+        <v>17</v>
+      </c>
+      <c r="H297" t="s">
+        <v>459</v>
+      </c>
+      <c r="I297" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" customHeight="1" ht="30">
+      <c r="A298" s="6" t="s">
         <v>470</v>
       </c>
-      <c r="B297" t="s">
-[...25 lines deleted...]
-      <c r="A298" s="4" t="s">
+      <c r="B298" t="s">
+        <v>13</v>
+      </c>
+      <c r="C298" t="s">
+        <v>14</v>
+      </c>
+      <c r="D298" t="s">
+        <v>126</v>
+      </c>
+      <c r="E298" t="s">
+        <v>17</v>
+      </c>
+      <c r="F298" t="s">
+        <v>24</v>
+      </c>
+      <c r="G298" t="s">
+        <v>17</v>
+      </c>
+      <c r="H298" t="s">
+        <v>459</v>
+      </c>
+      <c r="I298" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" customHeight="1" ht="30">
+      <c r="A299" s="6" t="s">
         <v>471</v>
       </c>
-      <c r="B298" t="s">
-[...25 lines deleted...]
-      <c r="A299" s="4" t="s">
+      <c r="B299" t="s">
+        <v>13</v>
+      </c>
+      <c r="C299" t="s">
+        <v>14</v>
+      </c>
+      <c r="D299" t="s">
+        <v>126</v>
+      </c>
+      <c r="E299" t="s">
+        <v>17</v>
+      </c>
+      <c r="F299" t="s">
+        <v>24</v>
+      </c>
+      <c r="G299" t="s">
+        <v>17</v>
+      </c>
+      <c r="H299" t="s">
+        <v>459</v>
+      </c>
+      <c r="I299" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" customHeight="1" ht="30">
+      <c r="A300" s="6" t="s">
         <v>472</v>
       </c>
-      <c r="B299" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B300" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C300" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D300" t="s">
         <v>129</v>
       </c>
-      <c r="E300" t="s">
-        <v>15</v>
+      <c r="E300">
+        <v>8</v>
       </c>
       <c r="F300" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G300" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="H300" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="I300" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="301" spans="1:9" customHeight="1" ht="30">
-      <c r="A301" s="4" t="s">
-        <v>474</v>
+      <c r="A301" s="6" t="s">
+        <v>473</v>
       </c>
       <c r="B301" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C301" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D301" t="s">
         <v>131</v>
       </c>
       <c r="E301" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F301" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G301" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H301" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="I301" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="302" spans="1:9" customHeight="1" ht="30">
-      <c r="A302" s="4" t="s">
+      <c r="A302" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="B302" t="s">
+        <v>13</v>
+      </c>
+      <c r="C302" t="s">
+        <v>14</v>
+      </c>
+      <c r="D302" t="s">
+        <v>133</v>
+      </c>
+      <c r="E302" t="s">
+        <v>17</v>
+      </c>
+      <c r="F302" t="s">
+        <v>24</v>
+      </c>
+      <c r="G302" t="s">
+        <v>86</v>
+      </c>
+      <c r="H302" t="s">
+        <v>459</v>
+      </c>
+      <c r="I302" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" customHeight="1" ht="30">
+      <c r="A303" s="6" t="s">
         <v>475</v>
       </c>
-      <c r="B302" t="s">
-[...25 lines deleted...]
-      <c r="A303" s="4" t="s">
+      <c r="B303" t="s">
+        <v>13</v>
+      </c>
+      <c r="C303" t="s">
+        <v>14</v>
+      </c>
+      <c r="D303" t="s">
+        <v>131</v>
+      </c>
+      <c r="E303" t="s">
+        <v>17</v>
+      </c>
+      <c r="F303" t="s">
+        <v>24</v>
+      </c>
+      <c r="G303" t="s">
+        <v>86</v>
+      </c>
+      <c r="H303" t="s">
+        <v>459</v>
+      </c>
+      <c r="I303" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" customHeight="1" ht="30">
+      <c r="A304" s="6" t="s">
         <v>476</v>
       </c>
-      <c r="B303" t="s">
-[...5 lines deleted...]
-      <c r="D303" t="s">
+      <c r="B304" t="s">
+        <v>13</v>
+      </c>
+      <c r="C304" t="s">
+        <v>14</v>
+      </c>
+      <c r="D304" t="s">
+        <v>133</v>
+      </c>
+      <c r="E304" t="s">
+        <v>17</v>
+      </c>
+      <c r="F304" t="s">
+        <v>24</v>
+      </c>
+      <c r="G304" t="s">
+        <v>86</v>
+      </c>
+      <c r="H304" t="s">
+        <v>459</v>
+      </c>
+      <c r="I304" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" customHeight="1" ht="30">
+      <c r="A305" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="B305" t="s">
+        <v>13</v>
+      </c>
+      <c r="C305" t="s">
+        <v>14</v>
+      </c>
+      <c r="D305" t="s">
         <v>137</v>
       </c>
-      <c r="E303" t="s">
-[...25 lines deleted...]
-      <c r="D304" t="s">
+      <c r="E305" t="s">
+        <v>17</v>
+      </c>
+      <c r="F305" t="s">
+        <v>24</v>
+      </c>
+      <c r="G305" t="s">
+        <v>17</v>
+      </c>
+      <c r="H305" t="s">
+        <v>459</v>
+      </c>
+      <c r="I305" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" customHeight="1" ht="30">
+      <c r="A306" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="B306" t="s">
+        <v>13</v>
+      </c>
+      <c r="C306" t="s">
+        <v>14</v>
+      </c>
+      <c r="D306" t="s">
+        <v>139</v>
+      </c>
+      <c r="E306" t="s">
+        <v>17</v>
+      </c>
+      <c r="F306" t="s">
+        <v>24</v>
+      </c>
+      <c r="G306" t="s">
+        <v>17</v>
+      </c>
+      <c r="H306" t="s">
+        <v>459</v>
+      </c>
+      <c r="I306" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" customHeight="1" ht="30">
+      <c r="A307" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="B307" t="s">
+        <v>13</v>
+      </c>
+      <c r="C307" t="s">
+        <v>14</v>
+      </c>
+      <c r="D307" t="s">
+        <v>143</v>
+      </c>
+      <c r="E307" t="s">
+        <v>17</v>
+      </c>
+      <c r="F307" t="s">
+        <v>24</v>
+      </c>
+      <c r="G307" t="s">
+        <v>17</v>
+      </c>
+      <c r="H307" t="s">
+        <v>459</v>
+      </c>
+      <c r="I307" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" customHeight="1" ht="30">
+      <c r="A308" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="B308" t="s">
+        <v>13</v>
+      </c>
+      <c r="C308" t="s">
+        <v>14</v>
+      </c>
+      <c r="D308" t="s">
+        <v>104</v>
+      </c>
+      <c r="E308" t="s">
+        <v>17</v>
+      </c>
+      <c r="F308" t="s">
+        <v>145</v>
+      </c>
+      <c r="G308" t="s">
+        <v>86</v>
+      </c>
+      <c r="H308" t="s">
+        <v>459</v>
+      </c>
+      <c r="I308" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" customHeight="1" ht="30">
+      <c r="A309" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="B309" t="s">
+        <v>13</v>
+      </c>
+      <c r="C309" t="s">
+        <v>14</v>
+      </c>
+      <c r="D309" t="s">
+        <v>110</v>
+      </c>
+      <c r="E309" t="s">
+        <v>17</v>
+      </c>
+      <c r="F309" t="s">
+        <v>145</v>
+      </c>
+      <c r="G309" t="s">
+        <v>17</v>
+      </c>
+      <c r="H309" t="s">
+        <v>459</v>
+      </c>
+      <c r="I309" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" customHeight="1" ht="30">
+      <c r="A310" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="B310" t="s">
+        <v>13</v>
+      </c>
+      <c r="C310" t="s">
+        <v>14</v>
+      </c>
+      <c r="D310" t="s">
+        <v>112</v>
+      </c>
+      <c r="E310">
+        <v>8</v>
+      </c>
+      <c r="F310" t="s">
+        <v>145</v>
+      </c>
+      <c r="G310" t="s">
+        <v>17</v>
+      </c>
+      <c r="H310" t="s">
+        <v>459</v>
+      </c>
+      <c r="I310" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" customHeight="1" ht="30">
+      <c r="A311" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="B311" t="s">
+        <v>13</v>
+      </c>
+      <c r="C311" t="s">
+        <v>14</v>
+      </c>
+      <c r="D311" t="s">
+        <v>147</v>
+      </c>
+      <c r="E311" t="s">
+        <v>17</v>
+      </c>
+      <c r="F311" t="s">
+        <v>145</v>
+      </c>
+      <c r="G311" t="s">
+        <v>17</v>
+      </c>
+      <c r="H311" t="s">
+        <v>459</v>
+      </c>
+      <c r="I311" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" customHeight="1" ht="30">
+      <c r="A312" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="B312" t="s">
+        <v>13</v>
+      </c>
+      <c r="C312" t="s">
+        <v>14</v>
+      </c>
+      <c r="D312" t="s">
         <v>141</v>
       </c>
-      <c r="E304" t="s">
-[...112 lines deleted...]
-      <c r="D308" t="s">
+      <c r="E312" t="s">
+        <v>17</v>
+      </c>
+      <c r="F312" t="s">
+        <v>24</v>
+      </c>
+      <c r="G312" t="s">
+        <v>17</v>
+      </c>
+      <c r="H312" t="s">
+        <v>459</v>
+      </c>
+      <c r="I312" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" customHeight="1" ht="30">
+      <c r="A313" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="B313" t="s">
+        <v>13</v>
+      </c>
+      <c r="C313" t="s">
+        <v>14</v>
+      </c>
+      <c r="D313" t="s">
+        <v>154</v>
+      </c>
+      <c r="E313">
+        <v>4</v>
+      </c>
+      <c r="F313" t="s">
         <v>145</v>
       </c>
-      <c r="E308" t="s">
-[...74 lines deleted...]
-      <c r="A311" s="4" t="s">
+      <c r="G313" t="s">
         <v>486</v>
       </c>
-      <c r="B311" t="s">
-[...25 lines deleted...]
-      <c r="A312" s="4" t="s">
+      <c r="H313" t="s">
         <v>487</v>
       </c>
-      <c r="B312" t="s">
-[...5 lines deleted...]
-      <c r="D312" t="s">
+      <c r="I313" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" customHeight="1" ht="30">
+      <c r="A314" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="B314" t="s">
+        <v>13</v>
+      </c>
+      <c r="C314" t="s">
+        <v>14</v>
+      </c>
+      <c r="D314" t="s">
         <v>156</v>
       </c>
-      <c r="E312">
+      <c r="E314" t="s">
+        <v>17</v>
+      </c>
+      <c r="F314" t="s">
+        <v>145</v>
+      </c>
+      <c r="G314" t="s">
+        <v>486</v>
+      </c>
+      <c r="H314" t="s">
+        <v>487</v>
+      </c>
+      <c r="I314" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" customHeight="1" ht="30">
+      <c r="A315" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="B315" t="s">
+        <v>13</v>
+      </c>
+      <c r="C315" t="s">
+        <v>14</v>
+      </c>
+      <c r="D315" t="s">
+        <v>158</v>
+      </c>
+      <c r="E315">
         <v>3</v>
       </c>
-      <c r="F312" t="s">
-[...25 lines deleted...]
-      <c r="E313">
+      <c r="F315" t="s">
+        <v>145</v>
+      </c>
+      <c r="G315" t="s">
+        <v>486</v>
+      </c>
+      <c r="H315" t="s">
+        <v>487</v>
+      </c>
+      <c r="I315" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" customHeight="1" ht="30">
+      <c r="A316" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="B316" t="s">
+        <v>13</v>
+      </c>
+      <c r="C316" t="s">
+        <v>14</v>
+      </c>
+      <c r="D316" t="s">
+        <v>160</v>
+      </c>
+      <c r="E316">
         <v>3</v>
       </c>
-      <c r="F313" t="s">
-[...71 lines deleted...]
-      <c r="A316" s="4" t="s">
+      <c r="F316" t="s">
+        <v>145</v>
+      </c>
+      <c r="G316" t="s">
+        <v>486</v>
+      </c>
+      <c r="H316" t="s">
+        <v>487</v>
+      </c>
+      <c r="I316" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" customHeight="1" ht="30">
+      <c r="A317" s="6" t="s">
         <v>491</v>
       </c>
-      <c r="B316" t="s">
-[...5 lines deleted...]
-      <c r="D316" t="s">
+      <c r="B317" t="s">
+        <v>13</v>
+      </c>
+      <c r="C317" t="s">
+        <v>14</v>
+      </c>
+      <c r="D317" t="s">
+        <v>162</v>
+      </c>
+      <c r="E317" t="s">
+        <v>17</v>
+      </c>
+      <c r="F317" t="s">
+        <v>145</v>
+      </c>
+      <c r="G317" t="s">
+        <v>86</v>
+      </c>
+      <c r="H317" t="s">
+        <v>487</v>
+      </c>
+      <c r="I317" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" customHeight="1" ht="30">
+      <c r="A318" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="B318" t="s">
+        <v>13</v>
+      </c>
+      <c r="C318" t="s">
+        <v>14</v>
+      </c>
+      <c r="D318" t="s">
         <v>167</v>
-      </c>
-[...56 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E318">
         <v>2</v>
       </c>
       <c r="F318" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G318" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H318" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I318" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="319" spans="1:9" customHeight="1" ht="30">
-      <c r="A319" s="4" t="s">
+      <c r="A319" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="B319" t="s">
+        <v>13</v>
+      </c>
+      <c r="C319" t="s">
+        <v>14</v>
+      </c>
+      <c r="D319" t="s">
+        <v>169</v>
+      </c>
+      <c r="E319">
+        <v>2</v>
+      </c>
+      <c r="F319" t="s">
+        <v>145</v>
+      </c>
+      <c r="G319" t="s">
+        <v>486</v>
+      </c>
+      <c r="H319" t="s">
+        <v>487</v>
+      </c>
+      <c r="I319" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" customHeight="1" ht="30">
+      <c r="A320" s="6" t="s">
         <v>494</v>
       </c>
-      <c r="B319" t="s">
-[...5 lines deleted...]
-      <c r="D319" t="s">
+      <c r="B320" t="s">
+        <v>13</v>
+      </c>
+      <c r="C320" t="s">
+        <v>14</v>
+      </c>
+      <c r="D320" t="s">
+        <v>171</v>
+      </c>
+      <c r="E320">
+        <v>3</v>
+      </c>
+      <c r="F320" t="s">
+        <v>145</v>
+      </c>
+      <c r="G320" t="s">
+        <v>486</v>
+      </c>
+      <c r="H320" t="s">
+        <v>487</v>
+      </c>
+      <c r="I320" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" customHeight="1" ht="30">
+      <c r="A321" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="B321" t="s">
+        <v>13</v>
+      </c>
+      <c r="C321" t="s">
+        <v>14</v>
+      </c>
+      <c r="D321" t="s">
         <v>175</v>
       </c>
-      <c r="E319">
+      <c r="E321">
+        <v>2</v>
+      </c>
+      <c r="F321" t="s">
+        <v>145</v>
+      </c>
+      <c r="G321" t="s">
+        <v>486</v>
+      </c>
+      <c r="H321" t="s">
+        <v>487</v>
+      </c>
+      <c r="I321" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" customHeight="1" ht="30">
+      <c r="A322" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="B322" t="s">
+        <v>13</v>
+      </c>
+      <c r="C322" t="s">
+        <v>14</v>
+      </c>
+      <c r="D322" t="s">
+        <v>177</v>
+      </c>
+      <c r="E322">
         <v>3</v>
       </c>
-      <c r="F319" t="s">
-[...25 lines deleted...]
-      <c r="E320">
+      <c r="F322" t="s">
+        <v>145</v>
+      </c>
+      <c r="G322" t="s">
+        <v>32</v>
+      </c>
+      <c r="H322" t="s">
+        <v>487</v>
+      </c>
+      <c r="I322" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" customHeight="1" ht="30">
+      <c r="A323" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="B323" t="s">
+        <v>13</v>
+      </c>
+      <c r="C323" t="s">
+        <v>14</v>
+      </c>
+      <c r="D323" t="s">
+        <v>183</v>
+      </c>
+      <c r="E323">
         <v>4</v>
       </c>
-      <c r="F320" t="s">
-[...25 lines deleted...]
-      <c r="E321">
+      <c r="F323" t="s">
+        <v>24</v>
+      </c>
+      <c r="G323" t="s">
+        <v>32</v>
+      </c>
+      <c r="H323" t="s">
+        <v>487</v>
+      </c>
+      <c r="I323" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" customHeight="1" ht="30">
+      <c r="A324" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="B324" t="s">
+        <v>13</v>
+      </c>
+      <c r="C324" t="s">
+        <v>14</v>
+      </c>
+      <c r="D324" t="s">
+        <v>185</v>
+      </c>
+      <c r="E324">
         <v>4</v>
       </c>
-      <c r="F321" t="s">
-[...51 lines deleted...]
-      <c r="D323" t="s">
+      <c r="F324" t="s">
+        <v>24</v>
+      </c>
+      <c r="G324" t="s">
+        <v>486</v>
+      </c>
+      <c r="H324" t="s">
+        <v>487</v>
+      </c>
+      <c r="I324" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" customHeight="1" ht="30">
+      <c r="A325" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="B325" t="s">
+        <v>13</v>
+      </c>
+      <c r="C325" t="s">
+        <v>14</v>
+      </c>
+      <c r="D325" t="s">
         <v>187</v>
-      </c>
-[...56 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E325">
         <v>4</v>
       </c>
       <c r="F325" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G325" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H325" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I325" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="326" spans="1:9" customHeight="1" ht="30">
-      <c r="A326" s="4" t="s">
+      <c r="A326" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="B326" t="s">
+        <v>13</v>
+      </c>
+      <c r="C326" t="s">
+        <v>14</v>
+      </c>
+      <c r="D326" t="s">
+        <v>189</v>
+      </c>
+      <c r="E326">
+        <v>6</v>
+      </c>
+      <c r="F326" t="s">
+        <v>24</v>
+      </c>
+      <c r="G326" t="s">
+        <v>486</v>
+      </c>
+      <c r="H326" t="s">
+        <v>487</v>
+      </c>
+      <c r="I326" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" customHeight="1" ht="30">
+      <c r="A327" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="B326" t="s">
-[...5 lines deleted...]
-      <c r="D326" t="s">
+      <c r="B327" t="s">
+        <v>13</v>
+      </c>
+      <c r="C327" t="s">
+        <v>14</v>
+      </c>
+      <c r="D327" t="s">
+        <v>191</v>
+      </c>
+      <c r="E327">
+        <v>6</v>
+      </c>
+      <c r="F327" t="s">
+        <v>24</v>
+      </c>
+      <c r="G327" t="s">
+        <v>32</v>
+      </c>
+      <c r="H327" t="s">
+        <v>487</v>
+      </c>
+      <c r="I327" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" customHeight="1" ht="30">
+      <c r="A328" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="B328" t="s">
+        <v>13</v>
+      </c>
+      <c r="C328" t="s">
+        <v>14</v>
+      </c>
+      <c r="D328" t="s">
         <v>193</v>
       </c>
-      <c r="E326">
+      <c r="E328">
+        <v>4</v>
+      </c>
+      <c r="F328" t="s">
+        <v>24</v>
+      </c>
+      <c r="G328" t="s">
+        <v>486</v>
+      </c>
+      <c r="H328" t="s">
+        <v>487</v>
+      </c>
+      <c r="I328" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" customHeight="1" ht="30">
+      <c r="A329" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="B329" t="s">
+        <v>13</v>
+      </c>
+      <c r="C329" t="s">
+        <v>14</v>
+      </c>
+      <c r="D329" t="s">
+        <v>195</v>
+      </c>
+      <c r="E329">
         <v>3</v>
       </c>
-      <c r="F326" t="s">
-[...25 lines deleted...]
-      <c r="E327">
+      <c r="F329" t="s">
+        <v>24</v>
+      </c>
+      <c r="G329" t="s">
+        <v>486</v>
+      </c>
+      <c r="H329" t="s">
+        <v>487</v>
+      </c>
+      <c r="I329" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" customHeight="1" ht="30">
+      <c r="A330" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="B330" t="s">
+        <v>13</v>
+      </c>
+      <c r="C330" t="s">
+        <v>14</v>
+      </c>
+      <c r="D330" t="s">
+        <v>197</v>
+      </c>
+      <c r="E330">
         <v>3</v>
       </c>
-      <c r="F327" t="s">
-[...71 lines deleted...]
-      <c r="A330" s="4" t="s">
+      <c r="F330" t="s">
+        <v>24</v>
+      </c>
+      <c r="G330" t="s">
+        <v>486</v>
+      </c>
+      <c r="H330" t="s">
+        <v>487</v>
+      </c>
+      <c r="I330" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" customHeight="1" ht="30">
+      <c r="A331" s="6" t="s">
         <v>505</v>
       </c>
-      <c r="B330" t="s">
-[...8 lines deleted...]
-      <c r="E330">
+      <c r="B331" t="s">
+        <v>13</v>
+      </c>
+      <c r="C331" t="s">
+        <v>14</v>
+      </c>
+      <c r="D331" t="s">
+        <v>199</v>
+      </c>
+      <c r="E331" t="s">
+        <v>17</v>
+      </c>
+      <c r="F331" t="s">
+        <v>24</v>
+      </c>
+      <c r="G331" t="s">
+        <v>86</v>
+      </c>
+      <c r="H331" t="s">
+        <v>487</v>
+      </c>
+      <c r="I331" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" customHeight="1" ht="30">
+      <c r="A332" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="B332" t="s">
+        <v>13</v>
+      </c>
+      <c r="C332" t="s">
+        <v>14</v>
+      </c>
+      <c r="D332" t="s">
+        <v>199</v>
+      </c>
+      <c r="E332" t="s">
+        <v>17</v>
+      </c>
+      <c r="F332" t="s">
+        <v>24</v>
+      </c>
+      <c r="G332" t="s">
+        <v>17</v>
+      </c>
+      <c r="H332" t="s">
+        <v>487</v>
+      </c>
+      <c r="I332" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" customHeight="1" ht="30">
+      <c r="A333" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="B333" t="s">
+        <v>13</v>
+      </c>
+      <c r="C333" t="s">
+        <v>14</v>
+      </c>
+      <c r="D333" t="s">
+        <v>202</v>
+      </c>
+      <c r="E333">
         <v>4</v>
       </c>
-      <c r="F330" t="s">
-[...25 lines deleted...]
-      <c r="E331">
+      <c r="F333" t="s">
+        <v>24</v>
+      </c>
+      <c r="G333" t="s">
+        <v>486</v>
+      </c>
+      <c r="H333" t="s">
+        <v>487</v>
+      </c>
+      <c r="I333" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" customHeight="1" ht="30">
+      <c r="A334" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="B334" t="s">
+        <v>13</v>
+      </c>
+      <c r="C334" t="s">
+        <v>14</v>
+      </c>
+      <c r="D334" t="s">
+        <v>204</v>
+      </c>
+      <c r="E334">
         <v>6</v>
       </c>
-      <c r="F331" t="s">
-[...51 lines deleted...]
-      <c r="D333" t="s">
+      <c r="F334" t="s">
+        <v>24</v>
+      </c>
+      <c r="G334" t="s">
+        <v>486</v>
+      </c>
+      <c r="H334" t="s">
+        <v>487</v>
+      </c>
+      <c r="I334" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" customHeight="1" ht="30">
+      <c r="A335" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="B335" t="s">
+        <v>13</v>
+      </c>
+      <c r="C335" t="s">
+        <v>14</v>
+      </c>
+      <c r="D335" t="s">
         <v>206</v>
       </c>
-      <c r="E333">
-[...25 lines deleted...]
-      <c r="D334" t="s">
+      <c r="E335" t="s">
+        <v>17</v>
+      </c>
+      <c r="F335" t="s">
+        <v>24</v>
+      </c>
+      <c r="G335" t="s">
+        <v>17</v>
+      </c>
+      <c r="H335" t="s">
+        <v>487</v>
+      </c>
+      <c r="I335" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" customHeight="1" ht="30">
+      <c r="A336" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="B336" t="s">
+        <v>13</v>
+      </c>
+      <c r="C336" t="s">
+        <v>14</v>
+      </c>
+      <c r="D336" t="s">
         <v>208</v>
-      </c>
-[...56 lines deleted...]
-        <v>512</v>
       </c>
       <c r="E336">
         <v>2</v>
       </c>
       <c r="F336" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G336" t="s">
-        <v>30</v>
+        <v>486</v>
       </c>
       <c r="H336" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I336" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="337" spans="1:9" customHeight="1" ht="30">
-      <c r="A337" s="4" t="s">
-        <v>513</v>
+      <c r="A337" s="6" t="s">
+        <v>511</v>
       </c>
       <c r="B337" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C337" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D337" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E337">
         <v>3</v>
       </c>
       <c r="F337" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G337" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H337" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I337" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="338" spans="1:9" customHeight="1" ht="30">
-      <c r="A338" s="4" t="s">
+      <c r="A338" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="B338" t="s">
+        <v>13</v>
+      </c>
+      <c r="C338" t="s">
+        <v>14</v>
+      </c>
+      <c r="D338" t="s">
+        <v>212</v>
+      </c>
+      <c r="E338">
+        <v>4</v>
+      </c>
+      <c r="F338" t="s">
+        <v>24</v>
+      </c>
+      <c r="G338" t="s">
+        <v>486</v>
+      </c>
+      <c r="H338" t="s">
+        <v>487</v>
+      </c>
+      <c r="I338" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" customHeight="1" ht="30">
+      <c r="A339" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="B339" t="s">
+        <v>13</v>
+      </c>
+      <c r="C339" t="s">
+        <v>14</v>
+      </c>
+      <c r="D339" t="s">
         <v>514</v>
       </c>
-      <c r="B338" t="s">
-[...5 lines deleted...]
-      <c r="D338" t="s">
+      <c r="E339">
+        <v>2</v>
+      </c>
+      <c r="F339" t="s">
+        <v>24</v>
+      </c>
+      <c r="G339" t="s">
+        <v>32</v>
+      </c>
+      <c r="H339" t="s">
+        <v>487</v>
+      </c>
+      <c r="I339" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" customHeight="1" ht="30">
+      <c r="A340" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="B340" t="s">
+        <v>13</v>
+      </c>
+      <c r="C340" t="s">
+        <v>14</v>
+      </c>
+      <c r="D340" t="s">
         <v>214</v>
       </c>
-      <c r="E338" t="s">
-[...25 lines deleted...]
-      <c r="D339" t="s">
+      <c r="E340">
+        <v>3</v>
+      </c>
+      <c r="F340" t="s">
+        <v>24</v>
+      </c>
+      <c r="G340" t="s">
+        <v>486</v>
+      </c>
+      <c r="H340" t="s">
+        <v>487</v>
+      </c>
+      <c r="I340" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" customHeight="1" ht="30">
+      <c r="A341" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="B341" t="s">
+        <v>13</v>
+      </c>
+      <c r="C341" t="s">
+        <v>14</v>
+      </c>
+      <c r="D341" t="s">
         <v>216</v>
       </c>
-      <c r="E339">
+      <c r="E341" t="s">
+        <v>17</v>
+      </c>
+      <c r="F341" t="s">
+        <v>24</v>
+      </c>
+      <c r="G341" t="s">
+        <v>32</v>
+      </c>
+      <c r="H341" t="s">
+        <v>487</v>
+      </c>
+      <c r="I341" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" customHeight="1" ht="30">
+      <c r="A342" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="B342" t="s">
+        <v>13</v>
+      </c>
+      <c r="C342" t="s">
+        <v>14</v>
+      </c>
+      <c r="D342" t="s">
+        <v>218</v>
+      </c>
+      <c r="E342">
         <v>4</v>
       </c>
-      <c r="F339" t="s">
-[...25 lines deleted...]
-      <c r="E340">
+      <c r="F342" t="s">
+        <v>24</v>
+      </c>
+      <c r="G342" t="s">
+        <v>486</v>
+      </c>
+      <c r="H342" t="s">
+        <v>487</v>
+      </c>
+      <c r="I342" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" customHeight="1" ht="30">
+      <c r="A343" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="B343" t="s">
+        <v>13</v>
+      </c>
+      <c r="C343" t="s">
+        <v>14</v>
+      </c>
+      <c r="D343" t="s">
+        <v>149</v>
+      </c>
+      <c r="E343">
         <v>4</v>
       </c>
-      <c r="F340" t="s">
-[...25 lines deleted...]
-      <c r="E341">
+      <c r="F343" t="s">
+        <v>54</v>
+      </c>
+      <c r="G343" t="s">
+        <v>32</v>
+      </c>
+      <c r="H343" t="s">
+        <v>487</v>
+      </c>
+      <c r="I343" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" customHeight="1" ht="30">
+      <c r="A344" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="B344" t="s">
+        <v>13</v>
+      </c>
+      <c r="C344" t="s">
+        <v>14</v>
+      </c>
+      <c r="D344" t="s">
+        <v>152</v>
+      </c>
+      <c r="E344">
         <v>4</v>
       </c>
-      <c r="F341" t="s">
-[...25 lines deleted...]
-      <c r="E342">
+      <c r="F344" t="s">
+        <v>54</v>
+      </c>
+      <c r="G344" t="s">
+        <v>32</v>
+      </c>
+      <c r="H344" t="s">
+        <v>487</v>
+      </c>
+      <c r="I344" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" customHeight="1" ht="30">
+      <c r="A345" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="B345" t="s">
+        <v>13</v>
+      </c>
+      <c r="C345" t="s">
+        <v>14</v>
+      </c>
+      <c r="D345" t="s">
+        <v>222</v>
+      </c>
+      <c r="E345">
         <v>6</v>
       </c>
-      <c r="F342" t="s">
-[...42 lines deleted...]
-      <c r="A344" s="4" t="s">
+      <c r="F345" t="s">
+        <v>54</v>
+      </c>
+      <c r="G345" t="s">
+        <v>32</v>
+      </c>
+      <c r="H345" t="s">
+        <v>487</v>
+      </c>
+      <c r="I345" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" customHeight="1" ht="30">
+      <c r="A346" s="6" t="s">
         <v>521</v>
       </c>
-      <c r="B344" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="B346" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C346" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D346" t="s">
         <v>156</v>
       </c>
       <c r="E346">
+        <v>6</v>
+      </c>
+      <c r="F346" t="s">
+        <v>522</v>
+      </c>
+      <c r="G346" t="s">
+        <v>32</v>
+      </c>
+      <c r="H346" t="s">
+        <v>487</v>
+      </c>
+      <c r="I346" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" customHeight="1" ht="30">
+      <c r="A347" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="B347" t="s">
+        <v>13</v>
+      </c>
+      <c r="C347" t="s">
+        <v>14</v>
+      </c>
+      <c r="D347" t="s">
+        <v>226</v>
+      </c>
+      <c r="E347" t="s">
+        <v>17</v>
+      </c>
+      <c r="F347" t="s">
+        <v>524</v>
+      </c>
+      <c r="G347" t="s">
+        <v>17</v>
+      </c>
+      <c r="H347" t="s">
+        <v>487</v>
+      </c>
+      <c r="I347" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" customHeight="1" ht="30">
+      <c r="A348" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="B348" t="s">
+        <v>13</v>
+      </c>
+      <c r="C348" t="s">
+        <v>14</v>
+      </c>
+      <c r="D348" t="s">
+        <v>228</v>
+      </c>
+      <c r="E348">
+        <v>4</v>
+      </c>
+      <c r="F348" t="s">
+        <v>54</v>
+      </c>
+      <c r="G348" t="s">
+        <v>32</v>
+      </c>
+      <c r="H348" t="s">
+        <v>487</v>
+      </c>
+      <c r="I348" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" customHeight="1" ht="30">
+      <c r="A349" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="B349" t="s">
+        <v>13</v>
+      </c>
+      <c r="C349" t="s">
+        <v>14</v>
+      </c>
+      <c r="D349" t="s">
+        <v>158</v>
+      </c>
+      <c r="E349">
         <v>3</v>
       </c>
-      <c r="F346" t="s">
-[...25 lines deleted...]
-      <c r="E347">
+      <c r="F349" t="s">
+        <v>54</v>
+      </c>
+      <c r="G349" t="s">
+        <v>32</v>
+      </c>
+      <c r="H349" t="s">
+        <v>487</v>
+      </c>
+      <c r="I349" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" customHeight="1" ht="30">
+      <c r="A350" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="B350" t="s">
+        <v>13</v>
+      </c>
+      <c r="C350" t="s">
+        <v>14</v>
+      </c>
+      <c r="D350" t="s">
+        <v>160</v>
+      </c>
+      <c r="E350">
         <v>3</v>
       </c>
-      <c r="F347" t="s">
-[...71 lines deleted...]
-      <c r="A350" s="4" t="s">
+      <c r="F350" t="s">
+        <v>54</v>
+      </c>
+      <c r="G350" t="s">
+        <v>51</v>
+      </c>
+      <c r="H350" t="s">
+        <v>487</v>
+      </c>
+      <c r="I350" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" customHeight="1" ht="30">
+      <c r="A351" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="B350" t="s">
-[...8 lines deleted...]
-      <c r="E350">
+      <c r="B351" t="s">
+        <v>13</v>
+      </c>
+      <c r="C351" t="s">
+        <v>14</v>
+      </c>
+      <c r="D351" t="s">
+        <v>232</v>
+      </c>
+      <c r="E351" t="s">
+        <v>17</v>
+      </c>
+      <c r="F351" t="s">
+        <v>522</v>
+      </c>
+      <c r="G351" t="s">
+        <v>32</v>
+      </c>
+      <c r="H351" t="s">
+        <v>487</v>
+      </c>
+      <c r="I351" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" customHeight="1" ht="30">
+      <c r="A352" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="B352" t="s">
+        <v>13</v>
+      </c>
+      <c r="C352" t="s">
+        <v>14</v>
+      </c>
+      <c r="D352" t="s">
+        <v>232</v>
+      </c>
+      <c r="E352" t="s">
+        <v>17</v>
+      </c>
+      <c r="F352" t="s">
+        <v>54</v>
+      </c>
+      <c r="G352" t="s">
+        <v>32</v>
+      </c>
+      <c r="H352" t="s">
+        <v>487</v>
+      </c>
+      <c r="I352" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" customHeight="1" ht="30">
+      <c r="A353" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="B353" t="s">
+        <v>13</v>
+      </c>
+      <c r="C353" t="s">
+        <v>14</v>
+      </c>
+      <c r="D353" t="s">
+        <v>165</v>
+      </c>
+      <c r="E353">
         <v>4</v>
       </c>
-      <c r="F350" t="s">
-[...25 lines deleted...]
-      <c r="E351">
+      <c r="F353" t="s">
+        <v>447</v>
+      </c>
+      <c r="G353" t="s">
+        <v>531</v>
+      </c>
+      <c r="H353" t="s">
+        <v>487</v>
+      </c>
+      <c r="I353" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" customHeight="1" ht="30">
+      <c r="A354" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="B354" t="s">
+        <v>13</v>
+      </c>
+      <c r="C354" t="s">
+        <v>14</v>
+      </c>
+      <c r="D354" t="s">
+        <v>236</v>
+      </c>
+      <c r="E354">
         <v>6</v>
       </c>
-      <c r="F351" t="s">
-[...71 lines deleted...]
-      <c r="A354" s="4" t="s">
+      <c r="F354" t="s">
+        <v>522</v>
+      </c>
+      <c r="G354" t="s">
+        <v>51</v>
+      </c>
+      <c r="H354" t="s">
+        <v>487</v>
+      </c>
+      <c r="I354" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" customHeight="1" ht="30">
+      <c r="A355" s="6" t="s">
         <v>533</v>
       </c>
-      <c r="B354" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B355" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C355" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D355" t="s">
-        <v>147</v>
+        <v>173</v>
       </c>
       <c r="E355">
         <v>4</v>
       </c>
       <c r="F355" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="G355" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H355" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I355" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="356" spans="1:9" customHeight="1" ht="30">
-      <c r="A356" s="4" t="s">
+      <c r="A356" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="B356" t="s">
+        <v>13</v>
+      </c>
+      <c r="C356" t="s">
+        <v>14</v>
+      </c>
+      <c r="D356" t="s">
+        <v>239</v>
+      </c>
+      <c r="E356" t="s">
+        <v>17</v>
+      </c>
+      <c r="F356" t="s">
+        <v>54</v>
+      </c>
+      <c r="G356" t="s">
+        <v>32</v>
+      </c>
+      <c r="H356" t="s">
+        <v>487</v>
+      </c>
+      <c r="I356" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" customHeight="1" ht="30">
+      <c r="A357" s="6" t="s">
         <v>535</v>
       </c>
-      <c r="B356" t="s">
-[...8 lines deleted...]
-      <c r="E356">
+      <c r="B357" t="s">
+        <v>13</v>
+      </c>
+      <c r="C357" t="s">
+        <v>14</v>
+      </c>
+      <c r="D357" t="s">
+        <v>181</v>
+      </c>
+      <c r="E357">
         <v>4</v>
       </c>
-      <c r="F356" t="s">
-[...13 lines deleted...]
-      <c r="A357" s="4" t="s">
+      <c r="F357" t="s">
+        <v>54</v>
+      </c>
+      <c r="G357" t="s">
+        <v>32</v>
+      </c>
+      <c r="H357" t="s">
+        <v>487</v>
+      </c>
+      <c r="I357" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" customHeight="1" ht="30">
+      <c r="A358" s="6" t="s">
         <v>536</v>
       </c>
-      <c r="B357" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B358" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C358" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D358" t="s">
-        <v>226</v>
+        <v>149</v>
       </c>
       <c r="E358">
         <v>4</v>
       </c>
       <c r="F358" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G358" t="s">
-        <v>538</v>
+        <v>32</v>
       </c>
       <c r="H358" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I358" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="359" spans="1:9" customHeight="1" ht="30">
-      <c r="A359" s="4" t="s">
-        <v>539</v>
+      <c r="A359" s="6" t="s">
+        <v>537</v>
       </c>
       <c r="B359" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C359" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D359" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="E359">
         <v>4</v>
       </c>
       <c r="F359" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G359" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H359" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I359" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:9" customHeight="1" ht="30">
-      <c r="A360" s="4" t="s">
+      <c r="A360" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="B360" t="s">
+        <v>13</v>
+      </c>
+      <c r="C360" t="s">
+        <v>14</v>
+      </c>
+      <c r="D360" t="s">
+        <v>222</v>
+      </c>
+      <c r="E360">
+        <v>6</v>
+      </c>
+      <c r="F360" t="s">
+        <v>145</v>
+      </c>
+      <c r="G360" t="s">
+        <v>32</v>
+      </c>
+      <c r="H360" t="s">
+        <v>487</v>
+      </c>
+      <c r="I360" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" customHeight="1" ht="30">
+      <c r="A361" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="B361" t="s">
+        <v>13</v>
+      </c>
+      <c r="C361" t="s">
+        <v>14</v>
+      </c>
+      <c r="D361" t="s">
+        <v>228</v>
+      </c>
+      <c r="E361">
+        <v>4</v>
+      </c>
+      <c r="F361" t="s">
+        <v>145</v>
+      </c>
+      <c r="G361" t="s">
         <v>540</v>
       </c>
-      <c r="B360" t="s">
-[...8 lines deleted...]
-      <c r="E360">
+      <c r="H361" t="s">
+        <v>487</v>
+      </c>
+      <c r="I361" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" customHeight="1" ht="30">
+      <c r="A362" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="B362" t="s">
+        <v>13</v>
+      </c>
+      <c r="C362" t="s">
+        <v>14</v>
+      </c>
+      <c r="D362" t="s">
+        <v>162</v>
+      </c>
+      <c r="E362">
         <v>4</v>
       </c>
-      <c r="F360" t="s">
-[...42 lines deleted...]
-      <c r="A362" s="4" t="s">
+      <c r="F362" t="s">
+        <v>145</v>
+      </c>
+      <c r="G362" t="s">
+        <v>32</v>
+      </c>
+      <c r="H362" t="s">
+        <v>487</v>
+      </c>
+      <c r="I362" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" customHeight="1" ht="30">
+      <c r="A363" s="6" t="s">
         <v>542</v>
       </c>
-      <c r="B362" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="B363" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C363" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D363" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="E363">
         <v>4</v>
       </c>
       <c r="F363" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G363" t="s">
+        <v>32</v>
+      </c>
+      <c r="H363" t="s">
+        <v>487</v>
+      </c>
+      <c r="I363" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" customHeight="1" ht="30">
+      <c r="A364" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="B364" t="s">
+        <v>13</v>
+      </c>
+      <c r="C364" t="s">
+        <v>14</v>
+      </c>
+      <c r="D364" t="s">
+        <v>244</v>
+      </c>
+      <c r="E364">
+        <v>6</v>
+      </c>
+      <c r="F364" t="s">
+        <v>145</v>
+      </c>
+      <c r="G364" t="s">
+        <v>540</v>
+      </c>
+      <c r="H364" t="s">
+        <v>487</v>
+      </c>
+      <c r="I364" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" customHeight="1" ht="30">
+      <c r="A365" s="6" t="s">
         <v>544</v>
       </c>
-      <c r="H363" t="s">
-[...7 lines deleted...]
-      <c r="A364" s="4" t="s">
+      <c r="B365" t="s">
+        <v>13</v>
+      </c>
+      <c r="C365" t="s">
+        <v>14</v>
+      </c>
+      <c r="D365" t="s">
+        <v>246</v>
+      </c>
+      <c r="E365" t="s">
+        <v>17</v>
+      </c>
+      <c r="F365" t="s">
+        <v>145</v>
+      </c>
+      <c r="G365" t="s">
+        <v>17</v>
+      </c>
+      <c r="H365" t="s">
+        <v>487</v>
+      </c>
+      <c r="I365" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" customHeight="1" ht="30">
+      <c r="A366" s="6" t="s">
         <v>545</v>
       </c>
-      <c r="B364" t="s">
-[...14 lines deleted...]
-      <c r="G364" t="s">
+      <c r="B366" t="s">
+        <v>13</v>
+      </c>
+      <c r="C366" t="s">
+        <v>14</v>
+      </c>
+      <c r="D366" t="s">
+        <v>173</v>
+      </c>
+      <c r="E366">
+        <v>4</v>
+      </c>
+      <c r="F366" t="s">
+        <v>145</v>
+      </c>
+      <c r="G366" t="s">
         <v>546</v>
       </c>
-      <c r="H364" t="s">
-[...7 lines deleted...]
-      <c r="A365" s="4" t="s">
+      <c r="H366" t="s">
+        <v>487</v>
+      </c>
+      <c r="I366" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" customHeight="1" ht="30">
+      <c r="A367" s="6" t="s">
         <v>547</v>
       </c>
-      <c r="B365" t="s">
-[...5 lines deleted...]
-      <c r="D365" t="s">
+      <c r="B367" t="s">
+        <v>13</v>
+      </c>
+      <c r="C367" t="s">
+        <v>14</v>
+      </c>
+      <c r="D367" t="s">
         <v>179</v>
       </c>
-      <c r="E365">
+      <c r="E367" t="s">
+        <v>17</v>
+      </c>
+      <c r="F367" t="s">
+        <v>145</v>
+      </c>
+      <c r="G367" t="s">
+        <v>548</v>
+      </c>
+      <c r="H367" t="s">
+        <v>487</v>
+      </c>
+      <c r="I367" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" customHeight="1" ht="30">
+      <c r="A368" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="B368" t="s">
+        <v>13</v>
+      </c>
+      <c r="C368" t="s">
+        <v>14</v>
+      </c>
+      <c r="D368" t="s">
+        <v>181</v>
+      </c>
+      <c r="E368">
         <v>4</v>
       </c>
-      <c r="F365" t="s">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="F368" t="s">
+        <v>145</v>
+      </c>
+      <c r="G368" t="s">
+        <v>32</v>
+      </c>
+      <c r="H368" t="s">
+        <v>487</v>
+      </c>
+      <c r="I368" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
-[...360 lines deleted...]
-    <hyperlink ref="A365" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A32" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A38" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A40" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A41" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A47" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A48" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A49" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A54" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A55" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A56" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A57" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A58" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A59" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A60" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A61" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A62" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A63" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="A65" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="A66" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A67" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="A68" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="A69" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="A70" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="A71" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="A72" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="A73" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="A74" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="A76" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="A78" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="A79" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="A80" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="A81" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="A82" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="A83" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="A84" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="A85" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="A86" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="A87" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="A88" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="A89" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="A90" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="A91" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="A92" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="A93" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="A94" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="A95" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="A96" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="A97" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="A98" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="A99" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="A100" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="A101" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="A102" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="A103" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="A104" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="A105" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="A106" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="A107" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="A108" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="A109" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="A110" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="A111" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="A112" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="A113" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="A114" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="A115" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="A116" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="A117" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="A118" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="A119" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="A120" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="A121" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="A122" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="A123" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="A124" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="A125" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="A126" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="A127" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="A128" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="A129" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="A130" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="A131" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="A132" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="A133" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="A134" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="A135" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="A136" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="A137" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="A138" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="A139" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="A140" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="A141" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="A142" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="A143" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="A144" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="A145" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="A146" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="A147" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="A148" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="A149" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="A150" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="A151" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="A152" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="A153" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="A154" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="A155" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="A156" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="A157" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="A158" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="A159" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="A160" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="A161" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="A162" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="A163" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="A164" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="A165" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="A166" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="A167" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="A168" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="A169" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="A170" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="A171" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="A172" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="A173" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="A174" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="A175" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="A176" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="A177" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="A178" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="A179" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="A180" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="A181" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="A182" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="A183" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="A184" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="A185" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="A186" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="A187" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="A188" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="A189" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="A190" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="A191" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="A192" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="A193" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="A194" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="A195" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="A196" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="A197" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="A198" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="A199" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="A200" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="A201" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="A202" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="A203" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="A204" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="A205" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="A206" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="A207" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="A208" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="A209" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="A210" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="A211" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="A212" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="A213" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="A214" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="A215" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="A216" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="A217" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="A218" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="A219" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="A220" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="A221" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="A222" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="A223" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="A224" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="A225" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="A226" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="A227" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="A228" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="A229" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="A230" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="A231" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="A232" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="A233" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="A234" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="A235" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="A236" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="A237" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="A238" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="A239" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="A240" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="A241" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="A242" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="A243" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="A244" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="A245" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="A246" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="A247" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="A248" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="A249" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="A250" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="A251" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="A252" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="A253" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="A254" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="A255" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="A256" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="A257" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="A258" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="A259" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="A260" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="A261" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="A262" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="A263" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="A264" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="A265" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="A266" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="A267" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="A268" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="A269" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="A270" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="A271" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="A272" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="A273" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="A274" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="A275" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="A276" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="A277" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="A278" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="A279" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="A280" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="A281" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="A282" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="A283" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="A284" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="A285" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="A286" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="A287" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="A288" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="A289" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="A290" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="A291" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="A292" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="A293" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="A294" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="A295" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="A296" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="A297" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="A298" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="A299" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="A300" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="A301" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="A302" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="A303" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="A304" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="A305" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="A306" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="A307" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="A308" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="A309" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="A310" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="A311" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="A312" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="A313" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="A314" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="A315" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="A316" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="A317" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="A318" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="A319" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="A320" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="A321" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="A322" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="A323" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="A324" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="A325" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="A326" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="A327" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="A328" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="A329" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="A330" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="A331" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="A332" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="A333" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="A334" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="A335" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="A336" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="A337" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="A338" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="A339" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="A340" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="A341" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="A342" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="A343" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="A344" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="A345" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="A346" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="A347" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="A348" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="A349" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="A350" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="A351" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="A352" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="A353" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="A354" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="A355" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="A356" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="A357" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="A358" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="A359" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="A360" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="A361" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="A362" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="A363" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="A364" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="A365" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="A366" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="A367" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="A368" r:id="rId_hyperlink_364"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>