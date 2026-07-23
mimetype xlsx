--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
   <si>
     <t>Selection guides for:Logic ICs</t>
   </si>
   <si>
     <t>Open interactive selection guide for Logic ICs</t>
   </si>
   <si>
-    <t>Generated on: 08-06-2026</t>
+    <t>Generated on: 23-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>通道数</t>
   </si>
   <si>
     <t>工作电压
 Vcc(V)</t>
   </si>
   <si>
     <t>静态电流
 IQ</t>
   </si>
   <si>