--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
   <si>
     <t>Selection guides for:Logic ICs</t>
   </si>
   <si>
     <t>Open interactive selection guide for Logic ICs</t>
   </si>
   <si>
-    <t>Generated on: 23-07-2026</t>
+    <t>Generated on: 08-09-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>通道数</t>
   </si>
   <si>
     <t>工作电压
 Vcc(V)</t>
   </si>
   <si>
     <t>静态电流
 IQ</t>
   </si>
   <si>