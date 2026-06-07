--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -14,128 +14,134 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
-[...14 lines deleted...]
-Functions</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+  <si>
+    <t>Selection guides for:Low-and Medium-Voltage MOSFETs</t>
+  </si>
+  <si>
+    <t>Open interactive selection guide for Low-and Medium-Voltage MOSFETs</t>
+  </si>
+  <si>
+    <t>Generated on: 08-06-2026</t>
+  </si>
+  <si>
+    <t>产品型号</t>
+  </si>
+  <si>
+    <t>产品状态</t>
+  </si>
+  <si>
+    <t>合规</t>
+  </si>
+  <si>
+    <t>数量
+函数</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>BVDSS(V)</t>
   </si>
   <si>
     <t>ID (A)</t>
   </si>
   <si>
-    <t>VGS (V)</t>
+    <t>VGS(V)</t>
   </si>
   <si>
     <t>ESD</t>
   </si>
   <si>
     <t>RDS(ON) (mΩ) VGS=10V
 Typ.</t>
   </si>
   <si>
     <t>RDS(ON) (mΩ) VGS=10V
 Max.</t>
   </si>
   <si>
     <t>RDS(ON) (mΩ) VGS=4.5V
 Typ.</t>
   </si>
   <si>
     <t>RDS(ON) (mΩ) VGS=4.5V
 Max.</t>
   </si>
   <si>
     <t>RDS(ON) (mΩ) VGS=2.5V
 Typ.</t>
   </si>
   <si>
     <t>RDS(ON) (mΩ) VGS=2.5V
 Max.</t>
   </si>
   <si>
     <t>VGS(th) (V)
 Min.</t>
   </si>
   <si>
     <t>VGS(th) (V)
 Max.</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Junction Temperature</t>
   </si>
   <si>
     <t>MDD3139PD1</t>
   </si>
   <si>
-    <t>Active</t>
-[...2 lines deleted...]
-    <t>RoHs</t>
+    <t>活跃</t>
+  </si>
+  <si>
+    <t>有害物质限制</t>
   </si>
   <si>
     <t>Single</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>±10</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>一</t>
   </si>
   <si>
     <t>DFN1006-3L</t>
   </si>
   <si>
     <t>-55 to 150℃</t>
   </si>
   <si>
     <t>MDD3134ND1</t>
   </si>
@@ -434,164 +440,185 @@
     <t>MDD2312</t>
   </si>
   <si>
     <t>MDD2310</t>
   </si>
   <si>
     <t>MDD2306</t>
   </si>
   <si>
     <t>MDD2305</t>
   </si>
   <si>
     <t>MDD2304</t>
   </si>
   <si>
     <t>MDD2303</t>
   </si>
   <si>
     <t>MDD2302</t>
   </si>
   <si>
     <t>MDD2301</t>
   </si>
   <si>
     <t>MDD2300</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> N </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="40"/>
+      <sz val="18"/>
       <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="16"/>
+      <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="ffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="0000ff"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="1154dc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025121610163357641.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1266825" cy="304800"/>
+    <xdr:ext cx="1981200" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -859,5375 +886,5389 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3139PD1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3134ND1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG03R015G" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R02LG" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG03R04G" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R02L" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG09R02L" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R01L" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R01L" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD4438" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50N10D" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD68N10D" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R1P9G" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R1P3G" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD80N07P" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD30P04D" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG03R01G" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R04B" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD30N06D" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3080" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD100N03D" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R04P" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD210N40P" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R06Q" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50P02Q" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R10Q" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG03R04Q" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R20D" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R08D" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R08G" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R08P" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R06D" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R03G" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD90N02G" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50P02G" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R02G" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50N03D" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD60N04D" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50N06D" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD20N06D" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD15N10D" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD8205" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD05N10C" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD03N10C" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD08N10A" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD02N10A" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD02P60A" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD03P40A" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD05N40A" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N7002KDW" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS84DW" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N7002KT" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N7002K" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N7002" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS138" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS123" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS84K" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS84" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3416" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R06G" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD45P03Q" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS138W" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N5003T" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N5003W" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2002KT" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2002KDW" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD06P03C" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3415A" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3415" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3407A" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3407" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3406" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3404" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3401A" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3401" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3400A" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3400" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2333" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2312" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2310" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2306" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2305" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2304" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2303" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2302" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2301" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2300" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3139PD1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3134ND1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG03R015G" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R02LG" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG03R04G" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R02L" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG09R02L" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R01L" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R01L" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD4438" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50N10D" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD68N10D" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R1P9G" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R1P3G" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD80N07P" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD30P04D" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG03R01G" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R04B" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD30N06D" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3080" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD100N03D" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R04P" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD210N40P" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R06Q" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50P02Q" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R10Q" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG03R04Q" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R20D" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R08D" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R08G" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG10R08P" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R06D" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R03G" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD90N02G" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50P02G" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG06R02G" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50N03D" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD60N04D" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD50N06D" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD20N06D" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD15N10D" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD8205" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD05N10C" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD03N10C" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD08N10A" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD02N10A" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD02P60A" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD03P40A" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD05N40A" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N7002KDW" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS84DW" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N7002KT" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N7002K" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N7002" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS138" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS123" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS84K" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS84" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3416" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDDG04R06G" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD45P03Q" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/BSS138W" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N5003T" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/2N5003W" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2002KT" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2002KDW" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD06P03C" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3415A" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3415" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3407A" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3407" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3406" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3404" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3401A" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3401" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3400A" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD3400" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2333" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2312" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2310" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2306" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2305" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2304" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2303" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2302" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2301" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/mosfets/low-and-medium-voltage-mosfets/MDD2300" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S89"/>
+  <dimension ref="A1:S92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A89" sqref="A89"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="26" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.72" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.72" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.72" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.72" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.72" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.72" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.72" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.72" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.72" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.72" customWidth="true" style="0"/>
     <col min="11" max="11" width="20.72" customWidth="true" style="0"/>
     <col min="12" max="12" width="20.72" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.72" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.72" customWidth="true" style="0"/>
     <col min="15" max="15" width="20.72" customWidth="true" style="0"/>
     <col min="16" max="16" width="20.72" customWidth="true" style="0"/>
     <col min="17" max="17" width="20.72" customWidth="true" style="0"/>
     <col min="18" max="18" width="20.72" customWidth="true" style="0"/>
     <col min="19" max="19" width="20.72" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" customHeight="1" ht="60">
       <c r="A1"/>
-      <c r="B1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:19" customHeight="1" ht="30">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:19" customHeight="1" ht="30">
-      <c r="A2" s="2" t="s">
+    <row r="3" spans="1:19" customHeight="1" ht="30">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+    </row>
+    <row r="4" spans="1:19" customHeight="1" ht="30">
+      <c r="A4" s="3" t="s">
         <v>2</v>
-      </c>
-[...167 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:19" customHeight="1" ht="30">
       <c r="A5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" customHeight="1" ht="30">
+      <c r="A6" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6">
+        <v>-20</v>
+      </c>
+      <c r="G6">
+        <v>-0.7</v>
+      </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6">
+        <v>320</v>
+      </c>
+      <c r="M6">
+        <v>400</v>
+      </c>
+      <c r="N6">
+        <v>440</v>
+      </c>
+      <c r="O6">
+        <v>540</v>
+      </c>
+      <c r="P6">
+        <v>-0.45</v>
+      </c>
+      <c r="Q6">
+        <v>-1</v>
+      </c>
+      <c r="R6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" customHeight="1" ht="30">
+      <c r="A7" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B5" t="s">
-[...11 lines deleted...]
-      <c r="F5">
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7">
+        <v>20</v>
+      </c>
+      <c r="G7">
+        <v>1</v>
+      </c>
+      <c r="H7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7">
+        <v>130</v>
+      </c>
+      <c r="M7">
+        <v>200</v>
+      </c>
+      <c r="N7">
+        <v>200</v>
+      </c>
+      <c r="O7">
+        <v>270</v>
+      </c>
+      <c r="P7">
+        <v>0.45</v>
+      </c>
+      <c r="Q7">
+        <v>1.1</v>
+      </c>
+      <c r="R7" t="s">
         <v>30</v>
       </c>
-      <c r="G5">
+      <c r="S7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" customHeight="1" ht="30">
+      <c r="A8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8">
+        <v>30</v>
+      </c>
+      <c r="G8">
         <v>190</v>
       </c>
-      <c r="H5" t="s">
-[...5 lines deleted...]
-      <c r="J5">
+      <c r="H8" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8">
         <v>1.3</v>
       </c>
-      <c r="K5">
+      <c r="K8">
         <v>1.5</v>
       </c>
-      <c r="L5">
+      <c r="L8">
         <v>1.85</v>
       </c>
-      <c r="M5">
+      <c r="M8">
         <v>2.4</v>
       </c>
-      <c r="N5" t="s">
-[...5 lines deleted...]
-      <c r="P5">
+      <c r="N8" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8">
         <v>1.1</v>
       </c>
-      <c r="Q5">
+      <c r="Q8">
         <v>2.2</v>
       </c>
-      <c r="R5" t="s">
-[...22 lines deleted...]
-      <c r="F6">
+      <c r="R8" t="s">
+        <v>36</v>
+      </c>
+      <c r="S8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" customHeight="1" ht="30">
+      <c r="A9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9">
         <v>40</v>
       </c>
-      <c r="G6">
+      <c r="G9">
         <v>140</v>
       </c>
-      <c r="H6" t="s">
-[...5 lines deleted...]
-      <c r="J6">
+      <c r="H9" t="s">
+        <v>35</v>
+      </c>
+      <c r="I9" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9">
         <v>1.5</v>
       </c>
-      <c r="K6">
+      <c r="K9">
         <v>1.8</v>
       </c>
-      <c r="L6">
+      <c r="L9">
         <v>2.2</v>
       </c>
-      <c r="M6">
+      <c r="M9">
         <v>3</v>
       </c>
-      <c r="N6" t="s">
-[...5 lines deleted...]
-      <c r="P6">
+      <c r="N9" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9">
         <v>1</v>
       </c>
-      <c r="Q6">
+      <c r="Q9">
         <v>2.5</v>
       </c>
-      <c r="R6" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="R9" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...11 lines deleted...]
-      <c r="F7">
+      <c r="S9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" customHeight="1" ht="30">
+      <c r="A10" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10">
         <v>30</v>
       </c>
-      <c r="G7">
+      <c r="G10">
         <v>80</v>
       </c>
-      <c r="H7" t="s">
-[...5 lines deleted...]
-      <c r="J7">
+      <c r="H10" t="s">
+        <v>35</v>
+      </c>
+      <c r="I10" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10">
         <v>3.5</v>
       </c>
-      <c r="K7">
+      <c r="K10">
         <v>4.3</v>
       </c>
-      <c r="L7">
+      <c r="L10">
         <v>5.2</v>
       </c>
-      <c r="M7">
+      <c r="M10">
         <v>6.9</v>
       </c>
-      <c r="N7" t="s">
-[...5 lines deleted...]
-      <c r="P7">
+      <c r="N10" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10">
         <v>1</v>
       </c>
-      <c r="Q7">
+      <c r="Q10">
         <v>2.5</v>
       </c>
-      <c r="R7" t="s">
-[...22 lines deleted...]
-      <c r="F8">
+      <c r="R10" t="s">
+        <v>36</v>
+      </c>
+      <c r="S10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" customHeight="1" ht="30">
+      <c r="A11" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11">
         <v>100</v>
       </c>
-      <c r="G8">
+      <c r="G11">
         <v>224</v>
       </c>
-      <c r="H8" t="s">
-[...5 lines deleted...]
-      <c r="J8">
+      <c r="H11" t="s">
+        <v>35</v>
+      </c>
+      <c r="I11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11">
         <v>2</v>
       </c>
-      <c r="K8">
+      <c r="K11">
         <v>2.4</v>
       </c>
-      <c r="L8" t="s">
-[...11 lines deleted...]
-      <c r="P8">
+      <c r="L11" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11">
         <v>2</v>
       </c>
-      <c r="Q8">
+      <c r="Q11">
         <v>4</v>
       </c>
-      <c r="R8" t="s">
-[...22 lines deleted...]
-      <c r="F9">
+      <c r="R11" t="s">
+        <v>40</v>
+      </c>
+      <c r="S11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" customHeight="1" ht="30">
+      <c r="A12" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12">
         <v>90</v>
       </c>
-      <c r="G9">
+      <c r="G12">
         <v>160</v>
       </c>
-      <c r="H9" t="s">
-[...5 lines deleted...]
-      <c r="J9">
+      <c r="H12" t="s">
+        <v>35</v>
+      </c>
+      <c r="I12" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12">
         <v>1.3</v>
       </c>
-      <c r="K9">
+      <c r="K12">
         <v>1.9</v>
       </c>
-      <c r="L9" t="s">
-[...11 lines deleted...]
-      <c r="P9">
+      <c r="L12" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12">
         <v>2</v>
       </c>
-      <c r="Q9">
+      <c r="Q12">
         <v>4</v>
       </c>
-      <c r="R9" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="R12" t="s">
         <v>40</v>
       </c>
-      <c r="B10" t="s">
-[...11 lines deleted...]
-      <c r="F10">
+      <c r="S12" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" customHeight="1" ht="30">
+      <c r="A13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13">
         <v>60</v>
       </c>
-      <c r="G10">
+      <c r="G13">
         <v>330</v>
       </c>
-      <c r="H10" t="s">
-[...5 lines deleted...]
-      <c r="J10">
+      <c r="H13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13">
         <v>1.2</v>
       </c>
-      <c r="K10">
+      <c r="K13">
         <v>1.5</v>
       </c>
-      <c r="L10" t="s">
-[...11 lines deleted...]
-      <c r="P10">
+      <c r="L13" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13">
         <v>2</v>
       </c>
-      <c r="Q10">
+      <c r="Q13">
         <v>4</v>
       </c>
-      <c r="R10" t="s">
-[...22 lines deleted...]
-      <c r="F11">
+      <c r="R13" t="s">
         <v>40</v>
       </c>
-      <c r="G11">
+      <c r="S13" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" customHeight="1" ht="30">
+      <c r="A14" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14">
+        <v>40</v>
+      </c>
+      <c r="G14">
         <v>320</v>
       </c>
-      <c r="H11" t="s">
-[...5 lines deleted...]
-      <c r="J11">
+      <c r="H14" t="s">
+        <v>35</v>
+      </c>
+      <c r="I14" t="s">
+        <v>33</v>
+      </c>
+      <c r="J14">
         <v>0.6</v>
       </c>
-      <c r="K11">
+      <c r="K14">
         <v>0.85</v>
       </c>
-      <c r="L11">
+      <c r="L14">
         <v>0.92</v>
       </c>
-      <c r="M11">
+      <c r="M14">
         <v>1.2</v>
       </c>
-      <c r="N11" t="s">
-[...5 lines deleted...]
-      <c r="P11">
+      <c r="N14" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14">
         <v>1.1</v>
       </c>
-      <c r="Q11">
+      <c r="Q14">
         <v>2.5</v>
       </c>
-      <c r="R11" t="s">
-[...22 lines deleted...]
-      <c r="F12">
+      <c r="R14" t="s">
+        <v>40</v>
+      </c>
+      <c r="S14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" customHeight="1" ht="30">
+      <c r="A15" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15">
         <v>60</v>
       </c>
-      <c r="G12">
+      <c r="G15">
         <v>8.199999999999999</v>
       </c>
-      <c r="H12" t="s">
-[...5 lines deleted...]
-      <c r="J12">
+      <c r="H15" t="s">
+        <v>35</v>
+      </c>
+      <c r="I15" t="s">
+        <v>33</v>
+      </c>
+      <c r="J15">
         <v>16</v>
       </c>
-      <c r="K12">
+      <c r="K15">
         <v>20</v>
       </c>
-      <c r="L12">
+      <c r="L15">
         <v>18</v>
       </c>
-      <c r="M12">
+      <c r="M15">
         <v>28</v>
       </c>
-      <c r="N12" t="s">
-[...175 lines deleted...]
-      </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
       <c r="Q15">
         <v>2.5</v>
       </c>
       <c r="R15" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="S15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:19" customHeight="1" ht="30">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16">
+        <v>100</v>
+      </c>
+      <c r="G16">
+        <v>50</v>
+      </c>
+      <c r="H16" t="s">
+        <v>35</v>
+      </c>
+      <c r="I16" t="s">
+        <v>33</v>
+      </c>
+      <c r="J16">
+        <v>15</v>
+      </c>
+      <c r="K16">
+        <v>17</v>
+      </c>
+      <c r="L16">
+        <v>19.5</v>
+      </c>
+      <c r="M16">
+        <v>23</v>
+      </c>
+      <c r="N16" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16">
+        <v>1.5</v>
+      </c>
+      <c r="Q16">
+        <v>2.5</v>
+      </c>
+      <c r="R16" t="s">
+        <v>47</v>
+      </c>
+      <c r="S16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" customHeight="1" ht="30">
+      <c r="A17" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B16" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="B17" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F17">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="G17">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="H17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J17">
-        <v>7.5</v>
+        <v>7.6</v>
       </c>
       <c r="K17">
         <v>9</v>
       </c>
       <c r="L17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P17">
         <v>2</v>
       </c>
       <c r="Q17">
+        <v>3.6</v>
+      </c>
+      <c r="R17" t="s">
+        <v>47</v>
+      </c>
+      <c r="S17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" customHeight="1" ht="30">
+      <c r="A18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" t="s">
+        <v>33</v>
+      </c>
+      <c r="F18">
+        <v>40</v>
+      </c>
+      <c r="G18">
+        <v>150</v>
+      </c>
+      <c r="H18" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" t="s">
+        <v>33</v>
+      </c>
+      <c r="J18">
+        <v>2.3</v>
+      </c>
+      <c r="K18">
+        <v>2.8</v>
+      </c>
+      <c r="L18">
+        <v>3</v>
+      </c>
+      <c r="M18">
+        <v>3.6</v>
+      </c>
+      <c r="N18" t="s">
+        <v>29</v>
+      </c>
+      <c r="O18" t="s">
+        <v>29</v>
+      </c>
+      <c r="P18">
+        <v>1</v>
+      </c>
+      <c r="Q18">
+        <v>2.5</v>
+      </c>
+      <c r="R18" t="s">
+        <v>36</v>
+      </c>
+      <c r="S18" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" customHeight="1" ht="30">
+      <c r="A19" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19">
+        <v>40</v>
+      </c>
+      <c r="G19">
+        <v>160</v>
+      </c>
+      <c r="H19" t="s">
+        <v>35</v>
+      </c>
+      <c r="I19" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19">
+        <v>2</v>
+      </c>
+      <c r="K19">
+        <v>2.6</v>
+      </c>
+      <c r="L19">
+        <v>3</v>
+      </c>
+      <c r="M19">
+        <v>4.5</v>
+      </c>
+      <c r="N19" t="s">
+        <v>29</v>
+      </c>
+      <c r="O19" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19">
+        <v>2</v>
+      </c>
+      <c r="Q19">
         <v>4</v>
       </c>
-      <c r="R17" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="R19" t="s">
+        <v>36</v>
+      </c>
+      <c r="S19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" customHeight="1" ht="30">
+      <c r="A20" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
-[...116 lines deleted...]
-      </c>
       <c r="B20" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F20">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="G20">
-        <v>135</v>
+        <v>80</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J20">
-        <v>3.6</v>
+        <v>7.5</v>
       </c>
       <c r="K20">
-        <v>4.2</v>
+        <v>9</v>
       </c>
       <c r="L20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P20">
         <v>2</v>
       </c>
       <c r="Q20">
         <v>4</v>
       </c>
       <c r="R20" t="s">
+        <v>52</v>
+      </c>
+      <c r="S20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" customHeight="1" ht="30">
+      <c r="A21" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21">
+        <v>-40</v>
+      </c>
+      <c r="G21">
+        <v>-30</v>
+      </c>
+      <c r="H21" t="s">
+        <v>35</v>
+      </c>
+      <c r="I21" t="s">
+        <v>33</v>
+      </c>
+      <c r="J21">
+        <v>15</v>
+      </c>
+      <c r="K21">
+        <v>18</v>
+      </c>
+      <c r="L21">
+        <v>19</v>
+      </c>
+      <c r="M21">
+        <v>26</v>
+      </c>
+      <c r="N21" t="s">
+        <v>29</v>
+      </c>
+      <c r="O21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P21">
+        <v>-1</v>
+      </c>
+      <c r="Q21">
+        <v>-2.5</v>
+      </c>
+      <c r="R21" t="s">
+        <v>47</v>
+      </c>
+      <c r="S21" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" customHeight="1" ht="30">
+      <c r="A22" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="S20" t="s">
-[...65 lines deleted...]
-      </c>
       <c r="B22" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C22" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F22">
         <v>30</v>
       </c>
       <c r="G22">
-        <v>80</v>
+        <v>300</v>
       </c>
       <c r="H22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I22" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J22">
-        <v>3.4</v>
+        <v>0.85</v>
       </c>
       <c r="K22">
-        <v>4.4</v>
+        <v>1</v>
       </c>
       <c r="L22">
-        <v>5.7</v>
+        <v>1.1</v>
       </c>
       <c r="M22">
-        <v>7.4</v>
+        <v>1.6</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O22" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
       <c r="Q22">
         <v>2.5</v>
       </c>
       <c r="R22" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="S22" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:19" customHeight="1" ht="30">
-      <c r="A23" s="4" t="s">
+      <c r="A23" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23">
+        <v>100</v>
+      </c>
+      <c r="G23">
+        <v>135</v>
+      </c>
+      <c r="H23" t="s">
+        <v>35</v>
+      </c>
+      <c r="I23" t="s">
+        <v>33</v>
+      </c>
+      <c r="J23">
+        <v>3.6</v>
+      </c>
+      <c r="K23">
+        <v>4.2</v>
+      </c>
+      <c r="L23" t="s">
+        <v>29</v>
+      </c>
+      <c r="M23" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23" t="s">
+        <v>29</v>
+      </c>
+      <c r="O23" t="s">
+        <v>29</v>
+      </c>
+      <c r="P23">
+        <v>2</v>
+      </c>
+      <c r="Q23">
+        <v>4</v>
+      </c>
+      <c r="R23" t="s">
+        <v>56</v>
+      </c>
+      <c r="S23" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" customHeight="1" ht="30">
+      <c r="A24" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B23" t="s">
-[...11 lines deleted...]
-      <c r="F23">
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24">
+        <v>60</v>
+      </c>
+      <c r="G24">
         <v>30</v>
       </c>
-      <c r="G23">
-[...40 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="H24" t="s">
+        <v>35</v>
+      </c>
+      <c r="I24" t="s">
+        <v>33</v>
+      </c>
+      <c r="J24">
+        <v>24.5</v>
+      </c>
+      <c r="K24">
+        <v>31</v>
+      </c>
+      <c r="L24">
+        <v>28.9</v>
+      </c>
+      <c r="M24">
+        <v>37</v>
+      </c>
+      <c r="N24" t="s">
+        <v>29</v>
+      </c>
+      <c r="O24" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24">
+        <v>1</v>
+      </c>
+      <c r="Q24">
+        <v>2.5</v>
+      </c>
+      <c r="R24" t="s">
+        <v>47</v>
+      </c>
+      <c r="S24" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" customHeight="1" ht="30">
+      <c r="A25" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B24" t="s">
-[...26 lines deleted...]
-      <c r="K24">
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" t="s">
+        <v>33</v>
+      </c>
+      <c r="F25">
+        <v>30</v>
+      </c>
+      <c r="G25">
+        <v>80</v>
+      </c>
+      <c r="H25" t="s">
+        <v>35</v>
+      </c>
+      <c r="I25" t="s">
+        <v>33</v>
+      </c>
+      <c r="J25">
+        <v>3.4</v>
+      </c>
+      <c r="K25">
         <v>4.4</v>
       </c>
-      <c r="L24" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="L25">
-        <v>1.8</v>
+        <v>5.7</v>
       </c>
       <c r="M25">
-        <v>2.7</v>
+        <v>7.4</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O25" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
       <c r="Q25">
         <v>2.5</v>
       </c>
       <c r="R25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="S25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:19" customHeight="1" ht="30">
-      <c r="A26" s="4" t="s">
-        <v>60</v>
+      <c r="A26" s="6" t="s">
+        <v>59</v>
       </c>
       <c r="B26" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C26" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F26">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="G26">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="H26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I26" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J26">
-        <v>4.5</v>
+        <v>2.8</v>
       </c>
       <c r="K26">
-        <v>5.5</v>
+        <v>3.6</v>
       </c>
       <c r="L26">
-        <v>6.8</v>
+        <v>4</v>
       </c>
       <c r="M26">
-        <v>8.5</v>
+        <v>6.1</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O26" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P26">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="Q26">
         <v>2.2</v>
       </c>
       <c r="R26" t="s">
+        <v>47</v>
+      </c>
+      <c r="S26" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" customHeight="1" ht="30">
+      <c r="A27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" t="s">
+        <v>33</v>
+      </c>
+      <c r="F27">
+        <v>100</v>
+      </c>
+      <c r="G27">
+        <v>130</v>
+      </c>
+      <c r="H27" t="s">
+        <v>35</v>
+      </c>
+      <c r="I27" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27">
+        <v>3.2</v>
+      </c>
+      <c r="K27">
+        <v>4.4</v>
+      </c>
+      <c r="L27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P27">
+        <v>2</v>
+      </c>
+      <c r="Q27">
+        <v>4</v>
+      </c>
+      <c r="R27" t="s">
+        <v>52</v>
+      </c>
+      <c r="S27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" customHeight="1" ht="30">
+      <c r="A28" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="S26" t="s">
-[...65 lines deleted...]
-      </c>
       <c r="B28" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C28" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D28" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F28">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="G28">
-        <v>50</v>
+        <v>210</v>
       </c>
       <c r="H28" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I28" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J28">
-        <v>8</v>
+        <v>1.5</v>
       </c>
       <c r="K28">
-        <v>10</v>
+        <v>2.5</v>
       </c>
       <c r="L28">
-        <v>10</v>
+        <v>1.8</v>
       </c>
       <c r="M28">
-        <v>15</v>
+        <v>2.7</v>
       </c>
       <c r="N28" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O28" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
       <c r="Q28">
         <v>2.5</v>
       </c>
       <c r="R28" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="S28" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:19" customHeight="1" ht="30">
-      <c r="A29" s="4" t="s">
-        <v>65</v>
+      <c r="A29" s="6" t="s">
+        <v>62</v>
       </c>
       <c r="B29" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C29" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D29" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F29">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G29">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="H29" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I29" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J29">
-        <v>3.5</v>
+        <v>4.5</v>
       </c>
       <c r="K29">
-        <v>4.3</v>
+        <v>5.5</v>
       </c>
       <c r="L29">
-        <v>5.5</v>
+        <v>6.8</v>
       </c>
       <c r="M29">
-        <v>6.9</v>
+        <v>8.5</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O29" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
       <c r="Q29">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
       <c r="R29" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="S29" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:19" customHeight="1" ht="30">
-      <c r="A30" s="4" t="s">
+      <c r="A30" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30">
+        <v>-20</v>
+      </c>
+      <c r="G30">
+        <v>-50</v>
+      </c>
+      <c r="H30" t="s">
+        <v>65</v>
+      </c>
+      <c r="I30" t="s">
+        <v>33</v>
+      </c>
+      <c r="J30">
+        <v>6.5</v>
+      </c>
+      <c r="K30">
+        <v>8.5</v>
+      </c>
+      <c r="L30">
+        <v>8.9</v>
+      </c>
+      <c r="M30">
+        <v>10.5</v>
+      </c>
+      <c r="N30" t="s">
+        <v>29</v>
+      </c>
+      <c r="O30" t="s">
+        <v>29</v>
+      </c>
+      <c r="P30">
+        <v>-0.45</v>
+      </c>
+      <c r="Q30">
+        <v>-1</v>
+      </c>
+      <c r="R30" t="s">
+        <v>63</v>
+      </c>
+      <c r="S30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" customHeight="1" ht="30">
+      <c r="A31" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="B30" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="B31" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C31" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D31" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F31">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="G31">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="H31" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I31" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J31">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K31">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L31">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M31">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="N31" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O31" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
       <c r="Q31">
         <v>2.5</v>
       </c>
       <c r="R31" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="S31" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:19" customHeight="1" ht="30">
-      <c r="A32" s="4" t="s">
-        <v>68</v>
+      <c r="A32" s="6" t="s">
+        <v>67</v>
       </c>
       <c r="B32" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C32" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D32" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F32">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="G32">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="H32" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I32" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J32">
-        <v>7</v>
+        <v>3.5</v>
       </c>
       <c r="K32">
-        <v>8</v>
+        <v>4.3</v>
       </c>
       <c r="L32">
-        <v>8</v>
+        <v>5.5</v>
       </c>
       <c r="M32">
-        <v>10</v>
+        <v>6.9</v>
       </c>
       <c r="N32" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O32" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
       <c r="Q32">
         <v>2.5</v>
       </c>
       <c r="R32" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="S32" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:19" customHeight="1" ht="30">
-      <c r="A33" s="4" t="s">
-        <v>69</v>
+      <c r="A33" s="6" t="s">
+        <v>68</v>
       </c>
       <c r="B33" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C33" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F33">
         <v>100</v>
       </c>
       <c r="G33">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="H33" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I33" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J33">
-        <v>7</v>
+        <v>13.8</v>
       </c>
       <c r="K33">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="L33">
-        <v>8</v>
+        <v>17.4</v>
       </c>
       <c r="M33">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O33" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P33">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="Q33">
         <v>2.5</v>
       </c>
       <c r="R33" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="S33" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:19" customHeight="1" ht="30">
-      <c r="A34" s="4" t="s">
-        <v>70</v>
+      <c r="A34" s="6" t="s">
+        <v>69</v>
       </c>
       <c r="B34" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C34" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D34" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F34">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G34">
         <v>70</v>
       </c>
       <c r="H34" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I34" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J34">
-        <v>4.7</v>
+        <v>7</v>
       </c>
       <c r="K34">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L34">
-        <v>6.4</v>
+        <v>8</v>
       </c>
       <c r="M34">
         <v>10</v>
       </c>
       <c r="N34" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O34" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
       <c r="Q34">
         <v>2.5</v>
       </c>
       <c r="R34" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="S34" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:19" customHeight="1" ht="30">
-      <c r="A35" s="4" t="s">
-        <v>71</v>
+      <c r="A35" s="6" t="s">
+        <v>70</v>
       </c>
       <c r="B35" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C35" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F35">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="G35">
-        <v>160</v>
+        <v>70</v>
       </c>
       <c r="H35" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I35" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J35">
-        <v>2.5</v>
+        <v>7</v>
       </c>
       <c r="K35">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L35">
-        <v>3.2</v>
+        <v>8</v>
       </c>
       <c r="M35">
-        <v>4.5</v>
+        <v>10</v>
       </c>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O35" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P35">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="Q35">
         <v>2.5</v>
       </c>
       <c r="R35" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="S35" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:19" customHeight="1" ht="30">
-      <c r="A36" s="4" t="s">
+      <c r="A36" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36">
+        <v>100</v>
+      </c>
+      <c r="G36">
+        <v>70</v>
+      </c>
+      <c r="H36" t="s">
+        <v>35</v>
+      </c>
+      <c r="I36" t="s">
+        <v>33</v>
+      </c>
+      <c r="J36">
+        <v>7</v>
+      </c>
+      <c r="K36">
+        <v>8</v>
+      </c>
+      <c r="L36">
+        <v>8</v>
+      </c>
+      <c r="M36">
+        <v>10</v>
+      </c>
+      <c r="N36" t="s">
+        <v>29</v>
+      </c>
+      <c r="O36" t="s">
+        <v>29</v>
+      </c>
+      <c r="P36">
+        <v>1</v>
+      </c>
+      <c r="Q36">
+        <v>2.5</v>
+      </c>
+      <c r="R36" t="s">
+        <v>52</v>
+      </c>
+      <c r="S36" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" customHeight="1" ht="30">
+      <c r="A37" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B36" t="s">
-[...44 lines deleted...]
-      <c r="Q36">
+      <c r="B37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" t="s">
+        <v>33</v>
+      </c>
+      <c r="F37">
+        <v>60</v>
+      </c>
+      <c r="G37">
+        <v>70</v>
+      </c>
+      <c r="H37" t="s">
+        <v>35</v>
+      </c>
+      <c r="I37" t="s">
+        <v>33</v>
+      </c>
+      <c r="J37">
+        <v>4.7</v>
+      </c>
+      <c r="K37">
+        <v>6</v>
+      </c>
+      <c r="L37">
+        <v>6.4</v>
+      </c>
+      <c r="M37">
+        <v>10</v>
+      </c>
+      <c r="N37" t="s">
+        <v>29</v>
+      </c>
+      <c r="O37" t="s">
+        <v>29</v>
+      </c>
+      <c r="P37">
         <v>1</v>
       </c>
-      <c r="R36" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="4" t="s">
+      <c r="Q37">
+        <v>2.5</v>
+      </c>
+      <c r="R37" t="s">
+        <v>47</v>
+      </c>
+      <c r="S37" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" customHeight="1" ht="30">
+      <c r="A38" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="B37" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="B38" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C38" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D38" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F38">
         <v>60</v>
       </c>
       <c r="G38">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I38" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J38">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
       <c r="K38">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="L38">
-        <v>2.9</v>
+        <v>3.2</v>
       </c>
       <c r="M38">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="N38" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O38" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P38">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="Q38">
         <v>2.5</v>
       </c>
       <c r="R38" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="S38" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:19" customHeight="1" ht="30">
-      <c r="A39" s="4" t="s">
+      <c r="A39" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" t="s">
+        <v>33</v>
+      </c>
+      <c r="F39">
+        <v>20</v>
+      </c>
+      <c r="G39">
+        <v>90</v>
+      </c>
+      <c r="H39" t="s">
+        <v>65</v>
+      </c>
+      <c r="I39" t="s">
+        <v>33</v>
+      </c>
+      <c r="J39" t="s">
+        <v>29</v>
+      </c>
+      <c r="K39" t="s">
+        <v>29</v>
+      </c>
+      <c r="L39">
+        <v>2.8</v>
+      </c>
+      <c r="M39">
+        <v>3.6</v>
+      </c>
+      <c r="N39">
+        <v>3.8</v>
+      </c>
+      <c r="O39">
+        <v>4.9</v>
+      </c>
+      <c r="P39">
+        <v>0.5</v>
+      </c>
+      <c r="Q39">
+        <v>1</v>
+      </c>
+      <c r="R39" t="s">
+        <v>36</v>
+      </c>
+      <c r="S39" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" customHeight="1" ht="30">
+      <c r="A40" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="B39" t="s">
-[...55 lines deleted...]
-      <c r="A40" s="4" t="s">
+      <c r="B40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" t="s">
+        <v>26</v>
+      </c>
+      <c r="F40">
+        <v>-20</v>
+      </c>
+      <c r="G40">
+        <v>-50</v>
+      </c>
+      <c r="H40" t="s">
+        <v>65</v>
+      </c>
+      <c r="I40" t="s">
+        <v>33</v>
+      </c>
+      <c r="J40" t="s">
+        <v>29</v>
+      </c>
+      <c r="K40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L40">
+        <v>5.8</v>
+      </c>
+      <c r="M40">
+        <v>7.6</v>
+      </c>
+      <c r="N40">
+        <v>7.8</v>
+      </c>
+      <c r="O40">
+        <v>10.2</v>
+      </c>
+      <c r="P40">
+        <v>-0.4</v>
+      </c>
+      <c r="Q40">
+        <v>-1</v>
+      </c>
+      <c r="R40" t="s">
+        <v>36</v>
+      </c>
+      <c r="S40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" customHeight="1" ht="30">
+      <c r="A41" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B40" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="B41" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D41" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F41">
         <v>60</v>
       </c>
       <c r="G41">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="H41" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I41" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J41">
-        <v>12</v>
+        <v>2.3</v>
       </c>
       <c r="K41">
-        <v>17</v>
+        <v>2.5</v>
       </c>
       <c r="L41">
-        <v>17</v>
+        <v>2.9</v>
       </c>
       <c r="M41">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="N41" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O41" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P41">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="Q41">
         <v>2.5</v>
       </c>
       <c r="R41" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="S41" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:19" customHeight="1" ht="30">
-      <c r="A42" s="4" t="s">
-        <v>78</v>
+      <c r="A42" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B42" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C42" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D42" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F42">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="G42">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H42" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I42" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J42">
-        <v>26</v>
+        <v>6.5</v>
       </c>
       <c r="K42">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="L42">
-        <v>35</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="M42">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="N42" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O42" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
       <c r="Q42">
         <v>2.5</v>
       </c>
       <c r="R42" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="S42" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:19" customHeight="1" ht="30">
-      <c r="A43" s="4" t="s">
-        <v>79</v>
+      <c r="A43" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="B43" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C43" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D43" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F43">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="G43">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="H43" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I43" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J43">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="K43">
-        <v>110</v>
+        <v>9.5</v>
       </c>
       <c r="L43">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="M43">
-        <v>120</v>
+        <v>16</v>
       </c>
       <c r="N43" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O43" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P43">
         <v>1.1</v>
       </c>
       <c r="Q43">
         <v>2.5</v>
       </c>
       <c r="R43" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="S43" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:19" customHeight="1" ht="30">
-      <c r="A44" s="4" t="s">
+      <c r="A44" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44">
+        <v>60</v>
+      </c>
+      <c r="G44">
+        <v>50</v>
+      </c>
+      <c r="H44" t="s">
+        <v>35</v>
+      </c>
+      <c r="I44" t="s">
+        <v>33</v>
+      </c>
+      <c r="J44">
+        <v>12</v>
+      </c>
+      <c r="K44">
+        <v>17</v>
+      </c>
+      <c r="L44">
+        <v>17</v>
+      </c>
+      <c r="M44">
+        <v>23</v>
+      </c>
+      <c r="N44" t="s">
+        <v>29</v>
+      </c>
+      <c r="O44" t="s">
+        <v>29</v>
+      </c>
+      <c r="P44">
+        <v>1.2</v>
+      </c>
+      <c r="Q44">
+        <v>2.5</v>
+      </c>
+      <c r="R44" t="s">
+        <v>47</v>
+      </c>
+      <c r="S44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" customHeight="1" ht="30">
+      <c r="A45" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B44" t="s">
-[...11 lines deleted...]
-      <c r="F44">
+      <c r="B45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" t="s">
+        <v>33</v>
+      </c>
+      <c r="F45">
+        <v>60</v>
+      </c>
+      <c r="G45">
         <v>20</v>
       </c>
-      <c r="G44">
-[...60 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I45" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J45">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="K45">
-        <v>105</v>
+        <v>35</v>
       </c>
       <c r="L45">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="M45">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="N45" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O45" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
       <c r="Q45">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="R45" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="S45" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:19" customHeight="1" ht="30">
-      <c r="A46" s="4" t="s">
-        <v>86</v>
+      <c r="A46" s="6" t="s">
+        <v>81</v>
       </c>
       <c r="B46" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C46" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D46" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F46">
         <v>100</v>
       </c>
       <c r="G46">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I46" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J46">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="K46">
+        <v>110</v>
+      </c>
+      <c r="L46">
+        <v>100</v>
+      </c>
+      <c r="M46">
         <v>120</v>
       </c>
-      <c r="L46">
-[...4 lines deleted...]
-      </c>
       <c r="N46" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O46" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P46">
+        <v>1.1</v>
+      </c>
+      <c r="Q46">
+        <v>2.5</v>
+      </c>
+      <c r="R46" t="s">
+        <v>47</v>
+      </c>
+      <c r="S46" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" customHeight="1" ht="30">
+      <c r="A47" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" t="s">
+        <v>83</v>
+      </c>
+      <c r="E47" t="s">
+        <v>84</v>
+      </c>
+      <c r="F47">
+        <v>20</v>
+      </c>
+      <c r="G47">
+        <v>5</v>
+      </c>
+      <c r="H47" t="s">
+        <v>65</v>
+      </c>
+      <c r="I47" t="s">
+        <v>33</v>
+      </c>
+      <c r="J47">
+        <v>22</v>
+      </c>
+      <c r="K47">
+        <v>30</v>
+      </c>
+      <c r="L47">
+        <v>28</v>
+      </c>
+      <c r="M47">
+        <v>39</v>
+      </c>
+      <c r="N47" t="s">
+        <v>29</v>
+      </c>
+      <c r="O47" t="s">
+        <v>29</v>
+      </c>
+      <c r="P47">
+        <v>0.4</v>
+      </c>
+      <c r="Q47">
         <v>1</v>
       </c>
-      <c r="Q46">
-[...2 lines deleted...]
-      <c r="R46" t="s">
+      <c r="R47" t="s">
         <v>85</v>
       </c>
-      <c r="S46" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="S47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:19" customHeight="1" ht="30">
-      <c r="A48" s="4" t="s">
-        <v>89</v>
+      <c r="A48" s="6" t="s">
+        <v>86</v>
       </c>
       <c r="B48" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C48" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D48" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F48">
         <v>100</v>
       </c>
       <c r="G48">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H48" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I48" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J48">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="K48">
-        <v>220</v>
+        <v>105</v>
       </c>
       <c r="L48">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="M48">
-        <v>260</v>
+        <v>111</v>
       </c>
       <c r="N48" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O48" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
       <c r="Q48">
         <v>2</v>
       </c>
       <c r="R48" t="s">
+        <v>87</v>
+      </c>
+      <c r="S48" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" customHeight="1" ht="30">
+      <c r="A49" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="S48" t="s">
-[...4 lines deleted...]
-      <c r="A49" s="4" t="s">
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49" t="s">
+        <v>33</v>
+      </c>
+      <c r="F49">
+        <v>100</v>
+      </c>
+      <c r="G49">
+        <v>3</v>
+      </c>
+      <c r="H49" t="s">
+        <v>35</v>
+      </c>
+      <c r="I49" t="s">
+        <v>33</v>
+      </c>
+      <c r="J49">
+        <v>89</v>
+      </c>
+      <c r="K49">
+        <v>120</v>
+      </c>
+      <c r="L49">
+        <v>109</v>
+      </c>
+      <c r="M49">
+        <v>155</v>
+      </c>
+      <c r="N49" t="s">
+        <v>29</v>
+      </c>
+      <c r="O49" t="s">
+        <v>29</v>
+      </c>
+      <c r="P49">
+        <v>1</v>
+      </c>
+      <c r="Q49">
+        <v>2</v>
+      </c>
+      <c r="R49" t="s">
+        <v>87</v>
+      </c>
+      <c r="S49" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" customHeight="1" ht="30">
+      <c r="A50" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" t="s">
+        <v>33</v>
+      </c>
+      <c r="F50">
+        <v>100</v>
+      </c>
+      <c r="G50">
+        <v>8</v>
+      </c>
+      <c r="H50" t="s">
+        <v>35</v>
+      </c>
+      <c r="I50" t="s">
+        <v>33</v>
+      </c>
+      <c r="J50">
+        <v>67</v>
+      </c>
+      <c r="K50">
+        <v>85</v>
+      </c>
+      <c r="L50">
+        <v>80</v>
+      </c>
+      <c r="M50">
+        <v>105</v>
+      </c>
+      <c r="N50" t="s">
+        <v>29</v>
+      </c>
+      <c r="O50" t="s">
+        <v>29</v>
+      </c>
+      <c r="P50">
+        <v>1.3</v>
+      </c>
+      <c r="Q50">
+        <v>2.4</v>
+      </c>
+      <c r="R50" t="s">
         <v>90</v>
       </c>
-      <c r="B49" t="s">
-[...55 lines deleted...]
-      <c r="A50" s="4" t="s">
+      <c r="S50" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" customHeight="1" ht="30">
+      <c r="A51" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="B50" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="B51" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C51" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D51" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F51">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="G51">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H51" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I51" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J51">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="K51">
-        <v>34</v>
+        <v>220</v>
       </c>
       <c r="L51">
-        <v>34</v>
+        <v>180</v>
       </c>
       <c r="M51">
-        <v>44</v>
+        <v>260</v>
       </c>
       <c r="N51" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O51" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
       <c r="Q51">
-        <v>2.2</v>
+        <v>2</v>
       </c>
       <c r="R51" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="S51" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="52" spans="1:19" customHeight="1" ht="30">
-      <c r="A52" s="4" t="s">
+      <c r="A52" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" t="s">
+        <v>25</v>
+      </c>
+      <c r="E52" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52">
+        <v>-60</v>
+      </c>
+      <c r="G52">
+        <v>-2</v>
+      </c>
+      <c r="H52" t="s">
+        <v>35</v>
+      </c>
+      <c r="I52" t="s">
+        <v>33</v>
+      </c>
+      <c r="J52">
+        <v>140</v>
+      </c>
+      <c r="K52">
+        <v>178</v>
+      </c>
+      <c r="L52">
+        <v>175</v>
+      </c>
+      <c r="M52">
+        <v>215</v>
+      </c>
+      <c r="N52" t="s">
+        <v>29</v>
+      </c>
+      <c r="O52" t="s">
+        <v>29</v>
+      </c>
+      <c r="P52">
+        <v>-1</v>
+      </c>
+      <c r="Q52">
+        <v>-2.5</v>
+      </c>
+      <c r="R52" t="s">
+        <v>90</v>
+      </c>
+      <c r="S52" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" customHeight="1" ht="30">
+      <c r="A53" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="B52" t="s">
-[...5 lines deleted...]
-      <c r="D52" t="s">
+      <c r="B53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" t="s">
+        <v>25</v>
+      </c>
+      <c r="E53" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53">
+        <v>-40</v>
+      </c>
+      <c r="G53">
+        <v>-3.5</v>
+      </c>
+      <c r="H53" t="s">
+        <v>35</v>
+      </c>
+      <c r="I53" t="s">
+        <v>33</v>
+      </c>
+      <c r="J53">
+        <v>64</v>
+      </c>
+      <c r="K53">
+        <v>79</v>
+      </c>
+      <c r="L53">
         <v>81</v>
       </c>
-      <c r="E52" t="s">
-[...38 lines deleted...]
-      <c r="R52" t="s">
+      <c r="M53">
+        <v>99</v>
+      </c>
+      <c r="N53" t="s">
+        <v>29</v>
+      </c>
+      <c r="O53" t="s">
+        <v>29</v>
+      </c>
+      <c r="P53">
+        <v>-1</v>
+      </c>
+      <c r="Q53">
+        <v>-2.5</v>
+      </c>
+      <c r="R53" t="s">
+        <v>90</v>
+      </c>
+      <c r="S53" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" customHeight="1" ht="30">
+      <c r="A54" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="S52" t="s">
-[...65 lines deleted...]
-      </c>
       <c r="B54" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C54" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D54" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F54">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="G54">
-        <v>0.34</v>
+        <v>5</v>
       </c>
       <c r="H54" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I54" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J54">
-        <v>2200</v>
+        <v>24</v>
       </c>
       <c r="K54">
-        <v>3000</v>
+        <v>34</v>
       </c>
       <c r="L54">
-        <v>2400</v>
+        <v>34</v>
       </c>
       <c r="M54">
-        <v>3200</v>
+        <v>44</v>
       </c>
       <c r="N54" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O54" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
       <c r="Q54">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
       <c r="R54" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="S54" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:19" customHeight="1" ht="30">
-      <c r="A55" s="4" t="s">
-        <v>99</v>
+      <c r="A55" s="6" t="s">
+        <v>95</v>
       </c>
       <c r="B55" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C55" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D55" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="E55" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="F55">
         <v>60</v>
       </c>
       <c r="G55">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="H55" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I55" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J55">
-        <v>1900</v>
+        <v>900</v>
       </c>
       <c r="K55">
-        <v>2500</v>
+        <v>2700</v>
       </c>
       <c r="L55">
-        <v>2000</v>
+        <v>1100</v>
       </c>
       <c r="M55">
         <v>3000</v>
       </c>
       <c r="N55" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O55" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
       <c r="Q55">
         <v>2.5</v>
       </c>
       <c r="R55" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="S55" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:19" customHeight="1" ht="30">
-      <c r="A56" s="4" t="s">
-        <v>100</v>
+      <c r="A56" s="6" t="s">
+        <v>97</v>
       </c>
       <c r="B56" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C56" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D56" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="E56" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="F56">
+        <v>50</v>
+      </c>
+      <c r="G56">
+        <v>0.13</v>
+      </c>
+      <c r="H56" t="s">
+        <v>35</v>
+      </c>
+      <c r="I56" t="s">
+        <v>33</v>
+      </c>
+      <c r="J56">
+        <v>4500</v>
+      </c>
+      <c r="K56">
+        <v>8000</v>
+      </c>
+      <c r="L56">
+        <v>5800</v>
+      </c>
+      <c r="M56">
+        <v>10000</v>
+      </c>
+      <c r="N56" t="s">
+        <v>29</v>
+      </c>
+      <c r="O56" t="s">
+        <v>29</v>
+      </c>
+      <c r="P56">
+        <v>-0.9</v>
+      </c>
+      <c r="Q56">
+        <v>-2</v>
+      </c>
+      <c r="R56" t="s">
+        <v>96</v>
+      </c>
+      <c r="S56" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" customHeight="1" ht="30">
+      <c r="A57" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B57" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" t="s">
+        <v>33</v>
+      </c>
+      <c r="F57">
         <v>60</v>
-      </c>
-[...57 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G57">
         <v>0.34</v>
       </c>
       <c r="H57" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I57" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J57">
-        <v>1100</v>
+        <v>2200</v>
       </c>
       <c r="K57">
+        <v>3000</v>
+      </c>
+      <c r="L57">
+        <v>2400</v>
+      </c>
+      <c r="M57">
+        <v>3200</v>
+      </c>
+      <c r="N57" t="s">
+        <v>29</v>
+      </c>
+      <c r="O57" t="s">
+        <v>29</v>
+      </c>
+      <c r="P57">
+        <v>1</v>
+      </c>
+      <c r="Q57">
+        <v>2.5</v>
+      </c>
+      <c r="R57" t="s">
+        <v>100</v>
+      </c>
+      <c r="S57" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" customHeight="1" ht="30">
+      <c r="A58" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B58" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58" t="s">
+        <v>33</v>
+      </c>
+      <c r="F58">
+        <v>60</v>
+      </c>
+      <c r="G58">
+        <v>0.3</v>
+      </c>
+      <c r="H58" t="s">
+        <v>35</v>
+      </c>
+      <c r="I58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J58">
+        <v>1900</v>
+      </c>
+      <c r="K58">
         <v>2500</v>
       </c>
-      <c r="L57">
+      <c r="L58">
         <v>2000</v>
       </c>
-      <c r="M57">
+      <c r="M58">
         <v>3000</v>
       </c>
-      <c r="N57" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="N58" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O58" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
       <c r="Q58">
         <v>2.5</v>
       </c>
       <c r="R58" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="S58" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:19" customHeight="1" ht="30">
-      <c r="A59" s="4" t="s">
+      <c r="A59" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B59" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" t="s">
+        <v>25</v>
+      </c>
+      <c r="E59" t="s">
+        <v>33</v>
+      </c>
+      <c r="F59">
+        <v>60</v>
+      </c>
+      <c r="G59">
+        <v>0.34</v>
+      </c>
+      <c r="H59" t="s">
+        <v>35</v>
+      </c>
+      <c r="I59" t="s">
+        <v>33</v>
+      </c>
+      <c r="J59">
+        <v>1200</v>
+      </c>
+      <c r="K59">
+        <v>2500</v>
+      </c>
+      <c r="L59">
+        <v>1300</v>
+      </c>
+      <c r="M59">
+        <v>3000</v>
+      </c>
+      <c r="N59" t="s">
+        <v>29</v>
+      </c>
+      <c r="O59" t="s">
+        <v>29</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+      <c r="Q59">
+        <v>2.5</v>
+      </c>
+      <c r="R59" t="s">
+        <v>90</v>
+      </c>
+      <c r="S59" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" customHeight="1" ht="30">
+      <c r="A60" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="B60" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" t="s">
+        <v>33</v>
+      </c>
+      <c r="F60">
+        <v>50</v>
+      </c>
+      <c r="G60">
+        <v>0.34</v>
+      </c>
+      <c r="H60" t="s">
+        <v>35</v>
+      </c>
+      <c r="I60" t="s">
+        <v>33</v>
+      </c>
+      <c r="J60">
+        <v>1100</v>
+      </c>
+      <c r="K60">
+        <v>2500</v>
+      </c>
+      <c r="L60">
+        <v>2000</v>
+      </c>
+      <c r="M60">
+        <v>3000</v>
+      </c>
+      <c r="N60" t="s">
+        <v>29</v>
+      </c>
+      <c r="O60" t="s">
+        <v>29</v>
+      </c>
+      <c r="P60">
+        <v>0.8</v>
+      </c>
+      <c r="Q60">
+        <v>1.6</v>
+      </c>
+      <c r="R60" t="s">
+        <v>90</v>
+      </c>
+      <c r="S60" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" customHeight="1" ht="30">
+      <c r="A61" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B61" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" t="s">
+        <v>25</v>
+      </c>
+      <c r="E61" t="s">
+        <v>33</v>
+      </c>
+      <c r="F61">
+        <v>100</v>
+      </c>
+      <c r="G61">
+        <v>0.2</v>
+      </c>
+      <c r="H61" t="s">
+        <v>35</v>
+      </c>
+      <c r="I61" t="s">
+        <v>33</v>
+      </c>
+      <c r="J61">
+        <v>3000</v>
+      </c>
+      <c r="K61">
+        <v>5000</v>
+      </c>
+      <c r="L61">
+        <v>3500</v>
+      </c>
+      <c r="M61">
+        <v>5500</v>
+      </c>
+      <c r="N61" t="s">
+        <v>29</v>
+      </c>
+      <c r="O61" t="s">
+        <v>29</v>
+      </c>
+      <c r="P61">
+        <v>1</v>
+      </c>
+      <c r="Q61">
+        <v>2.5</v>
+      </c>
+      <c r="R61" t="s">
+        <v>90</v>
+      </c>
+      <c r="S61" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" customHeight="1" ht="30">
+      <c r="A62" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B62" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" t="s">
+        <v>25</v>
+      </c>
+      <c r="E62" t="s">
+        <v>26</v>
+      </c>
+      <c r="F62">
+        <v>-60</v>
+      </c>
+      <c r="G62">
+        <v>-0.2</v>
+      </c>
+      <c r="H62" t="s">
+        <v>35</v>
+      </c>
+      <c r="I62" t="s">
+        <v>28</v>
+      </c>
+      <c r="J62">
+        <v>3700</v>
+      </c>
+      <c r="K62">
+        <v>4700</v>
+      </c>
+      <c r="L62">
+        <v>4700</v>
+      </c>
+      <c r="M62">
+        <v>5700</v>
+      </c>
+      <c r="N62" t="s">
+        <v>29</v>
+      </c>
+      <c r="O62" t="s">
+        <v>29</v>
+      </c>
+      <c r="P62">
+        <v>-1.1</v>
+      </c>
+      <c r="Q62">
+        <v>-2.2</v>
+      </c>
+      <c r="R62" t="s">
+        <v>90</v>
+      </c>
+      <c r="S62" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" customHeight="1" ht="30">
+      <c r="A63" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" t="s">
+        <v>24</v>
+      </c>
+      <c r="D63" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>26</v>
+      </c>
+      <c r="F63">
+        <v>-60</v>
+      </c>
+      <c r="G63">
+        <v>-0.17</v>
+      </c>
+      <c r="H63" t="s">
+        <v>35</v>
+      </c>
+      <c r="I63" t="s">
+        <v>33</v>
+      </c>
+      <c r="J63">
+        <v>3300</v>
+      </c>
+      <c r="K63">
+        <v>8000</v>
+      </c>
+      <c r="L63">
+        <v>3500</v>
+      </c>
+      <c r="M63">
+        <v>9900</v>
+      </c>
+      <c r="N63" t="s">
+        <v>29</v>
+      </c>
+      <c r="O63" t="s">
+        <v>29</v>
+      </c>
+      <c r="P63">
+        <v>-0.9</v>
+      </c>
+      <c r="Q63">
+        <v>-2</v>
+      </c>
+      <c r="R63" t="s">
+        <v>90</v>
+      </c>
+      <c r="S63" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19" customHeight="1" ht="30">
+      <c r="A64" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="B64" t="s">
+        <v>23</v>
+      </c>
+      <c r="C64" t="s">
+        <v>24</v>
+      </c>
+      <c r="D64" t="s">
+        <v>25</v>
+      </c>
+      <c r="E64" t="s">
+        <v>33</v>
+      </c>
+      <c r="F64">
+        <v>20</v>
+      </c>
+      <c r="G64">
+        <v>5</v>
+      </c>
+      <c r="H64" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" t="s">
+        <v>28</v>
+      </c>
+      <c r="J64" t="s">
+        <v>29</v>
+      </c>
+      <c r="K64" t="s">
+        <v>29</v>
+      </c>
+      <c r="L64">
+        <v>14</v>
+      </c>
+      <c r="M64">
+        <v>18</v>
+      </c>
+      <c r="N64">
+        <v>17</v>
+      </c>
+      <c r="O64">
         <v>22</v>
       </c>
-      <c r="D59" t="s">
-[...14 lines deleted...]
-      <c r="I59" t="s">
+      <c r="P64">
+        <v>0.4</v>
+      </c>
+      <c r="Q64">
+        <v>1</v>
+      </c>
+      <c r="R64" t="s">
+        <v>90</v>
+      </c>
+      <c r="S64" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" customHeight="1" ht="30">
+      <c r="A65" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B65" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" t="s">
+        <v>24</v>
+      </c>
+      <c r="D65" t="s">
+        <v>25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>33</v>
+      </c>
+      <c r="F65">
+        <v>40</v>
+      </c>
+      <c r="G65">
+        <v>60</v>
+      </c>
+      <c r="H65" t="s">
+        <v>35</v>
+      </c>
+      <c r="I65" t="s">
+        <v>33</v>
+      </c>
+      <c r="J65">
+        <v>4.5</v>
+      </c>
+      <c r="K65">
+        <v>5.5</v>
+      </c>
+      <c r="L65">
+        <v>5.9</v>
+      </c>
+      <c r="M65">
+        <v>8.5</v>
+      </c>
+      <c r="N65" t="s">
+        <v>29</v>
+      </c>
+      <c r="O65" t="s">
+        <v>29</v>
+      </c>
+      <c r="P65">
+        <v>1</v>
+      </c>
+      <c r="Q65">
+        <v>2</v>
+      </c>
+      <c r="R65" t="s">
+        <v>36</v>
+      </c>
+      <c r="S65" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" customHeight="1" ht="30">
+      <c r="A66" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" t="s">
         <v>26</v>
       </c>
-      <c r="J59">
-[...129 lines deleted...]
-      <c r="N61">
+      <c r="F66">
+        <v>-30</v>
+      </c>
+      <c r="G66">
+        <v>-45</v>
+      </c>
+      <c r="H66" t="s">
+        <v>35</v>
+      </c>
+      <c r="I66" t="s">
+        <v>33</v>
+      </c>
+      <c r="J66">
+        <v>9.5</v>
+      </c>
+      <c r="K66">
+        <v>12</v>
+      </c>
+      <c r="L66">
+        <v>13.5</v>
+      </c>
+      <c r="M66">
         <v>17</v>
       </c>
-      <c r="O61">
-[...120 lines deleted...]
-      <c r="P63">
+      <c r="N66" t="s">
+        <v>29</v>
+      </c>
+      <c r="O66" t="s">
+        <v>29</v>
+      </c>
+      <c r="P66">
         <v>-1</v>
       </c>
-      <c r="Q63">
+      <c r="Q66">
         <v>-2.5</v>
       </c>
-      <c r="R63" t="s">
-[...22 lines deleted...]
-      <c r="F64">
+      <c r="R66" t="s">
+        <v>63</v>
+      </c>
+      <c r="S66" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19" customHeight="1" ht="30">
+      <c r="A67" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B67" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" t="s">
+        <v>25</v>
+      </c>
+      <c r="E67" t="s">
+        <v>33</v>
+      </c>
+      <c r="F67">
         <v>50</v>
       </c>
-      <c r="G64">
+      <c r="G67">
         <v>0.3</v>
       </c>
-      <c r="H64" t="s">
-[...11 lines deleted...]
-      <c r="L64">
+      <c r="H67" t="s">
+        <v>35</v>
+      </c>
+      <c r="I67" t="s">
+        <v>28</v>
+      </c>
+      <c r="J67" t="s">
+        <v>29</v>
+      </c>
+      <c r="K67" t="s">
+        <v>29</v>
+      </c>
+      <c r="L67">
         <v>1800</v>
       </c>
-      <c r="M64">
+      <c r="M67">
         <v>2200</v>
       </c>
-      <c r="N64">
+      <c r="N67">
         <v>2000</v>
       </c>
-      <c r="O64">
+      <c r="O67">
         <v>3000</v>
       </c>
-      <c r="P64">
+      <c r="P67">
         <v>0.7</v>
       </c>
-      <c r="Q64">
+      <c r="Q67">
         <v>1.5</v>
       </c>
-      <c r="R64" t="s">
-[...22 lines deleted...]
-      <c r="F65">
+      <c r="R67" t="s">
+        <v>111</v>
+      </c>
+      <c r="S67" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19" customHeight="1" ht="30">
+      <c r="A68" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="B68" t="s">
+        <v>23</v>
+      </c>
+      <c r="C68" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" t="s">
+        <v>25</v>
+      </c>
+      <c r="E68" t="s">
+        <v>33</v>
+      </c>
+      <c r="F68">
         <v>50</v>
       </c>
-      <c r="G65">
+      <c r="G68">
         <v>0.3</v>
       </c>
-      <c r="H65" t="s">
-[...11 lines deleted...]
-      <c r="L65">
+      <c r="H68" t="s">
+        <v>35</v>
+      </c>
+      <c r="I68" t="s">
+        <v>28</v>
+      </c>
+      <c r="J68" t="s">
+        <v>29</v>
+      </c>
+      <c r="K68" t="s">
+        <v>29</v>
+      </c>
+      <c r="L68">
         <v>1800</v>
       </c>
-      <c r="M65">
+      <c r="M68">
         <v>2500</v>
       </c>
-      <c r="N65">
+      <c r="N68">
         <v>2100</v>
       </c>
-      <c r="O65">
+      <c r="O68">
         <v>3000</v>
       </c>
-      <c r="P65">
+      <c r="P68">
         <v>0.5</v>
-      </c>
-[...175 lines deleted...]
-        <v>0.3</v>
       </c>
       <c r="Q68">
         <v>1</v>
       </c>
       <c r="R68" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="S68" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:19" customHeight="1" ht="30">
-      <c r="A69" s="4" t="s">
+      <c r="A69" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B69" t="s">
+        <v>23</v>
+      </c>
+      <c r="C69" t="s">
+        <v>24</v>
+      </c>
+      <c r="D69" t="s">
+        <v>25</v>
+      </c>
+      <c r="E69" t="s">
+        <v>33</v>
+      </c>
+      <c r="F69">
+        <v>50</v>
+      </c>
+      <c r="G69">
+        <v>0.3</v>
+      </c>
+      <c r="H69" t="s">
+        <v>35</v>
+      </c>
+      <c r="I69" t="s">
+        <v>28</v>
+      </c>
+      <c r="J69" t="s">
+        <v>29</v>
+      </c>
+      <c r="K69" t="s">
+        <v>29</v>
+      </c>
+      <c r="L69">
+        <v>1800</v>
+      </c>
+      <c r="M69">
+        <v>2500</v>
+      </c>
+      <c r="N69">
+        <v>2100</v>
+      </c>
+      <c r="O69">
+        <v>3000</v>
+      </c>
+      <c r="P69">
+        <v>0.5</v>
+      </c>
+      <c r="Q69">
+        <v>1</v>
+      </c>
+      <c r="R69" t="s">
+        <v>111</v>
+      </c>
+      <c r="S69" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19" customHeight="1" ht="30">
+      <c r="A70" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B69" t="s">
-[...17 lines deleted...]
-      <c r="H69" t="s">
+      <c r="B70" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" t="s">
+        <v>24</v>
+      </c>
+      <c r="D70" t="s">
+        <v>25</v>
+      </c>
+      <c r="E70" t="s">
+        <v>33</v>
+      </c>
+      <c r="F70">
+        <v>20</v>
+      </c>
+      <c r="G70">
+        <v>0.75</v>
+      </c>
+      <c r="H70" t="s">
+        <v>27</v>
+      </c>
+      <c r="I70" t="s">
+        <v>28</v>
+      </c>
+      <c r="J70" t="s">
+        <v>29</v>
+      </c>
+      <c r="K70" t="s">
+        <v>29</v>
+      </c>
+      <c r="L70">
+        <v>250</v>
+      </c>
+      <c r="M70">
+        <v>380</v>
+      </c>
+      <c r="N70">
+        <v>350</v>
+      </c>
+      <c r="O70">
+        <v>450</v>
+      </c>
+      <c r="P70">
+        <v>0.3</v>
+      </c>
+      <c r="Q70">
+        <v>1</v>
+      </c>
+      <c r="R70" t="s">
+        <v>100</v>
+      </c>
+      <c r="S70" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19" customHeight="1" ht="30">
+      <c r="A71" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="I69" t="s">
-[...2 lines deleted...]
-      <c r="J69" t="s">
+      <c r="B71" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" t="s">
+        <v>83</v>
+      </c>
+      <c r="E71" t="s">
+        <v>84</v>
+      </c>
+      <c r="F71">
+        <v>20</v>
+      </c>
+      <c r="G71">
+        <v>0.75</v>
+      </c>
+      <c r="H71" t="s">
         <v>27</v>
       </c>
-      <c r="K69">
-[...28 lines deleted...]
-      <c r="A70" s="4" t="s">
+      <c r="I71" t="s">
+        <v>28</v>
+      </c>
+      <c r="J71" t="s">
+        <v>29</v>
+      </c>
+      <c r="K71" t="s">
+        <v>29</v>
+      </c>
+      <c r="L71">
+        <v>250</v>
+      </c>
+      <c r="M71">
+        <v>380</v>
+      </c>
+      <c r="N71">
+        <v>350</v>
+      </c>
+      <c r="O71">
+        <v>450</v>
+      </c>
+      <c r="P71">
+        <v>0.3</v>
+      </c>
+      <c r="Q71">
+        <v>1</v>
+      </c>
+      <c r="R71" t="s">
+        <v>96</v>
+      </c>
+      <c r="S71" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19" customHeight="1" ht="30">
+      <c r="A72" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="B70" t="s">
-[...20 lines deleted...]
-      <c r="I70" t="s">
+      <c r="B72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" t="s">
+        <v>25</v>
+      </c>
+      <c r="E72" t="s">
         <v>26</v>
-      </c>
-[...104 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F72">
         <v>-30</v>
       </c>
       <c r="G72">
-        <v>-4.1</v>
+        <v>-6</v>
       </c>
       <c r="H72" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="I72" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>33</v>
+      </c>
+      <c r="J72" t="s">
+        <v>29</v>
       </c>
       <c r="K72">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>27</v>
+      </c>
+      <c r="L72" t="s">
+        <v>29</v>
       </c>
       <c r="M72">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="N72" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O72" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P72">
-        <v>-1.2</v>
+        <v>-1</v>
       </c>
       <c r="Q72">
         <v>-2.5</v>
       </c>
       <c r="R72" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="S72" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:19" customHeight="1" ht="30">
-      <c r="A73" s="4" t="s">
-        <v>120</v>
+      <c r="A73" s="6" t="s">
+        <v>118</v>
       </c>
       <c r="B73" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C73" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D73" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F73">
-        <v>-30</v>
+        <v>-20</v>
       </c>
       <c r="G73">
         <v>-4.1</v>
       </c>
       <c r="H73" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="I73" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J73">
+        <v>28</v>
+      </c>
+      <c r="J73" t="s">
+        <v>29</v>
+      </c>
+      <c r="K73" t="s">
+        <v>29</v>
+      </c>
+      <c r="L73">
+        <v>31</v>
+      </c>
+      <c r="M73">
+        <v>40</v>
+      </c>
+      <c r="N73">
+        <v>40</v>
+      </c>
+      <c r="O73">
+        <v>56</v>
+      </c>
+      <c r="P73">
+        <v>-0.4</v>
+      </c>
+      <c r="Q73">
+        <v>-1</v>
+      </c>
+      <c r="R73" t="s">
+        <v>87</v>
+      </c>
+      <c r="S73" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" customHeight="1" ht="30">
+      <c r="A74" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74" t="s">
+        <v>24</v>
+      </c>
+      <c r="D74" t="s">
+        <v>25</v>
+      </c>
+      <c r="E74" t="s">
+        <v>26</v>
+      </c>
+      <c r="F74">
+        <v>-20</v>
+      </c>
+      <c r="G74">
+        <v>-4.8</v>
+      </c>
+      <c r="H74" t="s">
+        <v>120</v>
+      </c>
+      <c r="I74" t="s">
+        <v>28</v>
+      </c>
+      <c r="J74" t="s">
+        <v>29</v>
+      </c>
+      <c r="K74" t="s">
+        <v>29</v>
+      </c>
+      <c r="L74">
+        <v>37</v>
+      </c>
+      <c r="M74">
+        <v>45</v>
+      </c>
+      <c r="N74">
+        <v>52</v>
+      </c>
+      <c r="O74">
+        <v>65</v>
+      </c>
+      <c r="P74">
+        <v>-0.4</v>
+      </c>
+      <c r="Q74">
+        <v>-1.2</v>
+      </c>
+      <c r="R74" t="s">
+        <v>90</v>
+      </c>
+      <c r="S74" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19" customHeight="1" ht="30">
+      <c r="A75" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B75" t="s">
+        <v>23</v>
+      </c>
+      <c r="C75" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" t="s">
+        <v>25</v>
+      </c>
+      <c r="E75" t="s">
+        <v>26</v>
+      </c>
+      <c r="F75">
+        <v>-30</v>
+      </c>
+      <c r="G75">
+        <v>-4.1</v>
+      </c>
+      <c r="H75" t="s">
+        <v>35</v>
+      </c>
+      <c r="I75" t="s">
+        <v>33</v>
+      </c>
+      <c r="J75">
         <v>43</v>
       </c>
-      <c r="K73">
+      <c r="K75">
         <v>55</v>
       </c>
-      <c r="L73">
+      <c r="L75">
         <v>66</v>
       </c>
-      <c r="M73">
+      <c r="M75">
         <v>80</v>
       </c>
-      <c r="N73" t="s">
-[...5 lines deleted...]
-      <c r="P73">
+      <c r="N75" t="s">
+        <v>29</v>
+      </c>
+      <c r="O75" t="s">
+        <v>29</v>
+      </c>
+      <c r="P75">
         <v>-1.2</v>
       </c>
-      <c r="Q73">
+      <c r="Q75">
         <v>-2.5</v>
       </c>
-      <c r="R73" t="s">
-[...66 lines deleted...]
-      <c r="A75" s="4" t="s">
+      <c r="R75" t="s">
+        <v>87</v>
+      </c>
+      <c r="S75" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19" customHeight="1" ht="30">
+      <c r="A76" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="B75" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="B76" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C76" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D76" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F76">
         <v>-30</v>
       </c>
       <c r="G76">
-        <v>-4.2</v>
+        <v>-4.1</v>
       </c>
       <c r="H76" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="I76" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J76">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K76">
         <v>55</v>
       </c>
       <c r="L76">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="M76">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="O76">
         <v>80</v>
       </c>
+      <c r="N76" t="s">
+        <v>29</v>
+      </c>
+      <c r="O76" t="s">
+        <v>29</v>
+      </c>
       <c r="P76">
-        <v>-0.5</v>
+        <v>-1.2</v>
       </c>
       <c r="Q76">
-        <v>-1.2</v>
+        <v>-2.5</v>
       </c>
       <c r="R76" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="S76" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:19" customHeight="1" ht="30">
-      <c r="A77" s="4" t="s">
-        <v>124</v>
+      <c r="A77" s="6" t="s">
+        <v>123</v>
       </c>
       <c r="B77" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C77" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D77" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F77">
-        <v>-30</v>
+        <v>30</v>
       </c>
       <c r="G77">
-        <v>-4.2</v>
+        <v>3</v>
       </c>
       <c r="H77" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="I77" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J77">
+        <v>29</v>
+      </c>
+      <c r="K77">
+        <v>38</v>
+      </c>
+      <c r="L77">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M77">
         <v>65</v>
       </c>
-      <c r="N77">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="N77" t="s">
+        <v>29</v>
+      </c>
+      <c r="O77" t="s">
+        <v>29</v>
       </c>
       <c r="P77">
-        <v>-0.5</v>
+        <v>1</v>
       </c>
       <c r="Q77">
-        <v>-1.2</v>
+        <v>2.4</v>
       </c>
       <c r="R77" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="S77" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:19" customHeight="1" ht="30">
-      <c r="A78" s="4" t="s">
-        <v>125</v>
+      <c r="A78" s="6" t="s">
+        <v>124</v>
       </c>
       <c r="B78" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C78" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D78" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F78">
         <v>30</v>
       </c>
       <c r="G78">
         <v>5.8</v>
       </c>
       <c r="H78" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="I78" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J78">
+        <v>23</v>
+      </c>
+      <c r="K78">
+        <v>30</v>
+      </c>
+      <c r="L78">
+        <v>31</v>
+      </c>
+      <c r="M78">
+        <v>42</v>
+      </c>
+      <c r="N78" t="s">
+        <v>29</v>
+      </c>
+      <c r="O78" t="s">
+        <v>29</v>
+      </c>
+      <c r="P78">
+        <v>1.1</v>
+      </c>
+      <c r="Q78">
+        <v>3</v>
+      </c>
+      <c r="R78" t="s">
+        <v>90</v>
+      </c>
+      <c r="S78" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19" customHeight="1" ht="30">
+      <c r="A79" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B79" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" t="s">
+        <v>24</v>
+      </c>
+      <c r="D79" t="s">
+        <v>25</v>
+      </c>
+      <c r="E79" t="s">
+        <v>26</v>
+      </c>
+      <c r="F79">
+        <v>-30</v>
+      </c>
+      <c r="G79">
+        <v>-4.2</v>
+      </c>
+      <c r="H79" t="s">
+        <v>65</v>
+      </c>
+      <c r="I79" t="s">
+        <v>33</v>
+      </c>
+      <c r="J79">
+        <v>45</v>
+      </c>
+      <c r="K79">
+        <v>55</v>
+      </c>
+      <c r="L79">
+        <v>50</v>
+      </c>
+      <c r="M79">
+        <v>65</v>
+      </c>
+      <c r="N79">
+        <v>65</v>
+      </c>
+      <c r="O79">
+        <v>80</v>
+      </c>
+      <c r="P79">
+        <v>-0.5</v>
+      </c>
+      <c r="Q79">
+        <v>-1.2</v>
+      </c>
+      <c r="R79" t="s">
+        <v>87</v>
+      </c>
+      <c r="S79" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" customHeight="1" ht="30">
+      <c r="A80" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C80" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" t="s">
+        <v>25</v>
+      </c>
+      <c r="E80" t="s">
+        <v>26</v>
+      </c>
+      <c r="F80">
+        <v>-30</v>
+      </c>
+      <c r="G80">
+        <v>-4.2</v>
+      </c>
+      <c r="H80" t="s">
+        <v>65</v>
+      </c>
+      <c r="I80" t="s">
+        <v>33</v>
+      </c>
+      <c r="J80">
+        <v>45</v>
+      </c>
+      <c r="K80">
+        <v>55</v>
+      </c>
+      <c r="L80">
+        <v>50</v>
+      </c>
+      <c r="M80">
+        <v>65</v>
+      </c>
+      <c r="N80">
+        <v>65</v>
+      </c>
+      <c r="O80">
+        <v>80</v>
+      </c>
+      <c r="P80">
+        <v>-0.5</v>
+      </c>
+      <c r="Q80">
+        <v>-1.2</v>
+      </c>
+      <c r="R80" t="s">
+        <v>90</v>
+      </c>
+      <c r="S80" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19" customHeight="1" ht="30">
+      <c r="A81" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C81" t="s">
+        <v>24</v>
+      </c>
+      <c r="D81" t="s">
+        <v>25</v>
+      </c>
+      <c r="E81" t="s">
+        <v>33</v>
+      </c>
+      <c r="F81">
+        <v>30</v>
+      </c>
+      <c r="G81">
+        <v>5.8</v>
+      </c>
+      <c r="H81" t="s">
+        <v>65</v>
+      </c>
+      <c r="I81" t="s">
+        <v>33</v>
+      </c>
+      <c r="J81">
         <v>27</v>
       </c>
-      <c r="K78">
+      <c r="K81">
         <v>32</v>
       </c>
-      <c r="L78">
-[...5 lines deleted...]
-      <c r="N78">
+      <c r="L81">
+        <v>29</v>
+      </c>
+      <c r="M81">
+        <v>35</v>
+      </c>
+      <c r="N81">
         <v>34</v>
       </c>
-      <c r="O78">
+      <c r="O81">
         <v>45</v>
-      </c>
-[...175 lines deleted...]
-        <v>30</v>
       </c>
       <c r="P81">
         <v>0.5</v>
       </c>
       <c r="Q81">
         <v>1.2</v>
       </c>
       <c r="R81" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="S81" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:19" customHeight="1" ht="30">
-      <c r="A82" s="4" t="s">
-        <v>129</v>
+      <c r="A82" s="6" t="s">
+        <v>128</v>
       </c>
       <c r="B82" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C82" t="s">
+        <v>24</v>
+      </c>
+      <c r="D82" t="s">
+        <v>25</v>
+      </c>
+      <c r="E82" t="s">
+        <v>33</v>
+      </c>
+      <c r="F82">
+        <v>30</v>
+      </c>
+      <c r="G82">
+        <v>5.8</v>
+      </c>
+      <c r="H82" t="s">
+        <v>65</v>
+      </c>
+      <c r="I82" t="s">
+        <v>33</v>
+      </c>
+      <c r="J82">
+        <v>20</v>
+      </c>
+      <c r="K82">
+        <v>32</v>
+      </c>
+      <c r="L82">
         <v>22</v>
       </c>
-      <c r="D82" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M82">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="N82" t="s">
+        <v>35</v>
+      </c>
+      <c r="N82">
         <v>27</v>
       </c>
-      <c r="O82" t="s">
-        <v>27</v>
+      <c r="O82">
+        <v>45</v>
       </c>
       <c r="P82">
         <v>0.5</v>
       </c>
       <c r="Q82">
+        <v>1.2</v>
+      </c>
+      <c r="R82" t="s">
+        <v>90</v>
+      </c>
+      <c r="S82" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19" customHeight="1" ht="30">
+      <c r="A83" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="B83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" t="s">
+        <v>24</v>
+      </c>
+      <c r="D83" t="s">
+        <v>25</v>
+      </c>
+      <c r="E83" t="s">
+        <v>26</v>
+      </c>
+      <c r="F83">
+        <v>-18</v>
+      </c>
+      <c r="G83">
+        <v>-7</v>
+      </c>
+      <c r="H83" t="s">
+        <v>65</v>
+      </c>
+      <c r="I83" t="s">
+        <v>33</v>
+      </c>
+      <c r="J83" t="s">
+        <v>29</v>
+      </c>
+      <c r="K83" t="s">
+        <v>29</v>
+      </c>
+      <c r="L83">
+        <v>12.2</v>
+      </c>
+      <c r="M83">
+        <v>15.3</v>
+      </c>
+      <c r="N83">
+        <v>16</v>
+      </c>
+      <c r="O83">
+        <v>20</v>
+      </c>
+      <c r="P83">
+        <v>-0.3</v>
+      </c>
+      <c r="Q83">
+        <v>-1.5</v>
+      </c>
+      <c r="R83" t="s">
+        <v>90</v>
+      </c>
+      <c r="S83" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19" customHeight="1" ht="30">
+      <c r="A84" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B84" t="s">
+        <v>23</v>
+      </c>
+      <c r="C84" t="s">
+        <v>24</v>
+      </c>
+      <c r="D84" t="s">
+        <v>25</v>
+      </c>
+      <c r="E84" t="s">
+        <v>33</v>
+      </c>
+      <c r="F84">
+        <v>20</v>
+      </c>
+      <c r="G84">
+        <v>6.8</v>
+      </c>
+      <c r="H84" t="s">
+        <v>65</v>
+      </c>
+      <c r="I84" t="s">
+        <v>33</v>
+      </c>
+      <c r="J84" t="s">
+        <v>29</v>
+      </c>
+      <c r="K84" t="s">
+        <v>29</v>
+      </c>
+      <c r="L84">
+        <v>16</v>
+      </c>
+      <c r="M84">
+        <v>23</v>
+      </c>
+      <c r="N84">
+        <v>18</v>
+      </c>
+      <c r="O84">
+        <v>30</v>
+      </c>
+      <c r="P84">
+        <v>0.5</v>
+      </c>
+      <c r="Q84">
+        <v>1.2</v>
+      </c>
+      <c r="R84" t="s">
+        <v>90</v>
+      </c>
+      <c r="S84" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" customHeight="1" ht="30">
+      <c r="A85" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" t="s">
+        <v>25</v>
+      </c>
+      <c r="E85" t="s">
+        <v>33</v>
+      </c>
+      <c r="F85">
+        <v>60</v>
+      </c>
+      <c r="G85">
+        <v>3</v>
+      </c>
+      <c r="H85" t="s">
+        <v>35</v>
+      </c>
+      <c r="I85" t="s">
+        <v>33</v>
+      </c>
+      <c r="J85">
+        <v>79</v>
+      </c>
+      <c r="K85">
+        <v>105</v>
+      </c>
+      <c r="L85">
+        <v>90</v>
+      </c>
+      <c r="M85">
+        <v>125</v>
+      </c>
+      <c r="N85" t="s">
+        <v>29</v>
+      </c>
+      <c r="O85" t="s">
+        <v>29</v>
+      </c>
+      <c r="P85">
+        <v>0.5</v>
+      </c>
+      <c r="Q85">
         <v>2</v>
       </c>
-      <c r="R82" t="s">
-[...10 lines deleted...]
-      <c r="B83" t="s">
+      <c r="R85" t="s">
+        <v>90</v>
+      </c>
+      <c r="S85" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" customHeight="1" ht="30">
+      <c r="A86" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B86" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" t="s">
+        <v>24</v>
+      </c>
+      <c r="D86" t="s">
+        <v>25</v>
+      </c>
+      <c r="E86" t="s">
+        <v>33</v>
+      </c>
+      <c r="F86">
+        <v>30</v>
+      </c>
+      <c r="G86">
+        <v>5</v>
+      </c>
+      <c r="H86" t="s">
+        <v>35</v>
+      </c>
+      <c r="I86" t="s">
+        <v>33</v>
+      </c>
+      <c r="J86">
+        <v>28</v>
+      </c>
+      <c r="K86">
+        <v>36</v>
+      </c>
+      <c r="L86">
+        <v>38</v>
+      </c>
+      <c r="M86">
+        <v>50</v>
+      </c>
+      <c r="N86" t="s">
+        <v>29</v>
+      </c>
+      <c r="O86" t="s">
+        <v>29</v>
+      </c>
+      <c r="P86">
+        <v>1</v>
+      </c>
+      <c r="Q86">
+        <v>2.5</v>
+      </c>
+      <c r="R86" t="s">
+        <v>90</v>
+      </c>
+      <c r="S86" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19" customHeight="1" ht="30">
+      <c r="A87" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="B87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" t="s">
+        <v>24</v>
+      </c>
+      <c r="D87" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" t="s">
+        <v>26</v>
+      </c>
+      <c r="F87">
+        <v>-20</v>
+      </c>
+      <c r="G87">
+        <v>-4.2</v>
+      </c>
+      <c r="H87" t="s">
+        <v>27</v>
+      </c>
+      <c r="I87" t="s">
+        <v>33</v>
+      </c>
+      <c r="J87" t="s">
+        <v>29</v>
+      </c>
+      <c r="K87" t="s">
+        <v>29</v>
+      </c>
+      <c r="L87">
+        <v>37</v>
+      </c>
+      <c r="M87">
+        <v>48</v>
+      </c>
+      <c r="N87">
+        <v>45</v>
+      </c>
+      <c r="O87">
+        <v>60</v>
+      </c>
+      <c r="P87">
+        <v>-0.4</v>
+      </c>
+      <c r="Q87">
+        <v>-1</v>
+      </c>
+      <c r="R87" t="s">
+        <v>90</v>
+      </c>
+      <c r="S87" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19" customHeight="1" ht="30">
+      <c r="A88" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B88" t="s">
+        <v>23</v>
+      </c>
+      <c r="C88" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88" t="s">
+        <v>33</v>
+      </c>
+      <c r="F88">
+        <v>30</v>
+      </c>
+      <c r="G88">
+        <v>3.6</v>
+      </c>
+      <c r="H88" t="s">
+        <v>35</v>
+      </c>
+      <c r="I88" t="s">
+        <v>33</v>
+      </c>
+      <c r="J88">
+        <v>31</v>
+      </c>
+      <c r="K88">
+        <v>39</v>
+      </c>
+      <c r="L88">
+        <v>40</v>
+      </c>
+      <c r="M88">
+        <v>53</v>
+      </c>
+      <c r="N88" t="s">
+        <v>29</v>
+      </c>
+      <c r="O88" t="s">
+        <v>29</v>
+      </c>
+      <c r="P88">
+        <v>1</v>
+      </c>
+      <c r="Q88">
+        <v>2.5</v>
+      </c>
+      <c r="R88" t="s">
+        <v>90</v>
+      </c>
+      <c r="S88" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19" customHeight="1" ht="30">
+      <c r="A89" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B89" t="s">
+        <v>23</v>
+      </c>
+      <c r="C89" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89" t="s">
+        <v>26</v>
+      </c>
+      <c r="F89">
+        <v>-30</v>
+      </c>
+      <c r="G89">
+        <v>-3</v>
+      </c>
+      <c r="H89" t="s">
+        <v>35</v>
+      </c>
+      <c r="I89" t="s">
+        <v>33</v>
+      </c>
+      <c r="J89">
+        <v>72</v>
+      </c>
+      <c r="K89">
+        <v>92</v>
+      </c>
+      <c r="L89">
+        <v>103</v>
+      </c>
+      <c r="M89">
+        <v>145</v>
+      </c>
+      <c r="N89" t="s">
+        <v>29</v>
+      </c>
+      <c r="O89" t="s">
+        <v>29</v>
+      </c>
+      <c r="P89">
+        <v>-1.2</v>
+      </c>
+      <c r="Q89">
+        <v>-2.5</v>
+      </c>
+      <c r="R89" t="s">
+        <v>90</v>
+      </c>
+      <c r="S89" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19" customHeight="1" ht="30">
+      <c r="A90" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B90" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" t="s">
+        <v>33</v>
+      </c>
+      <c r="F90">
+        <v>20</v>
+      </c>
+      <c r="G90">
+        <v>4</v>
+      </c>
+      <c r="H90" t="s">
+        <v>65</v>
+      </c>
+      <c r="I90" t="s">
+        <v>33</v>
+      </c>
+      <c r="J90" t="s">
+        <v>29</v>
+      </c>
+      <c r="K90" t="s">
+        <v>29</v>
+      </c>
+      <c r="L90">
+        <v>25</v>
+      </c>
+      <c r="M90">
+        <v>30</v>
+      </c>
+      <c r="N90">
+        <v>28</v>
+      </c>
+      <c r="O90">
+        <v>35</v>
+      </c>
+      <c r="P90">
+        <v>0.5</v>
+      </c>
+      <c r="Q90">
+        <v>1.2</v>
+      </c>
+      <c r="R90" t="s">
+        <v>90</v>
+      </c>
+      <c r="S90" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19" customHeight="1" ht="30">
+      <c r="A91" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B91" t="s">
+        <v>23</v>
+      </c>
+      <c r="C91" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" t="s">
+        <v>25</v>
+      </c>
+      <c r="E91" t="s">
+        <v>26</v>
+      </c>
+      <c r="F91">
+        <v>-20</v>
+      </c>
+      <c r="G91">
+        <v>-3.8</v>
+      </c>
+      <c r="H91" t="s">
+        <v>65</v>
+      </c>
+      <c r="I91" t="s">
+        <v>33</v>
+      </c>
+      <c r="J91" t="s">
+        <v>29</v>
+      </c>
+      <c r="K91" t="s">
+        <v>29</v>
+      </c>
+      <c r="L91">
+        <v>33</v>
+      </c>
+      <c r="M91">
+        <v>45</v>
+      </c>
+      <c r="N91">
+        <v>46</v>
+      </c>
+      <c r="O91">
+        <v>60</v>
+      </c>
+      <c r="P91">
+        <v>-0.4</v>
+      </c>
+      <c r="Q91">
+        <v>-1</v>
+      </c>
+      <c r="R91" t="s">
+        <v>90</v>
+      </c>
+      <c r="S91" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19" customHeight="1" ht="30">
+      <c r="A92" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B92" t="s">
+        <v>23</v>
+      </c>
+      <c r="C92" t="s">
+        <v>24</v>
+      </c>
+      <c r="D92" t="s">
+        <v>25</v>
+      </c>
+      <c r="E92" t="s">
+        <v>33</v>
+      </c>
+      <c r="F92">
+        <v>20</v>
+      </c>
+      <c r="G92">
+        <v>6.2</v>
+      </c>
+      <c r="H92" t="s">
+        <v>65</v>
+      </c>
+      <c r="I92" t="s">
+        <v>33</v>
+      </c>
+      <c r="J92" t="s">
+        <v>29</v>
+      </c>
+      <c r="K92" t="s">
+        <v>29</v>
+      </c>
+      <c r="L92">
         <v>21</v>
       </c>
-      <c r="C83" t="s">
-[...38 lines deleted...]
-      <c r="P83">
+      <c r="M92">
+        <v>25</v>
+      </c>
+      <c r="N92">
+        <v>29</v>
+      </c>
+      <c r="O92">
+        <v>35</v>
+      </c>
+      <c r="P92">
+        <v>0.45</v>
+      </c>
+      <c r="Q92">
         <v>1</v>
       </c>
-      <c r="Q83">
-[...360 lines deleted...]
-        <v>29</v>
+      <c r="R92" t="s">
+        <v>90</v>
+      </c>
+      <c r="S92" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
-[...84 lines deleted...]
-    <hyperlink ref="A89" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A32" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A38" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A40" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A41" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A47" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A48" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A49" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A54" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A55" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A56" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A57" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A58" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A59" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A60" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A61" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A62" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A63" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="A65" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="A66" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A67" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="A68" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="A69" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="A70" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="A71" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="A72" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="A73" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="A74" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="A76" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="A78" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="A79" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="A80" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="A81" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="A82" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="A83" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="A84" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="A85" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="A86" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="A87" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="A88" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="A89" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="A90" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="A91" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="A92" r:id="rId_hyperlink_88"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>