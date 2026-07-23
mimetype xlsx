--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Selection guides for:Low-and Medium-Voltage MOSFETs</t>
   </si>
   <si>
     <t>Open interactive selection guide for Low-and Medium-Voltage MOSFETs</t>
   </si>
   <si>
-    <t>Generated on: 08-06-2026</t>
+    <t>Generated on: 23-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>BVDSS(V)</t>
   </si>
   <si>
     <t>ID (A)</t>
   </si>
   <si>
     <t>VGS(V)</t>