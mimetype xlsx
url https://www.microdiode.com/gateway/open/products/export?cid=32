--- v2 (2026-07-23)
+++ v3 (2026-07-24)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Selection guides for:Low-and Medium-Voltage MOSFETs</t>
   </si>
   <si>
     <t>Open interactive selection guide for Low-and Medium-Voltage MOSFETs</t>
   </si>
   <si>
-    <t>Generated on: 23-07-2026</t>
+    <t>Generated on: 24-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>BVDSS(V)</t>
   </si>
   <si>
     <t>ID (A)</t>
   </si>
   <si>
     <t>VGS(V)</t>