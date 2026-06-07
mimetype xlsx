--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -14,107 +14,113 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
-[...14 lines deleted...]
-Functions</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+  <si>
+    <t>Selection guides for:Electrostatic protection diode</t>
+  </si>
+  <si>
+    <t>Open interactive selection guide for Electrostatic protection diode</t>
+  </si>
+  <si>
+    <t>Generated on: 08-06-2026</t>
+  </si>
+  <si>
+    <t>产品型号</t>
+  </si>
+  <si>
+    <t>产品状态</t>
+  </si>
+  <si>
+    <t>合规</t>
+  </si>
+  <si>
+    <t>数量
+函数</t>
   </si>
   <si>
     <t>Polarity</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Peak Power Dissipation
 PPP(W)</t>
   </si>
   <si>
     <t>Reverse Stand-off Voltage VRWM (V)</t>
   </si>
   <si>
     <t>Breakdown Voltage
 VBR(V)</t>
   </si>
   <si>
     <t>Maximun Clamping Voltage  VC（V)</t>
   </si>
   <si>
     <t>Peak Pulse Current IPP (A)</t>
   </si>
   <si>
     <t>Maximum Reverse Leakage  IR (μA)</t>
   </si>
   <si>
     <t>Junction Capacitance CJ (pF)</t>
   </si>
   <si>
     <t>ESD level</t>
   </si>
   <si>
     <t>Junction Temperature</t>
   </si>
   <si>
     <t>ME5V0U1BAAE</t>
   </si>
   <si>
-    <t>Active</t>
+    <t>活跃</t>
   </si>
   <si>
     <t>R/H/P</t>
   </si>
   <si>
     <t>Bi</t>
   </si>
   <si>
     <t>DFN0603-2L</t>
   </si>
   <si>
     <t>Con12KV/Air15KV</t>
   </si>
   <si>
     <t>125℃</t>
   </si>
   <si>
     <t>ME5V0U1BAAS</t>
   </si>
   <si>
     <t>Con 15KV/Air20KV</t>
   </si>
   <si>
     <t>ME3V3U1BAAS</t>
   </si>
@@ -771,154 +777,178 @@
   </si>
   <si>
     <t>ESD05D6CU</t>
   </si>
   <si>
     <t>DFN0603</t>
   </si>
   <si>
     <t>ESD05D6BU</t>
   </si>
   <si>
     <t>Con 20KV/Air 30KV</t>
   </si>
   <si>
     <t>ESD03D6BU</t>
   </si>
   <si>
     <t>Con 20KV/Air 20KV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="40"/>
+      <sz val="18"/>
       <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="single"/>
+      <sz val="16"/>
+      <color rgb="1154dc"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="ffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="0000ff"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="1154dc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025121610163357641.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>238125</xdr:rowOff>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1266825" cy="304800"/>
+    <xdr:ext cx="1981200" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1186,8417 +1216,8431 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BAAE" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BAAS" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME3V3U1BAAS" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V5U1BAAS" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V0U1BAAS" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0Z1BAA" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME3V3Z1BAA" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UADH" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UAD" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME15VZ1UAD" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME12VZ1UAD" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME4V5Z1UAD" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME15VZ1UAH" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME12VZ1UAH" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BABE" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BABS" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME3V3U1BABS" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V5U1BABS" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V0U1BABS" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UABH" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME20VZ1UABH" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME15VZ1UABH" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME12VZ1UABH" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME20VZ1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME15VZ1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME12VZ1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME4V8Z1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME18VZ1BAB" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0Z1BABH" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME4V5Z1BAB" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BAB" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501BLC" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UAH" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12FDT" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12DFM" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD15T" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12T" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD07T" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12DFMC" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD07DFMC" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD4V5TC" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U4UAGL" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V5U4BAGS" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3324P" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0524P" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0522P" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0504F" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SRV05-4" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0504TL" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VU2UCB" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM712" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM24QC" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM12OC" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM05OC" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM36C" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM24C" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM20C" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM18C" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM15C" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM12C" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM08C" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM05C" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM03C" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0502T5CU" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD2105L" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SR05LC" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC24C" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC15C" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC12C" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC08C" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC05C" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC03C" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC24CI" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC20CI" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC18CI" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC15CI" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC12CI" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC08CI" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC05CM" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC05CI" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC03CI" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ27VAL" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ18VAL" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ15VAL" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ12VAL" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ9V1AL" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ6V8AL" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ6V2AL" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ5V6AL" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM36" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM24" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM20" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM18" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM15" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM12" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM08" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM05" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM03" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0502TL" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0302TL" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0502T5L" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD05CS" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD36C" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD24C" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD20C" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD18C" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD15C" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12C" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD08C" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD05C" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD03C" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3B5CM" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3B3CM" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/LESD3Z5-0C" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3Z5V0BU" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3Z3V3BU" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5B5CM" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5B3CM" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0Z1BBC" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME3V3Z1BBC" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/LESD5Z5-0C-H" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z3-3C" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5B5CL" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5B5CU" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0Z1BBD" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD36" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD24" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD20" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD18" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD15" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD08" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD05" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD03" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z36" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z24" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z15V" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z12V" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z7V0" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z6V0" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z5V0" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z3V3" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z2V5" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z5-0L" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z3-3L" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0302L" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0502L" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D12W" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D36V" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D15V" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D12V" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D8V0" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D5V0" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D3V3" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501L" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0301L" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD2401QC" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD1201OC" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0701OC" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501OC" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501CM" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0301PBC" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0301BL" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0801PB" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD1201BU" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501D2" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501PB" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501BL" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3601PC" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD05D6CU" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD05D6BU" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD03D6BU" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BAAE" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BAAS" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME3V3U1BAAS" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V5U1BAAS" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V0U1BAAS" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0Z1BAA" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME3V3Z1BAA" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UADH" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UAD" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME15VZ1UAD" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME12VZ1UAD" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME4V5Z1UAD" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME15VZ1UAH" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME12VZ1UAH" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BABE" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BABS" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME3V3U1BABS" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V5U1BABS" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V0U1BABS" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UABH" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME20VZ1UABH" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME15VZ1UABH" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME12VZ1UABH" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME20VZ1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME15VZ1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME12VZ1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME4V8Z1UAB" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME18VZ1BAB" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0Z1BABH" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME4V5Z1BAB" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U1BAB" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501BLC" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VZ1UAH" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12FDT" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12DFM" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD15T" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12T" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD07T" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12DFMC" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD07DFMC" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD4V5TC" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0U4UAGL" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME1V5U4BAGS" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3324P" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0524P" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0522P" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0504F" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SRV05-4" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0504TL" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME24VU2UCB" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM712" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM24QC" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM12OC" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM05OC" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM36C" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM24C" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM20C" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM18C" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM15C" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM12C" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM08C" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM05C" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM03C" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0502T5CU" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD2105L" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SR05LC" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC24C" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC15C" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC12C" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC08C" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC05C" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC03C" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC24CI" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC20CI" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC18CI" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC15CI" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC12CI" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC08CI" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC05CM" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC05CI" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/GBLC03CI" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ27VAL" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ18VAL" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ15VAL" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ12VAL" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ9V1AL" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ6V8AL" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ6V2AL" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/MMBZ5V6AL" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM36" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM24" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM20" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM18" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM15" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM12" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM08" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM05" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SM03" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0502TL" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0302TL" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0502T5L" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD05CS" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD36C" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD24C" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD20C" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD18C" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD15C" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12C" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD08C" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD05C" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD03C" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3B5CM" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3B3CM" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/LESD3Z5-0C" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3Z5V0BU" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3Z3V3BU" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5B5CM" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5B3CM" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0Z1BBC" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME3V3Z1BBC" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/LESD5Z5-0C-H" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z3-3C" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5B5CL" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5B5CU" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ME5V0Z1BBD" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD36" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD24" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD20" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD18" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD15" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD12" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD08" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD05" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/SD03" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z36" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z24" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z15V" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z12V" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z7V0" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z6V0" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z5V0" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z3V3" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z2V5" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z5-0L" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD5Z3-3L" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0302L" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0502L" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D12W" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D36V" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D15V" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D12V" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D8V0" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D5V0" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD8D3V3" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501L" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0301L" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD2401QC" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD1201OC" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0701OC" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501OC" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501CM" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0301PBC" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0301BL" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0801PB" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD1201BU" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501D2" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501PB" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD0501BL" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD3601PC" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD05D6CU" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD05D6BU" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microdiode.com/protective-devices/electrostatic-protection-diode/ESD03D6BU" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O175"/>
+  <dimension ref="A1:O178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A175" sqref="A175"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="26" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.72" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.72" customWidth="true" style="0"/>
     <col min="3" max="3" width="20.72" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.72" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.72" customWidth="true" style="0"/>
     <col min="6" max="6" width="20.72" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.72" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.72" customWidth="true" style="0"/>
     <col min="9" max="9" width="20.72" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.72" customWidth="true" style="0"/>
     <col min="11" max="11" width="20.72" customWidth="true" style="0"/>
     <col min="12" max="12" width="20.72" customWidth="true" style="0"/>
     <col min="13" max="13" width="20.72" customWidth="true" style="0"/>
     <col min="14" max="14" width="20.72" customWidth="true" style="0"/>
     <col min="15" max="15" width="20.72" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="60">
       <c r="A1"/>
-      <c r="B1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:15" customHeight="1" ht="30">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:15" customHeight="1" ht="30">
-[...3 lines deleted...]
-      <c r="B2" s="3" t="s">
+    <row r="3" spans="1:15" customHeight="1" ht="30">
+      <c r="A3" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" customHeight="1" ht="30">
+      <c r="A4" s="3" t="s">
         <v>2</v>
-      </c>
-[...131 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="30">
       <c r="A5" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="O5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6" spans="1:15" customHeight="1" ht="30">
+      <c r="A6" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="D5">
-[...14 lines deleted...]
-      <c r="I5">
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6">
+        <v>1</v>
+      </c>
+      <c r="E6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6">
+        <v>12</v>
+      </c>
+      <c r="H6">
         <v>5</v>
       </c>
-      <c r="J5">
+      <c r="I6">
+        <v>6</v>
+      </c>
+      <c r="J6">
+        <v>3</v>
+      </c>
+      <c r="K6">
         <v>4</v>
-      </c>
-[...48 lines deleted...]
-        <v>7</v>
       </c>
       <c r="L6">
         <v>0.1</v>
       </c>
       <c r="M6">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" customHeight="1" ht="30">
+      <c r="A7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7">
+        <v>1</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" t="s">
         <v>22</v>
-      </c>
-[...18 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G7">
         <v>28</v>
       </c>
       <c r="H7">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I7">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J7">
         <v>4</v>
       </c>
       <c r="K7">
         <v>7</v>
       </c>
       <c r="L7">
         <v>0.1</v>
       </c>
       <c r="M7">
         <v>0.35</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" customHeight="1" ht="30">
+      <c r="A8" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8">
+        <v>1</v>
+      </c>
+      <c r="E8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" t="s">
         <v>22</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G8">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="H8">
+        <v>3.3</v>
+      </c>
+      <c r="I8">
         <v>5</v>
       </c>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
       <c r="J8">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="K8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L8">
         <v>0.1</v>
       </c>
       <c r="M8">
-        <v>15</v>
+        <v>0.35</v>
       </c>
       <c r="N8" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="O8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" customHeight="1" ht="30">
+      <c r="A9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9">
+        <v>1</v>
+      </c>
+      <c r="E9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" t="s">
         <v>22</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G9">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="H9">
-        <v>3.3</v>
+        <v>1.5</v>
       </c>
       <c r="I9">
+        <v>3</v>
+      </c>
+      <c r="J9">
         <v>4</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L9">
         <v>0.1</v>
       </c>
       <c r="M9">
+        <v>0.35</v>
+      </c>
+      <c r="N9" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" customHeight="1" ht="30">
+      <c r="A10" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10">
+        <v>1</v>
+      </c>
+      <c r="E10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10">
+        <v>28</v>
+      </c>
+      <c r="H10">
+        <v>1</v>
+      </c>
+      <c r="I10">
+        <v>2</v>
+      </c>
+      <c r="J10">
+        <v>4</v>
+      </c>
+      <c r="K10">
+        <v>7</v>
+      </c>
+      <c r="L10">
+        <v>0.1</v>
+      </c>
+      <c r="M10">
+        <v>0.35</v>
+      </c>
+      <c r="N10" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" customHeight="1" ht="30">
+      <c r="A11" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11">
+        <v>1</v>
+      </c>
+      <c r="E11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11">
+        <v>96</v>
+      </c>
+      <c r="H11">
+        <v>5</v>
+      </c>
+      <c r="I11">
+        <v>5.3</v>
+      </c>
+      <c r="J11">
+        <v>12</v>
+      </c>
+      <c r="K11">
+        <v>8</v>
+      </c>
+      <c r="L11">
+        <v>0.1</v>
+      </c>
+      <c r="M11">
         <v>15</v>
       </c>
-      <c r="N9" t="s">
-[...2 lines deleted...]
-      <c r="O9" t="s">
+      <c r="N11" t="s">
+        <v>32</v>
+      </c>
+      <c r="O11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" customHeight="1" ht="30">
+      <c r="A12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12">
+        <v>1</v>
+      </c>
+      <c r="E12" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" t="s">
         <v>22</v>
       </c>
-    </row>
-[...112 lines deleted...]
-      </c>
       <c r="G12">
-        <v>1960</v>
+        <v>96</v>
       </c>
       <c r="H12">
-        <v>15</v>
+        <v>3.3</v>
       </c>
       <c r="I12">
-        <v>16.3</v>
+        <v>4</v>
       </c>
       <c r="J12">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="K12">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="L12">
         <v>0.1</v>
       </c>
       <c r="M12">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="N12" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" customHeight="1" ht="30">
+      <c r="A13" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13">
+        <v>1</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13">
+        <v>2720</v>
+      </c>
+      <c r="H13">
+        <v>24</v>
+      </c>
+      <c r="I13">
+        <v>26.5</v>
+      </c>
+      <c r="J13">
+        <v>29</v>
+      </c>
+      <c r="K13">
+        <v>85</v>
+      </c>
+      <c r="L13">
+        <v>0.5</v>
+      </c>
+      <c r="M13">
+        <v>240</v>
+      </c>
+      <c r="N13" t="s">
+        <v>32</v>
+      </c>
+      <c r="O13" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" customHeight="1" ht="30">
+      <c r="A14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14">
+        <v>1</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G14">
+        <v>2640</v>
+      </c>
+      <c r="H14">
+        <v>24</v>
+      </c>
+      <c r="I14">
+        <v>26.5</v>
+      </c>
+      <c r="J14">
         <v>30</v>
       </c>
-      <c r="O12" t="s">
+      <c r="K14">
+        <v>80</v>
+      </c>
+      <c r="L14">
+        <v>0.5</v>
+      </c>
+      <c r="M14">
+        <v>180</v>
+      </c>
+      <c r="N14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" customHeight="1" ht="30">
+      <c r="A15" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15">
+        <v>1</v>
+      </c>
+      <c r="E15" t="s">
         <v>35</v>
       </c>
-    </row>
-[...109 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G15">
-        <v>6300</v>
+        <v>1960</v>
       </c>
       <c r="H15">
         <v>15</v>
       </c>
       <c r="I15">
-        <v>16</v>
+        <v>16.3</v>
       </c>
       <c r="J15">
+        <v>28</v>
+      </c>
+      <c r="K15">
+        <v>70</v>
+      </c>
+      <c r="L15">
+        <v>0.1</v>
+      </c>
+      <c r="M15">
+        <v>300</v>
+      </c>
+      <c r="N15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" customHeight="1" ht="30">
+      <c r="A16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16">
+        <v>1</v>
+      </c>
+      <c r="E16" t="s">
         <v>35</v>
       </c>
-      <c r="K15">
-[...30 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G16">
-        <v>6600</v>
+        <v>2080</v>
       </c>
       <c r="H16">
         <v>12</v>
       </c>
       <c r="I16">
+        <v>13.3</v>
+      </c>
+      <c r="J16">
+        <v>23</v>
+      </c>
+      <c r="K16">
+        <v>80</v>
+      </c>
+      <c r="L16">
+        <v>1</v>
+      </c>
+      <c r="M16">
+        <v>350</v>
+      </c>
+      <c r="N16" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" customHeight="1" ht="30">
+      <c r="A17" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17">
+        <v>1</v>
+      </c>
+      <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
+        <v>36</v>
+      </c>
+      <c r="G17">
+        <v>2550</v>
+      </c>
+      <c r="H17">
+        <v>4.5</v>
+      </c>
+      <c r="I17">
+        <v>5</v>
+      </c>
+      <c r="J17">
+        <v>15</v>
+      </c>
+      <c r="K17">
+        <v>170</v>
+      </c>
+      <c r="L17">
+        <v>1</v>
+      </c>
+      <c r="M17">
+        <v>560</v>
+      </c>
+      <c r="N17" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" customHeight="1" ht="30">
+      <c r="A18" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18">
+        <v>1</v>
+      </c>
+      <c r="E18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18">
+        <v>6300</v>
+      </c>
+      <c r="H18">
+        <v>15</v>
+      </c>
+      <c r="I18">
+        <v>16</v>
+      </c>
+      <c r="J18">
+        <v>35</v>
+      </c>
+      <c r="K18">
+        <v>180</v>
+      </c>
+      <c r="L18">
+        <v>1</v>
+      </c>
+      <c r="M18">
+        <v>1200</v>
+      </c>
+      <c r="N18" t="s">
+        <v>32</v>
+      </c>
+      <c r="O18" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" customHeight="1" ht="30">
+      <c r="A19" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19">
+        <v>1</v>
+      </c>
+      <c r="E19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19">
+        <v>6600</v>
+      </c>
+      <c r="H19">
+        <v>12</v>
+      </c>
+      <c r="I19">
         <v>13</v>
       </c>
-      <c r="J16">
+      <c r="J19">
         <v>33</v>
       </c>
-      <c r="K16">
+      <c r="K19">
         <v>200</v>
       </c>
-      <c r="L16">
-[...2 lines deleted...]
-      <c r="M16">
+      <c r="L19">
+        <v>1</v>
+      </c>
+      <c r="M19">
         <v>1500</v>
       </c>
-      <c r="N16" t="s">
-[...25 lines deleted...]
-      <c r="G17">
+      <c r="N19" t="s">
+        <v>32</v>
+      </c>
+      <c r="O19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" customHeight="1" ht="30">
+      <c r="A20" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20">
+        <v>1</v>
+      </c>
+      <c r="E20" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20">
         <v>12</v>
       </c>
-      <c r="H17">
+      <c r="H20">
         <v>5</v>
       </c>
-      <c r="I17">
+      <c r="I20">
         <v>6</v>
       </c>
-      <c r="J17">
+      <c r="J20">
         <v>2.9</v>
       </c>
-      <c r="K17">
+      <c r="K20">
         <v>4</v>
-      </c>
-[...139 lines deleted...]
-        <v>7</v>
       </c>
       <c r="L20">
         <v>0.1</v>
       </c>
       <c r="M20">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="N20" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O20" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="30">
-      <c r="A21" s="4" t="s">
-        <v>48</v>
+      <c r="A21" s="6" t="s">
+        <v>47</v>
       </c>
       <c r="B21" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D21">
         <v>1</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G21">
         <v>28</v>
       </c>
       <c r="H21">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I21">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J21">
         <v>4</v>
       </c>
       <c r="K21">
         <v>7</v>
       </c>
       <c r="L21">
         <v>0.1</v>
       </c>
       <c r="M21">
         <v>0.35</v>
       </c>
       <c r="N21" t="s">
+        <v>26</v>
+      </c>
+      <c r="O21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" customHeight="1" ht="30">
+      <c r="A22" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22">
+        <v>1</v>
+      </c>
+      <c r="E22" t="s">
+        <v>21</v>
+      </c>
+      <c r="F22" t="s">
+        <v>46</v>
+      </c>
+      <c r="G22">
+        <v>28</v>
+      </c>
+      <c r="H22">
+        <v>3.3</v>
+      </c>
+      <c r="I22">
+        <v>5</v>
+      </c>
+      <c r="J22">
+        <v>4</v>
+      </c>
+      <c r="K22">
+        <v>7</v>
+      </c>
+      <c r="L22">
+        <v>0.1</v>
+      </c>
+      <c r="M22">
+        <v>0.35</v>
+      </c>
+      <c r="N22" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" customHeight="1" ht="30">
+      <c r="A23" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23">
+        <v>1</v>
+      </c>
+      <c r="E23" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23">
+        <v>28</v>
+      </c>
+      <c r="H23">
+        <v>1.5</v>
+      </c>
+      <c r="I23">
+        <v>3</v>
+      </c>
+      <c r="J23">
+        <v>4</v>
+      </c>
+      <c r="K23">
+        <v>7</v>
+      </c>
+      <c r="L23">
+        <v>0.1</v>
+      </c>
+      <c r="M23">
+        <v>0.35</v>
+      </c>
+      <c r="N23" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" customHeight="1" ht="30">
+      <c r="A24" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24">
+        <v>1</v>
+      </c>
+      <c r="E24" t="s">
+        <v>21</v>
+      </c>
+      <c r="F24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G24">
+        <v>28</v>
+      </c>
+      <c r="H24">
+        <v>1</v>
+      </c>
+      <c r="I24">
+        <v>2</v>
+      </c>
+      <c r="J24">
+        <v>4</v>
+      </c>
+      <c r="K24">
+        <v>7</v>
+      </c>
+      <c r="L24">
+        <v>0.1</v>
+      </c>
+      <c r="M24">
+        <v>0.35</v>
+      </c>
+      <c r="N24" t="s">
+        <v>32</v>
+      </c>
+      <c r="O24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" customHeight="1" ht="30">
+      <c r="A25" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25">
+        <v>1</v>
+      </c>
+      <c r="E25" t="s">
+        <v>35</v>
+      </c>
+      <c r="F25" t="s">
+        <v>46</v>
+      </c>
+      <c r="G25">
+        <v>875</v>
+      </c>
+      <c r="H25">
+        <v>24</v>
+      </c>
+      <c r="I25">
+        <v>26</v>
+      </c>
+      <c r="J25">
+        <v>35</v>
+      </c>
+      <c r="K25">
+        <v>25</v>
+      </c>
+      <c r="L25">
+        <v>1</v>
+      </c>
+      <c r="M25">
+        <v>55</v>
+      </c>
+      <c r="N25" t="s">
+        <v>32</v>
+      </c>
+      <c r="O25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" customHeight="1" ht="30">
+      <c r="A26" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26">
+        <v>1</v>
+      </c>
+      <c r="E26" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G26">
+        <v>868</v>
+      </c>
+      <c r="H26">
+        <v>20</v>
+      </c>
+      <c r="I26">
+        <v>22</v>
+      </c>
+      <c r="J26">
+        <v>31</v>
+      </c>
+      <c r="K26">
+        <v>28</v>
+      </c>
+      <c r="L26">
+        <v>1</v>
+      </c>
+      <c r="M26">
+        <v>65</v>
+      </c>
+      <c r="N26" t="s">
+        <v>32</v>
+      </c>
+      <c r="O26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" customHeight="1" ht="30">
+      <c r="A27" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27">
+        <v>1</v>
+      </c>
+      <c r="E27" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G27">
+        <v>900</v>
+      </c>
+      <c r="H27">
+        <v>15</v>
+      </c>
+      <c r="I27">
+        <v>16</v>
+      </c>
+      <c r="J27">
         <v>30</v>
       </c>
-      <c r="O21" t="s">
-[...31 lines deleted...]
-      <c r="J22">
+      <c r="K27">
+        <v>30</v>
+      </c>
+      <c r="L27">
+        <v>1</v>
+      </c>
+      <c r="M27">
+        <v>80</v>
+      </c>
+      <c r="N27" t="s">
+        <v>32</v>
+      </c>
+      <c r="O27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" customHeight="1" ht="30">
+      <c r="A28" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28">
+        <v>1</v>
+      </c>
+      <c r="E28" t="s">
         <v>35</v>
       </c>
-      <c r="K22">
-[...128 lines deleted...]
-      <c r="G25">
+      <c r="F28" t="s">
+        <v>46</v>
+      </c>
+      <c r="G28">
         <v>1800</v>
       </c>
-      <c r="H25">
+      <c r="H28">
         <v>12</v>
       </c>
-      <c r="I25">
+      <c r="I28">
         <v>13</v>
-      </c>
-[...139 lines deleted...]
-        <v>16</v>
       </c>
       <c r="J28">
         <v>30</v>
       </c>
       <c r="K28">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="L28">
         <v>1</v>
       </c>
       <c r="M28">
+        <v>110</v>
+      </c>
+      <c r="N28" t="s">
+        <v>32</v>
+      </c>
+      <c r="O28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" customHeight="1" ht="30">
+      <c r="A29" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29">
+        <v>1</v>
+      </c>
+      <c r="E29" t="s">
+        <v>35</v>
+      </c>
+      <c r="F29" t="s">
+        <v>46</v>
+      </c>
+      <c r="G29">
+        <v>525</v>
+      </c>
+      <c r="H29">
+        <v>24</v>
+      </c>
+      <c r="I29">
+        <v>26</v>
+      </c>
+      <c r="J29">
+        <v>35</v>
+      </c>
+      <c r="K29">
+        <v>15</v>
+      </c>
+      <c r="L29">
+        <v>1</v>
+      </c>
+      <c r="M29">
+        <v>28</v>
+      </c>
+      <c r="N29" t="s">
+        <v>32</v>
+      </c>
+      <c r="O29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" customHeight="1" ht="30">
+      <c r="A30" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30">
+        <v>1</v>
+      </c>
+      <c r="E30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F30" t="s">
+        <v>46</v>
+      </c>
+      <c r="G30">
+        <v>558</v>
+      </c>
+      <c r="H30">
+        <v>20</v>
+      </c>
+      <c r="I30">
+        <v>22</v>
+      </c>
+      <c r="J30">
+        <v>31</v>
+      </c>
+      <c r="K30">
+        <v>18</v>
+      </c>
+      <c r="L30">
+        <v>1</v>
+      </c>
+      <c r="M30">
+        <v>35</v>
+      </c>
+      <c r="N30" t="s">
+        <v>32</v>
+      </c>
+      <c r="O30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" customHeight="1" ht="30">
+      <c r="A31" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31">
+        <v>1</v>
+      </c>
+      <c r="E31" t="s">
+        <v>35</v>
+      </c>
+      <c r="F31" t="s">
+        <v>46</v>
+      </c>
+      <c r="G31">
+        <v>600</v>
+      </c>
+      <c r="H31">
+        <v>15</v>
+      </c>
+      <c r="I31">
+        <v>16</v>
+      </c>
+      <c r="J31">
+        <v>30</v>
+      </c>
+      <c r="K31">
+        <v>20</v>
+      </c>
+      <c r="L31">
+        <v>1</v>
+      </c>
+      <c r="M31">
         <v>45</v>
       </c>
-      <c r="N28" t="s">
-[...25 lines deleted...]
-      <c r="G29">
+      <c r="N31" t="s">
+        <v>32</v>
+      </c>
+      <c r="O31" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" customHeight="1" ht="30">
+      <c r="A32" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32">
+        <v>1</v>
+      </c>
+      <c r="E32" t="s">
+        <v>35</v>
+      </c>
+      <c r="F32" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32">
         <v>810</v>
       </c>
-      <c r="H29">
+      <c r="H32">
         <v>12</v>
       </c>
-      <c r="I29">
+      <c r="I32">
         <v>13</v>
       </c>
-      <c r="J29">
+      <c r="J32">
         <v>27</v>
-      </c>
-[...139 lines deleted...]
-        <v>12</v>
       </c>
       <c r="K32">
         <v>30</v>
       </c>
       <c r="L32">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="M32">
+        <v>50</v>
+      </c>
+      <c r="N32" t="s">
+        <v>32</v>
+      </c>
+      <c r="O32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" customHeight="1" ht="30">
+      <c r="A33" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33">
+        <v>1</v>
+      </c>
+      <c r="E33" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33">
+        <v>605</v>
+      </c>
+      <c r="H33">
+        <v>4.8</v>
+      </c>
+      <c r="I33">
+        <v>5</v>
+      </c>
+      <c r="J33">
+        <v>11</v>
+      </c>
+      <c r="K33">
+        <v>55</v>
+      </c>
+      <c r="L33">
+        <v>1</v>
+      </c>
+      <c r="M33">
+        <v>160</v>
+      </c>
+      <c r="N33" t="s">
+        <v>32</v>
+      </c>
+      <c r="O33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" customHeight="1" ht="30">
+      <c r="A34" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="N32" t="s">
-[...13 lines deleted...]
-      <c r="C33" t="s">
+      <c r="B34" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34">
+        <v>1</v>
+      </c>
+      <c r="E34" t="s">
+        <v>21</v>
+      </c>
+      <c r="F34" t="s">
+        <v>46</v>
+      </c>
+      <c r="G34">
+        <v>252</v>
+      </c>
+      <c r="H34">
         <v>18</v>
       </c>
-      <c r="D33">
-[...55 lines deleted...]
-      <c r="G34">
+      <c r="I34">
+        <v>19.5</v>
+      </c>
+      <c r="J34">
         <v>36</v>
       </c>
-      <c r="H34">
-[...7 lines deleted...]
-      </c>
       <c r="K34">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L34">
         <v>0.5</v>
       </c>
       <c r="M34">
-        <v>3.5</v>
+        <v>20</v>
       </c>
       <c r="N34" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="O34" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="30">
-      <c r="A35" s="4" t="s">
-        <v>63</v>
+      <c r="A35" s="6" t="s">
+        <v>61</v>
       </c>
       <c r="B35" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D35">
         <v>1</v>
       </c>
       <c r="E35" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F35" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G35">
-        <v>100</v>
+        <v>360</v>
       </c>
       <c r="H35">
         <v>5</v>
       </c>
       <c r="I35">
         <v>6</v>
       </c>
       <c r="J35">
+        <v>12</v>
+      </c>
+      <c r="K35">
+        <v>30</v>
+      </c>
+      <c r="L35">
+        <v>0.1</v>
+      </c>
+      <c r="M35">
+        <v>60</v>
+      </c>
+      <c r="N35" t="s">
+        <v>32</v>
+      </c>
+      <c r="O35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" customHeight="1" ht="30">
+      <c r="A36" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36">
+        <v>1</v>
+      </c>
+      <c r="E36" t="s">
+        <v>21</v>
+      </c>
+      <c r="F36" t="s">
+        <v>46</v>
+      </c>
+      <c r="G36">
+        <v>525</v>
+      </c>
+      <c r="H36">
+        <v>4.5</v>
+      </c>
+      <c r="I36">
+        <v>4.6</v>
+      </c>
+      <c r="J36">
+        <v>15</v>
+      </c>
+      <c r="K36">
+        <v>35</v>
+      </c>
+      <c r="L36">
+        <v>1</v>
+      </c>
+      <c r="M36">
+        <v>75</v>
+      </c>
+      <c r="N36" t="s">
+        <v>32</v>
+      </c>
+      <c r="O36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" customHeight="1" ht="30">
+      <c r="A37" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37">
+        <v>1</v>
+      </c>
+      <c r="E37" t="s">
+        <v>21</v>
+      </c>
+      <c r="F37" t="s">
+        <v>46</v>
+      </c>
+      <c r="G37">
+        <v>36</v>
+      </c>
+      <c r="H37">
+        <v>5</v>
+      </c>
+      <c r="I37">
+        <v>5.6</v>
+      </c>
+      <c r="J37">
+        <v>12</v>
+      </c>
+      <c r="K37">
+        <v>3</v>
+      </c>
+      <c r="L37">
+        <v>0.5</v>
+      </c>
+      <c r="M37">
+        <v>3.5</v>
+      </c>
+      <c r="N37" t="s">
+        <v>64</v>
+      </c>
+      <c r="O37" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" customHeight="1" ht="30">
+      <c r="A38" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38">
+        <v>1</v>
+      </c>
+      <c r="E38" t="s">
+        <v>21</v>
+      </c>
+      <c r="F38" t="s">
+        <v>46</v>
+      </c>
+      <c r="G38">
+        <v>100</v>
+      </c>
+      <c r="H38">
+        <v>5</v>
+      </c>
+      <c r="I38">
+        <v>6</v>
+      </c>
+      <c r="J38">
         <v>25</v>
       </c>
-      <c r="K35">
+      <c r="K38">
         <v>4</v>
       </c>
-      <c r="L35">
-[...2 lines deleted...]
-      <c r="M35">
+      <c r="L38">
+        <v>1</v>
+      </c>
+      <c r="M38">
         <v>0.25</v>
       </c>
-      <c r="N35" t="s">
-[...19 lines deleted...]
-      <c r="E36" t="s">
+      <c r="N38" t="s">
         <v>66</v>
       </c>
-      <c r="F36" t="s">
-[...2 lines deleted...]
-      <c r="G36">
+      <c r="O38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" customHeight="1" ht="30">
+      <c r="A39" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39">
+        <v>1</v>
+      </c>
+      <c r="E39" t="s">
+        <v>68</v>
+      </c>
+      <c r="F39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39">
         <v>5000</v>
       </c>
-      <c r="H36">
-[...2 lines deleted...]
-      <c r="I36">
+      <c r="H39">
+        <v>24</v>
+      </c>
+      <c r="I39">
         <v>25</v>
-      </c>
-[...139 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J39">
         <v>30</v>
       </c>
       <c r="K39">
-        <v>60</v>
+        <v>170</v>
       </c>
       <c r="L39">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="M39">
-        <v>330</v>
+        <v>800</v>
       </c>
       <c r="N39" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O39" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="30">
-      <c r="A40" s="4" t="s">
-        <v>75</v>
+      <c r="A40" s="6" t="s">
+        <v>69</v>
       </c>
       <c r="B40" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C40" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D40">
         <v>1</v>
       </c>
       <c r="E40" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F40" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>1540</v>
+        <v>2275</v>
       </c>
       <c r="H40">
         <v>12</v>
       </c>
       <c r="I40">
+        <v>12.7</v>
+      </c>
+      <c r="J40">
+        <v>35</v>
+      </c>
+      <c r="K40">
+        <v>65</v>
+      </c>
+      <c r="L40">
+        <v>0.1</v>
+      </c>
+      <c r="M40">
+        <v>510</v>
+      </c>
+      <c r="N40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O40" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" customHeight="1" ht="30">
+      <c r="A41" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" t="s">
+        <v>71</v>
+      </c>
+      <c r="D41">
+        <v>1</v>
+      </c>
+      <c r="E41" t="s">
+        <v>68</v>
+      </c>
+      <c r="F41" t="s">
+        <v>72</v>
+      </c>
+      <c r="G41">
+        <v>5600</v>
+      </c>
+      <c r="H41">
+        <v>12</v>
+      </c>
+      <c r="I41" t="s">
+        <v>73</v>
+      </c>
+      <c r="J41">
+        <v>28</v>
+      </c>
+      <c r="K41">
+        <v>200</v>
+      </c>
+      <c r="L41">
+        <v>1</v>
+      </c>
+      <c r="M41">
+        <v>450</v>
+      </c>
+      <c r="N41" t="s">
+        <v>32</v>
+      </c>
+      <c r="O41" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" customHeight="1" ht="30">
+      <c r="A42" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42">
+        <v>1</v>
+      </c>
+      <c r="E42" t="s">
+        <v>68</v>
+      </c>
+      <c r="F42" t="s">
+        <v>75</v>
+      </c>
+      <c r="G42">
+        <v>1800</v>
+      </c>
+      <c r="H42">
+        <v>15</v>
+      </c>
+      <c r="I42" t="s">
+        <v>76</v>
+      </c>
+      <c r="J42">
+        <v>30</v>
+      </c>
+      <c r="K42">
+        <v>60</v>
+      </c>
+      <c r="L42">
+        <v>1</v>
+      </c>
+      <c r="M42">
+        <v>330</v>
+      </c>
+      <c r="N42" t="s">
+        <v>32</v>
+      </c>
+      <c r="O42" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" customHeight="1" ht="30">
+      <c r="A43" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43">
+        <v>1</v>
+      </c>
+      <c r="E43" t="s">
+        <v>68</v>
+      </c>
+      <c r="F43" t="s">
+        <v>75</v>
+      </c>
+      <c r="G43">
+        <v>1540</v>
+      </c>
+      <c r="H43">
+        <v>12</v>
+      </c>
+      <c r="I43">
         <v>13.5</v>
       </c>
-      <c r="J40">
+      <c r="J43">
         <v>28</v>
       </c>
-      <c r="K40">
+      <c r="K43">
         <v>55</v>
       </c>
-      <c r="L40">
-[...2 lines deleted...]
-      <c r="M40">
+      <c r="L43">
+        <v>1</v>
+      </c>
+      <c r="M43">
         <v>350</v>
       </c>
-      <c r="N40" t="s">
-[...13 lines deleted...]
-      <c r="C41" t="s">
+      <c r="N43" t="s">
+        <v>32</v>
+      </c>
+      <c r="O43" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" customHeight="1" ht="30">
+      <c r="A44" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B44" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44">
+        <v>1</v>
+      </c>
+      <c r="E44" t="s">
+        <v>68</v>
+      </c>
+      <c r="F44" t="s">
+        <v>75</v>
+      </c>
+      <c r="G44">
+        <v>2625</v>
+      </c>
+      <c r="H44">
+        <v>7</v>
+      </c>
+      <c r="I44" t="s">
+        <v>79</v>
+      </c>
+      <c r="J44">
+        <v>25</v>
+      </c>
+      <c r="K44">
+        <v>105</v>
+      </c>
+      <c r="L44">
+        <v>1</v>
+      </c>
+      <c r="M44">
+        <v>600</v>
+      </c>
+      <c r="N44" t="s">
+        <v>32</v>
+      </c>
+      <c r="O44" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" customHeight="1" ht="30">
+      <c r="A45" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B45" t="s">
+        <v>19</v>
+      </c>
+      <c r="C45" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45">
+        <v>1</v>
+      </c>
+      <c r="E45" t="s">
+        <v>21</v>
+      </c>
+      <c r="F45" t="s">
+        <v>72</v>
+      </c>
+      <c r="G45">
+        <v>5600</v>
+      </c>
+      <c r="H45">
+        <v>12</v>
+      </c>
+      <c r="I45" t="s">
+        <v>73</v>
+      </c>
+      <c r="J45">
+        <v>28</v>
+      </c>
+      <c r="K45">
+        <v>200</v>
+      </c>
+      <c r="L45">
+        <v>1</v>
+      </c>
+      <c r="M45">
+        <v>450</v>
+      </c>
+      <c r="N45" t="s">
+        <v>32</v>
+      </c>
+      <c r="O45" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" customHeight="1" ht="30">
+      <c r="A46" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B46" t="s">
+        <v>19</v>
+      </c>
+      <c r="C46" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46">
+        <v>1</v>
+      </c>
+      <c r="E46" t="s">
+        <v>21</v>
+      </c>
+      <c r="F46" t="s">
+        <v>72</v>
+      </c>
+      <c r="G46">
+        <v>3600</v>
+      </c>
+      <c r="H46">
+        <v>7</v>
+      </c>
+      <c r="I46">
+        <v>8</v>
+      </c>
+      <c r="J46">
         <v>18</v>
       </c>
-      <c r="D41">
-[...67 lines deleted...]
-      <c r="K42">
+      <c r="K46">
         <v>200</v>
       </c>
-      <c r="L42">
-[...49 lines deleted...]
-      <c r="M43">
+      <c r="L46">
+        <v>1</v>
+      </c>
+      <c r="M46">
         <v>520</v>
       </c>
-      <c r="N43" t="s">
-[...25 lines deleted...]
-      <c r="G44">
+      <c r="N46" t="s">
+        <v>32</v>
+      </c>
+      <c r="O46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" customHeight="1" ht="30">
+      <c r="A47" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" t="s">
+        <v>19</v>
+      </c>
+      <c r="C47" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47">
+        <v>1</v>
+      </c>
+      <c r="E47" t="s">
+        <v>21</v>
+      </c>
+      <c r="F47" t="s">
+        <v>75</v>
+      </c>
+      <c r="G47">
         <v>3200</v>
       </c>
-      <c r="H44">
+      <c r="H47">
         <v>4.5</v>
       </c>
-      <c r="I44">
+      <c r="I47">
         <v>4.6</v>
       </c>
-      <c r="J44">
-[...2 lines deleted...]
-      <c r="K44">
+      <c r="J47">
+        <v>20</v>
+      </c>
+      <c r="K47">
         <v>160</v>
       </c>
-      <c r="L44">
-[...2 lines deleted...]
-      <c r="M44">
+      <c r="L47">
+        <v>1</v>
+      </c>
+      <c r="M47">
         <v>300</v>
       </c>
-      <c r="N44" t="s">
-[...46 lines deleted...]
-      <c r="N45" t="s">
+      <c r="N47" t="s">
+        <v>32</v>
+      </c>
+      <c r="O47" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" customHeight="1" ht="30">
+      <c r="A48" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="O45" t="s">
-[...100 lines deleted...]
-      </c>
       <c r="B48" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C48" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D48">
         <v>4</v>
       </c>
       <c r="E48" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F48" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G48">
         <v>60</v>
       </c>
       <c r="H48">
         <v>5</v>
       </c>
-      <c r="I48" t="s">
-        <v>88</v>
+      <c r="I48">
+        <v>6</v>
       </c>
       <c r="J48">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="K48">
+        <v>6</v>
+      </c>
+      <c r="L48">
+        <v>0.1</v>
+      </c>
+      <c r="M48">
+        <v>0.65</v>
+      </c>
+      <c r="N48" t="s">
+        <v>85</v>
+      </c>
+      <c r="O48" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" customHeight="1" ht="30">
+      <c r="A49" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B49" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" t="s">
+        <v>20</v>
+      </c>
+      <c r="D49">
         <v>4</v>
       </c>
-      <c r="L48">
-[...19 lines deleted...]
-      <c r="C49" t="s">
+      <c r="E49" t="s">
+        <v>21</v>
+      </c>
+      <c r="F49" t="s">
+        <v>84</v>
+      </c>
+      <c r="G49">
         <v>18</v>
       </c>
-      <c r="D49">
-[...10 lines deleted...]
-      </c>
       <c r="H49">
-        <v>5</v>
+        <v>1.5</v>
       </c>
       <c r="I49">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J49">
-        <v>15</v>
+        <v>3.2</v>
       </c>
       <c r="K49">
         <v>4</v>
       </c>
       <c r="L49">
         <v>0.1</v>
       </c>
       <c r="M49">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="N49" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="O49" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="30">
-      <c r="A50" s="4" t="s">
-        <v>92</v>
+      <c r="A50" s="6" t="s">
+        <v>87</v>
       </c>
       <c r="B50" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C50" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D50">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E50" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F50" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="G50">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="H50">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>3.3</v>
+      </c>
+      <c r="I50">
+        <v>4.2</v>
       </c>
       <c r="J50">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K50">
         <v>4</v>
       </c>
       <c r="L50">
         <v>1</v>
       </c>
       <c r="M50">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="N50" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O50" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="30">
-      <c r="A51" s="4" t="s">
-        <v>94</v>
+      <c r="A51" s="6" t="s">
+        <v>89</v>
       </c>
       <c r="B51" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C51" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D51">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E51" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F51" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="G51">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="H51">
         <v>5</v>
       </c>
-      <c r="I51">
-        <v>6</v>
+      <c r="I51" t="s">
+        <v>90</v>
       </c>
       <c r="J51">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="K51">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L51">
         <v>1</v>
       </c>
       <c r="M51">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="N51" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="O51" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="30">
-      <c r="A52" s="4" t="s">
-        <v>96</v>
+      <c r="A52" s="6" t="s">
+        <v>91</v>
       </c>
       <c r="B52" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C52" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D52">
         <v>2</v>
       </c>
       <c r="E52" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F52" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G52">
         <v>60</v>
       </c>
       <c r="H52">
         <v>5</v>
       </c>
-      <c r="I52" t="s">
-        <v>88</v>
+      <c r="I52">
+        <v>6</v>
       </c>
       <c r="J52">
         <v>15</v>
       </c>
       <c r="K52">
         <v>4</v>
       </c>
       <c r="L52">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="M52">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="N52" t="s">
+        <v>93</v>
+      </c>
+      <c r="O52" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" customHeight="1" ht="30">
+      <c r="A53" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B53" t="s">
+        <v>19</v>
+      </c>
+      <c r="C53" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53">
+        <v>5</v>
+      </c>
+      <c r="E53" t="s">
+        <v>68</v>
+      </c>
+      <c r="F53" t="s">
+        <v>95</v>
+      </c>
+      <c r="G53">
+        <v>60</v>
+      </c>
+      <c r="H53">
+        <v>5</v>
+      </c>
+      <c r="I53" t="s">
+        <v>90</v>
+      </c>
+      <c r="J53">
+        <v>15</v>
+      </c>
+      <c r="K53">
+        <v>4</v>
+      </c>
+      <c r="L53">
+        <v>1</v>
+      </c>
+      <c r="M53">
+        <v>0.8</v>
+      </c>
+      <c r="N53" t="s">
+        <v>88</v>
+      </c>
+      <c r="O53" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" customHeight="1" ht="30">
+      <c r="A54" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B54" t="s">
+        <v>19</v>
+      </c>
+      <c r="C54" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54">
+        <v>5</v>
+      </c>
+      <c r="E54" t="s">
+        <v>68</v>
+      </c>
+      <c r="F54" t="s">
         <v>97</v>
       </c>
-      <c r="O52" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="4" t="s">
+      <c r="G54">
+        <v>150</v>
+      </c>
+      <c r="H54">
+        <v>5</v>
+      </c>
+      <c r="I54">
+        <v>6</v>
+      </c>
+      <c r="J54">
+        <v>28</v>
+      </c>
+      <c r="K54">
+        <v>5</v>
+      </c>
+      <c r="L54">
+        <v>1</v>
+      </c>
+      <c r="M54">
+        <v>0.8</v>
+      </c>
+      <c r="N54" t="s">
+        <v>64</v>
+      </c>
+      <c r="O54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" customHeight="1" ht="30">
+      <c r="A55" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="B53" t="s">
-[...92 lines deleted...]
-      </c>
       <c r="B55" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C55" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D55">
         <v>2</v>
       </c>
       <c r="E55" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="F55" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="G55">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="H55">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="I55" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="J55">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L55">
         <v>1</v>
       </c>
       <c r="M55">
-        <v>13</v>
+        <v>0.45</v>
       </c>
       <c r="N55" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="O55" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="30">
-      <c r="A56" s="4" t="s">
-        <v>106</v>
+      <c r="A56" s="6" t="s">
+        <v>100</v>
       </c>
       <c r="B56" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C56" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D56">
         <v>2</v>
       </c>
       <c r="E56" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
       <c r="G56">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="H56">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="I56">
-        <v>13.3</v>
+        <v>26</v>
       </c>
       <c r="J56">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="K56">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L56">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="M56">
-        <v>15</v>
+        <v>0.5</v>
       </c>
       <c r="N56" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="O56" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="30">
-      <c r="A57" s="4" t="s">
-        <v>107</v>
+      <c r="A57" s="6" t="s">
+        <v>102</v>
       </c>
       <c r="B57" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C57" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D57">
         <v>2</v>
       </c>
       <c r="E57" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F57" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G57">
-        <v>130</v>
+        <v>400</v>
       </c>
       <c r="H57">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>46363</v>
+      </c>
+      <c r="I57" t="s">
+        <v>104</v>
+      </c>
+      <c r="J57" t="s">
+        <v>105</v>
       </c>
       <c r="K57">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="L57">
-        <v>1</v>
+        <v>46042</v>
       </c>
       <c r="M57">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="N57" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="O57" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="30">
-      <c r="A58" s="4" t="s">
-        <v>108</v>
+      <c r="A58" s="6" t="s">
+        <v>106</v>
       </c>
       <c r="B58" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C58" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D58">
         <v>2</v>
       </c>
       <c r="E58" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F58" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G58">
-        <v>350</v>
+        <v>200</v>
       </c>
       <c r="H58">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>24</v>
+      </c>
+      <c r="I58" t="s">
+        <v>107</v>
       </c>
       <c r="J58">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="K58">
-        <v>4.5</v>
+        <v>3</v>
       </c>
       <c r="L58">
         <v>1</v>
       </c>
       <c r="M58">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="N58" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="O58" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="30">
-      <c r="A59" s="4" t="s">
-        <v>109</v>
+      <c r="A59" s="6" t="s">
+        <v>108</v>
       </c>
       <c r="B59" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C59" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D59">
         <v>2</v>
       </c>
       <c r="E59" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F59" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G59">
-        <v>350</v>
+        <v>130</v>
       </c>
       <c r="H59">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I59">
-        <v>26.7</v>
+        <v>13.3</v>
       </c>
       <c r="J59">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="K59">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="L59">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="M59">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="N59" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="O59" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="30">
-      <c r="A60" s="4" t="s">
-        <v>110</v>
+      <c r="A60" s="6" t="s">
+        <v>109</v>
       </c>
       <c r="B60" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C60" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D60">
         <v>2</v>
       </c>
       <c r="E60" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F60" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G60">
-        <v>350</v>
+        <v>130</v>
       </c>
       <c r="H60">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="I60">
-        <v>22.3</v>
+        <v>5.6</v>
       </c>
       <c r="J60">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="K60">
         <v>8</v>
       </c>
       <c r="L60">
         <v>1</v>
       </c>
       <c r="M60">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="N60" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="O60" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="30">
-      <c r="A61" s="4" t="s">
-        <v>111</v>
+      <c r="A61" s="6" t="s">
+        <v>110</v>
       </c>
       <c r="B61" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C61" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D61">
         <v>2</v>
       </c>
       <c r="E61" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F61" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G61">
         <v>350</v>
       </c>
       <c r="H61">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I61">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="J61">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="K61">
-        <v>9</v>
+        <v>4.5</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="M61">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="N61" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O61" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="30">
-      <c r="A62" s="4" t="s">
-        <v>112</v>
+      <c r="A62" s="6" t="s">
+        <v>111</v>
       </c>
       <c r="B62" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C62" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F62" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G62">
         <v>350</v>
       </c>
       <c r="H62">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I62">
-        <v>16.7</v>
+        <v>26.7</v>
       </c>
       <c r="J62">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="K62">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="L62">
         <v>1</v>
       </c>
       <c r="M62">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="N62" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O62" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="30">
-      <c r="A63" s="4" t="s">
-        <v>113</v>
+      <c r="A63" s="6" t="s">
+        <v>112</v>
       </c>
       <c r="B63" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C63" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D63">
         <v>2</v>
       </c>
       <c r="E63" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F63" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G63">
         <v>350</v>
       </c>
       <c r="H63">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I63">
-        <v>13.3</v>
+        <v>22.3</v>
       </c>
       <c r="J63">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="K63">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="L63">
         <v>1</v>
       </c>
       <c r="M63">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="N63" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O63" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="30">
-      <c r="A64" s="4" t="s">
-        <v>114</v>
+      <c r="A64" s="6" t="s">
+        <v>113</v>
       </c>
       <c r="B64" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C64" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D64">
         <v>2</v>
       </c>
       <c r="E64" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F64" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G64">
         <v>350</v>
       </c>
       <c r="H64">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>18</v>
+      </c>
+      <c r="I64">
+        <v>20</v>
       </c>
       <c r="J64">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="K64">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="L64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M64">
-        <v>120</v>
+        <v>57</v>
       </c>
       <c r="N64" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O64" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="30">
-      <c r="A65" s="4" t="s">
-        <v>116</v>
+      <c r="A65" s="6" t="s">
+        <v>114</v>
       </c>
       <c r="B65" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C65" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D65">
         <v>2</v>
       </c>
       <c r="E65" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F65" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G65">
         <v>350</v>
       </c>
       <c r="H65">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I65">
-        <v>6</v>
+        <v>16.7</v>
       </c>
       <c r="J65">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="K65">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="L65">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M65">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="N65" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O65" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="30">
-      <c r="A66" s="4" t="s">
-        <v>117</v>
+      <c r="A66" s="6" t="s">
+        <v>115</v>
       </c>
       <c r="B66" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C66" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D66">
         <v>2</v>
       </c>
       <c r="E66" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F66" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G66">
         <v>350</v>
       </c>
       <c r="H66">
-        <v>3.3</v>
+        <v>12</v>
       </c>
       <c r="I66">
-        <v>4</v>
+        <v>13.3</v>
       </c>
       <c r="J66">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="K66">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="L66">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="M66">
-        <v>450</v>
+        <v>75</v>
       </c>
       <c r="N66" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O66" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="30">
-      <c r="A67" s="4" t="s">
-        <v>118</v>
+      <c r="A67" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="B67" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C67" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D67">
         <v>2</v>
       </c>
       <c r="E67" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F67" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G67">
-        <v>28</v>
+        <v>350</v>
       </c>
       <c r="H67">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I67" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="J67">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="K67">
+        <v>15</v>
+      </c>
+      <c r="L67">
         <v>2</v>
       </c>
-      <c r="L67">
-[...1 lines deleted...]
-      </c>
       <c r="M67">
-        <v>3</v>
+        <v>120</v>
       </c>
       <c r="N67" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="O67" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="30">
-      <c r="A68" s="4" t="s">
-        <v>120</v>
+      <c r="A68" s="6" t="s">
+        <v>118</v>
       </c>
       <c r="B68" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C68" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D68">
         <v>2</v>
       </c>
       <c r="E68" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F68" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G68">
         <v>350</v>
       </c>
       <c r="H68">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="I68" t="s">
+        <v>5</v>
+      </c>
+      <c r="I68">
+        <v>6</v>
+      </c>
+      <c r="J68">
+        <v>18</v>
+      </c>
+      <c r="K68">
+        <v>17</v>
+      </c>
+      <c r="L68">
+        <v>10</v>
+      </c>
+      <c r="M68">
+        <v>200</v>
+      </c>
+      <c r="N68" t="s">
+        <v>32</v>
+      </c>
+      <c r="O68" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" customHeight="1" ht="30">
+      <c r="A69" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B69" t="s">
+        <v>19</v>
+      </c>
+      <c r="C69" t="s">
+        <v>20</v>
+      </c>
+      <c r="D69">
+        <v>2</v>
+      </c>
+      <c r="E69" t="s">
+        <v>21</v>
+      </c>
+      <c r="F69" t="s">
+        <v>103</v>
+      </c>
+      <c r="G69">
+        <v>350</v>
+      </c>
+      <c r="H69">
+        <v>3.3</v>
+      </c>
+      <c r="I69">
+        <v>4</v>
+      </c>
+      <c r="J69">
+        <v>16</v>
+      </c>
+      <c r="K69">
+        <v>20</v>
+      </c>
+      <c r="L69">
+        <v>40</v>
+      </c>
+      <c r="M69">
+        <v>450</v>
+      </c>
+      <c r="N69" t="s">
+        <v>32</v>
+      </c>
+      <c r="O69" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" customHeight="1" ht="30">
+      <c r="A70" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B70" t="s">
+        <v>19</v>
+      </c>
+      <c r="C70" t="s">
+        <v>20</v>
+      </c>
+      <c r="D70">
+        <v>2</v>
+      </c>
+      <c r="E70" t="s">
+        <v>21</v>
+      </c>
+      <c r="F70" t="s">
+        <v>101</v>
+      </c>
+      <c r="G70">
+        <v>28</v>
+      </c>
+      <c r="H70">
+        <v>5</v>
+      </c>
+      <c r="I70" t="s">
         <v>121</v>
       </c>
-      <c r="J68">
+      <c r="J70">
+        <v>14</v>
+      </c>
+      <c r="K70">
+        <v>2</v>
+      </c>
+      <c r="L70">
+        <v>1</v>
+      </c>
+      <c r="M70">
+        <v>3</v>
+      </c>
+      <c r="N70" t="s">
+        <v>64</v>
+      </c>
+      <c r="O70" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" customHeight="1" ht="30">
+      <c r="A71" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B71" t="s">
+        <v>19</v>
+      </c>
+      <c r="C71" t="s">
+        <v>20</v>
+      </c>
+      <c r="D71">
+        <v>2</v>
+      </c>
+      <c r="E71" t="s">
+        <v>21</v>
+      </c>
+      <c r="F71" t="s">
+        <v>103</v>
+      </c>
+      <c r="G71">
+        <v>350</v>
+      </c>
+      <c r="H71">
+        <v>24</v>
+      </c>
+      <c r="I71" t="s">
+        <v>123</v>
+      </c>
+      <c r="J71">
         <v>46</v>
-      </c>
-[...139 lines deleted...]
-        <v>31.8</v>
       </c>
       <c r="K71">
         <v>5</v>
       </c>
       <c r="L71">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="M71">
-        <v>0.8</v>
+        <v>25</v>
       </c>
       <c r="N71" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O71" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="30">
-      <c r="A72" s="4" t="s">
+      <c r="A72" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B72" t="s">
+        <v>19</v>
+      </c>
+      <c r="C72" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72">
+        <v>3</v>
+      </c>
+      <c r="E72" t="s">
+        <v>21</v>
+      </c>
+      <c r="F72" t="s">
+        <v>125</v>
+      </c>
+      <c r="G72">
+        <v>125</v>
+      </c>
+      <c r="H72">
+        <v>5</v>
+      </c>
+      <c r="I72">
+        <v>6</v>
+      </c>
+      <c r="J72">
+        <v>25</v>
+      </c>
+      <c r="K72">
+        <v>5</v>
+      </c>
+      <c r="L72">
+        <v>1</v>
+      </c>
+      <c r="M72">
+        <v>0.9</v>
+      </c>
+      <c r="N72" t="s">
+        <v>32</v>
+      </c>
+      <c r="O72" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" customHeight="1" ht="30">
+      <c r="A73" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="B72" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B73" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C73" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D73">
         <v>1</v>
       </c>
       <c r="E73" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F73" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G73">
         <v>300</v>
       </c>
       <c r="H73">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="I73">
-        <v>8.5</v>
+        <v>26.7</v>
       </c>
       <c r="J73">
-        <v>18.5</v>
+        <v>56</v>
       </c>
       <c r="K73">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="L73">
         <v>1</v>
       </c>
       <c r="M73">
         <v>0.8</v>
       </c>
       <c r="N73" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O73" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="30">
-      <c r="A74" s="4" t="s">
-        <v>128</v>
+      <c r="A74" s="6" t="s">
+        <v>127</v>
       </c>
       <c r="B74" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C74" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D74">
         <v>1</v>
       </c>
       <c r="E74" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F74" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G74">
         <v>300</v>
       </c>
       <c r="H74">
+        <v>15</v>
+      </c>
+      <c r="I74">
+        <v>16.7</v>
+      </c>
+      <c r="J74">
+        <v>31.8</v>
+      </c>
+      <c r="K74">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
       <c r="L74">
         <v>1</v>
       </c>
       <c r="M74">
         <v>0.8</v>
       </c>
       <c r="N74" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O74" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="30">
-      <c r="A75" s="4" t="s">
-        <v>129</v>
+      <c r="A75" s="6" t="s">
+        <v>128</v>
       </c>
       <c r="B75" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C75" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D75">
         <v>1</v>
       </c>
       <c r="E75" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F75" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G75">
         <v>300</v>
       </c>
       <c r="H75">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="I75">
-        <v>4</v>
+        <v>13.3</v>
       </c>
       <c r="J75">
-        <v>13.9</v>
+        <v>28.6</v>
       </c>
       <c r="K75">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M75">
         <v>0.8</v>
       </c>
       <c r="N75" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O75" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="30">
-      <c r="A76" s="4" t="s">
-        <v>130</v>
+      <c r="A76" s="6" t="s">
+        <v>129</v>
       </c>
       <c r="B76" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C76" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D76">
         <v>1</v>
       </c>
       <c r="E76" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F76" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G76">
-        <v>350</v>
+        <v>300</v>
       </c>
       <c r="H76">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="I76">
-        <v>26.7</v>
+        <v>8.5</v>
       </c>
       <c r="J76">
-        <v>56</v>
+        <v>18.5</v>
       </c>
       <c r="K76">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L76">
         <v>1</v>
       </c>
       <c r="M76">
         <v>0.8</v>
       </c>
       <c r="N76" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O76" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="30">
-      <c r="A77" s="4" t="s">
-        <v>131</v>
+      <c r="A77" s="6" t="s">
+        <v>130</v>
       </c>
       <c r="B77" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C77" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D77">
         <v>1</v>
       </c>
       <c r="E77" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F77" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G77">
-        <v>350</v>
+        <v>300</v>
       </c>
       <c r="H77">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="I77">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="J77">
-        <v>55</v>
+        <v>18.3</v>
       </c>
       <c r="K77">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L77">
         <v>1</v>
       </c>
       <c r="M77">
         <v>0.8</v>
       </c>
       <c r="N77" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O77" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="30">
-      <c r="A78" s="4" t="s">
-        <v>132</v>
+      <c r="A78" s="6" t="s">
+        <v>131</v>
       </c>
       <c r="B78" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C78" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D78">
         <v>1</v>
       </c>
       <c r="E78" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F78" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G78">
-        <v>350</v>
+        <v>300</v>
       </c>
       <c r="H78">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="I78">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="J78">
-        <v>53</v>
+        <v>13.9</v>
       </c>
       <c r="K78">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M78">
         <v>0.8</v>
       </c>
       <c r="N78" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O78" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="30">
-      <c r="A79" s="4" t="s">
-        <v>133</v>
+      <c r="A79" s="6" t="s">
+        <v>132</v>
       </c>
       <c r="B79" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C79" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D79">
         <v>1</v>
       </c>
       <c r="E79" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F79" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G79">
         <v>350</v>
       </c>
       <c r="H79">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I79">
-        <v>16.7</v>
+        <v>26.7</v>
       </c>
       <c r="J79">
-        <v>31.8</v>
+        <v>56</v>
       </c>
       <c r="K79">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L79">
         <v>1</v>
       </c>
       <c r="M79">
         <v>0.8</v>
       </c>
       <c r="N79" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O79" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="30">
-      <c r="A80" s="4" t="s">
-        <v>134</v>
+      <c r="A80" s="6" t="s">
+        <v>133</v>
       </c>
       <c r="B80" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C80" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D80">
         <v>1</v>
       </c>
       <c r="E80" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F80" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G80">
         <v>350</v>
       </c>
       <c r="H80">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I80">
-        <v>13.3</v>
+        <v>22</v>
       </c>
       <c r="J80">
-        <v>28.6</v>
+        <v>55</v>
       </c>
       <c r="K80">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="L80">
         <v>1</v>
       </c>
       <c r="M80">
         <v>0.8</v>
       </c>
       <c r="N80" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O80" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="30">
-      <c r="A81" s="4" t="s">
-        <v>135</v>
+      <c r="A81" s="6" t="s">
+        <v>134</v>
       </c>
       <c r="B81" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C81" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D81">
         <v>1</v>
       </c>
       <c r="E81" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F81" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G81">
         <v>350</v>
       </c>
       <c r="H81">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="I81">
-        <v>8.5</v>
+        <v>20</v>
       </c>
       <c r="J81">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="K81">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="L81">
         <v>1</v>
       </c>
       <c r="M81">
         <v>0.8</v>
       </c>
       <c r="N81" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O81" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="30">
-      <c r="A82" s="4" t="s">
+      <c r="A82" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B82" t="s">
+        <v>19</v>
+      </c>
+      <c r="C82" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82">
+        <v>1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>21</v>
+      </c>
+      <c r="F82" t="s">
+        <v>75</v>
+      </c>
+      <c r="G82">
+        <v>350</v>
+      </c>
+      <c r="H82">
+        <v>15</v>
+      </c>
+      <c r="I82">
+        <v>16.7</v>
+      </c>
+      <c r="J82">
+        <v>31.8</v>
+      </c>
+      <c r="K82">
+        <v>10</v>
+      </c>
+      <c r="L82">
+        <v>1</v>
+      </c>
+      <c r="M82">
+        <v>0.8</v>
+      </c>
+      <c r="N82" t="s">
+        <v>32</v>
+      </c>
+      <c r="O82" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" customHeight="1" ht="30">
+      <c r="A83" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="B82" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B83" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C83" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F83" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G83">
         <v>350</v>
       </c>
       <c r="H83">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I83">
-        <v>6</v>
+        <v>13.3</v>
       </c>
       <c r="J83">
-        <v>20</v>
+        <v>28.6</v>
       </c>
       <c r="K83">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="L83">
         <v>1</v>
       </c>
       <c r="M83">
         <v>0.8</v>
       </c>
       <c r="N83" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O83" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="30">
-      <c r="A84" s="4" t="s">
-        <v>138</v>
+      <c r="A84" s="6" t="s">
+        <v>137</v>
       </c>
       <c r="B84" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C84" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D84">
         <v>1</v>
       </c>
       <c r="E84" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F84" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G84">
         <v>350</v>
       </c>
       <c r="H84">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I84">
-        <v>4</v>
+        <v>8.5</v>
       </c>
       <c r="J84">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K84">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="L84">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M84">
         <v>0.8</v>
       </c>
       <c r="N84" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O84" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="30">
-      <c r="A85" s="4" t="s">
+      <c r="A85" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B85" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" t="s">
+        <v>20</v>
+      </c>
+      <c r="D85">
+        <v>1</v>
+      </c>
+      <c r="E85" t="s">
+        <v>21</v>
+      </c>
+      <c r="F85" t="s">
+        <v>75</v>
+      </c>
+      <c r="G85">
+        <v>400</v>
+      </c>
+      <c r="H85">
+        <v>5</v>
+      </c>
+      <c r="I85">
+        <v>6</v>
+      </c>
+      <c r="J85">
+        <v>20</v>
+      </c>
+      <c r="K85">
+        <v>20</v>
+      </c>
+      <c r="L85">
+        <v>1</v>
+      </c>
+      <c r="M85">
+        <v>1.5</v>
+      </c>
+      <c r="N85" t="s">
+        <v>32</v>
+      </c>
+      <c r="O85" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" customHeight="1" ht="30">
+      <c r="A86" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="B86" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" t="s">
+        <v>20</v>
+      </c>
+      <c r="D86">
+        <v>1</v>
+      </c>
+      <c r="E86" t="s">
+        <v>21</v>
+      </c>
+      <c r="F86" t="s">
+        <v>75</v>
+      </c>
+      <c r="G86">
+        <v>350</v>
+      </c>
+      <c r="H86">
+        <v>5</v>
+      </c>
+      <c r="I86">
+        <v>6</v>
+      </c>
+      <c r="J86">
+        <v>20</v>
+      </c>
+      <c r="K86">
         <v>18</v>
       </c>
-      <c r="D85">
-[...26 lines deleted...]
-      <c r="M85" t="s">
+      <c r="L86">
+        <v>1</v>
+      </c>
+      <c r="M86">
+        <v>0.8</v>
+      </c>
+      <c r="N86" t="s">
+        <v>32</v>
+      </c>
+      <c r="O86" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" customHeight="1" ht="30">
+      <c r="A87" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="N85" t="s">
-[...7 lines deleted...]
-      <c r="A86" s="4" t="s">
+      <c r="B87" t="s">
+        <v>19</v>
+      </c>
+      <c r="C87" t="s">
+        <v>20</v>
+      </c>
+      <c r="D87">
+        <v>1</v>
+      </c>
+      <c r="E87" t="s">
+        <v>21</v>
+      </c>
+      <c r="F87" t="s">
+        <v>75</v>
+      </c>
+      <c r="G87">
+        <v>350</v>
+      </c>
+      <c r="H87">
+        <v>3</v>
+      </c>
+      <c r="I87">
+        <v>4</v>
+      </c>
+      <c r="J87">
+        <v>20</v>
+      </c>
+      <c r="K87">
+        <v>20</v>
+      </c>
+      <c r="L87">
+        <v>5</v>
+      </c>
+      <c r="M87">
+        <v>0.8</v>
+      </c>
+      <c r="N87" t="s">
+        <v>32</v>
+      </c>
+      <c r="O87" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" customHeight="1" ht="30">
+      <c r="A88" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="B86" t="s">
-[...92 lines deleted...]
-      </c>
       <c r="B88" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C88" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D88">
         <v>1</v>
       </c>
       <c r="E88" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F88" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G88">
         <v>40</v>
       </c>
       <c r="H88">
+        <v>22</v>
+      </c>
+      <c r="I88">
+        <v>27</v>
+      </c>
+      <c r="J88">
+        <v>40</v>
+      </c>
+      <c r="K88">
+        <v>1</v>
+      </c>
+      <c r="L88">
+        <v>0.05</v>
+      </c>
+      <c r="M88" t="s">
+        <v>142</v>
+      </c>
+      <c r="N88" t="s">
+        <v>32</v>
+      </c>
+      <c r="O88" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" customHeight="1" ht="30">
+      <c r="A89" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B89" t="s">
+        <v>19</v>
+      </c>
+      <c r="C89" t="s">
+        <v>20</v>
+      </c>
+      <c r="D89">
+        <v>1</v>
+      </c>
+      <c r="E89" t="s">
+        <v>68</v>
+      </c>
+      <c r="F89" t="s">
+        <v>103</v>
+      </c>
+      <c r="G89">
+        <v>40</v>
+      </c>
+      <c r="H89">
+        <v>14.5</v>
+      </c>
+      <c r="I89">
+        <v>18</v>
+      </c>
+      <c r="J89">
+        <v>25</v>
+      </c>
+      <c r="K89">
+        <v>1.6</v>
+      </c>
+      <c r="L89">
+        <v>0.05</v>
+      </c>
+      <c r="M89" t="s">
+        <v>142</v>
+      </c>
+      <c r="N89" t="s">
+        <v>32</v>
+      </c>
+      <c r="O89" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" customHeight="1" ht="30">
+      <c r="A90" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B90" t="s">
+        <v>19</v>
+      </c>
+      <c r="C90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D90">
+        <v>1</v>
+      </c>
+      <c r="E90" t="s">
+        <v>68</v>
+      </c>
+      <c r="F90" t="s">
+        <v>103</v>
+      </c>
+      <c r="G90">
+        <v>40</v>
+      </c>
+      <c r="H90">
+        <v>12</v>
+      </c>
+      <c r="I90">
+        <v>15</v>
+      </c>
+      <c r="J90">
+        <v>21</v>
+      </c>
+      <c r="K90">
+        <v>1.9</v>
+      </c>
+      <c r="L90">
+        <v>0.05</v>
+      </c>
+      <c r="M90" t="s">
+        <v>142</v>
+      </c>
+      <c r="N90" t="s">
+        <v>32</v>
+      </c>
+      <c r="O90" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" customHeight="1" ht="30">
+      <c r="A91" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B91" t="s">
+        <v>19</v>
+      </c>
+      <c r="C91" t="s">
+        <v>20</v>
+      </c>
+      <c r="D91">
+        <v>1</v>
+      </c>
+      <c r="E91" t="s">
+        <v>68</v>
+      </c>
+      <c r="F91" t="s">
+        <v>103</v>
+      </c>
+      <c r="G91">
+        <v>40</v>
+      </c>
+      <c r="H91">
         <v>8.5</v>
       </c>
-      <c r="I88">
+      <c r="I91">
         <v>12</v>
       </c>
-      <c r="J88">
+      <c r="J91">
         <v>17</v>
       </c>
-      <c r="K88">
+      <c r="K91">
         <v>2.35</v>
       </c>
-      <c r="L88">
+      <c r="L91">
         <v>0.2</v>
       </c>
-      <c r="M88" t="s">
-[...31 lines deleted...]
-      <c r="H89">
+      <c r="M91" t="s">
+        <v>142</v>
+      </c>
+      <c r="N91" t="s">
+        <v>32</v>
+      </c>
+      <c r="O91" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" customHeight="1" ht="30">
+      <c r="A92" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="B92" t="s">
+        <v>19</v>
+      </c>
+      <c r="C92" t="s">
+        <v>20</v>
+      </c>
+      <c r="D92">
+        <v>1</v>
+      </c>
+      <c r="E92" t="s">
+        <v>68</v>
+      </c>
+      <c r="F92" t="s">
+        <v>103</v>
+      </c>
+      <c r="G92">
+        <v>24</v>
+      </c>
+      <c r="H92">
         <v>6</v>
       </c>
-      <c r="I89">
+      <c r="I92">
         <v>9.1</v>
       </c>
-      <c r="J89">
+      <c r="J92">
         <v>14</v>
       </c>
-      <c r="K89">
+      <c r="K92">
         <v>1.7</v>
       </c>
-      <c r="L89">
+      <c r="L92">
         <v>0.3</v>
       </c>
-      <c r="M89"/>
-[...29 lines deleted...]
-      <c r="H90">
+      <c r="M92"/>
+      <c r="N92" t="s">
+        <v>32</v>
+      </c>
+      <c r="O92" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" customHeight="1" ht="30">
+      <c r="A93" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B93" t="s">
+        <v>19</v>
+      </c>
+      <c r="C93" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93">
+        <v>1</v>
+      </c>
+      <c r="E93" t="s">
+        <v>68</v>
+      </c>
+      <c r="F93" t="s">
+        <v>103</v>
+      </c>
+      <c r="G93">
+        <v>24</v>
+      </c>
+      <c r="H93">
         <v>4.5</v>
       </c>
-      <c r="I90">
+      <c r="I93">
         <v>6.8</v>
       </c>
-      <c r="J90">
+      <c r="J93">
         <v>9.6</v>
       </c>
-      <c r="K90">
+      <c r="K93">
         <v>2.5</v>
       </c>
-      <c r="L90">
+      <c r="L93">
         <v>0.5</v>
       </c>
-      <c r="M90" t="s">
-[...31 lines deleted...]
-      <c r="H91">
+      <c r="M93" t="s">
+        <v>142</v>
+      </c>
+      <c r="N93" t="s">
+        <v>32</v>
+      </c>
+      <c r="O93" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" customHeight="1" ht="30">
+      <c r="A94" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B94" t="s">
+        <v>19</v>
+      </c>
+      <c r="C94" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94">
+        <v>1</v>
+      </c>
+      <c r="E94" t="s">
+        <v>68</v>
+      </c>
+      <c r="F94" t="s">
+        <v>103</v>
+      </c>
+      <c r="G94">
+        <v>24</v>
+      </c>
+      <c r="H94">
         <v>3</v>
       </c>
-      <c r="I91">
+      <c r="I94">
         <v>6.2</v>
       </c>
-      <c r="J91">
+      <c r="J94">
         <v>8.699999999999999</v>
       </c>
-      <c r="K91">
+      <c r="K94">
         <v>2.76</v>
       </c>
-      <c r="L91">
+      <c r="L94">
         <v>0.5</v>
       </c>
-      <c r="M91" t="s">
-[...31 lines deleted...]
-      <c r="H92">
+      <c r="M94" t="s">
+        <v>142</v>
+      </c>
+      <c r="N94" t="s">
+        <v>32</v>
+      </c>
+      <c r="O94" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" customHeight="1" ht="30">
+      <c r="A95" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B95" t="s">
+        <v>19</v>
+      </c>
+      <c r="C95" t="s">
+        <v>20</v>
+      </c>
+      <c r="D95">
+        <v>1</v>
+      </c>
+      <c r="E95" t="s">
+        <v>68</v>
+      </c>
+      <c r="F95" t="s">
+        <v>103</v>
+      </c>
+      <c r="G95">
+        <v>24</v>
+      </c>
+      <c r="H95">
         <v>3</v>
       </c>
-      <c r="I92">
+      <c r="I95">
         <v>5.6</v>
       </c>
-      <c r="J92">
+      <c r="J95">
         <v>8</v>
       </c>
-      <c r="K92">
+      <c r="K95">
         <v>3</v>
       </c>
-      <c r="L92">
+      <c r="L95">
         <v>5</v>
       </c>
-      <c r="M92" t="s">
-[...104 lines deleted...]
-      <c r="A95" s="4" t="s">
+      <c r="M95" t="s">
+        <v>142</v>
+      </c>
+      <c r="N95" t="s">
+        <v>32</v>
+      </c>
+      <c r="O95" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" customHeight="1" ht="30">
+      <c r="A96" s="6" t="s">
         <v>150</v>
       </c>
-      <c r="B95" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B96" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C96" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D96">
         <v>2</v>
       </c>
       <c r="E96" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F96" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G96">
         <v>350</v>
       </c>
       <c r="H96">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I96">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="J96">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="K96">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L96">
         <v>1</v>
       </c>
       <c r="M96">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="N96" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O96" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:15" customHeight="1" ht="30">
-      <c r="A97" s="4" t="s">
-        <v>152</v>
+      <c r="A97" s="6" t="s">
+        <v>151</v>
       </c>
       <c r="B97" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C97" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D97">
         <v>2</v>
       </c>
       <c r="E97" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F97" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G97">
         <v>350</v>
       </c>
       <c r="H97">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I97">
-        <v>16.7</v>
+        <v>26.7</v>
       </c>
       <c r="J97">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="K97">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="L97">
         <v>1</v>
       </c>
       <c r="M97">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="N97" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O97" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="98" spans="1:15" customHeight="1" ht="30">
-      <c r="A98" s="4" t="s">
-        <v>153</v>
+      <c r="A98" s="6" t="s">
+        <v>152</v>
       </c>
       <c r="B98" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C98" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D98">
         <v>2</v>
       </c>
       <c r="E98" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F98" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G98">
         <v>350</v>
       </c>
       <c r="H98">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I98">
-        <v>13.3</v>
+        <v>22.3</v>
       </c>
       <c r="J98">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="K98">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="L98">
         <v>1</v>
       </c>
       <c r="M98">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="N98" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O98" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="99" spans="1:15" customHeight="1" ht="30">
-      <c r="A99" s="4" t="s">
-        <v>154</v>
+      <c r="A99" s="6" t="s">
+        <v>153</v>
       </c>
       <c r="B99" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C99" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D99">
         <v>2</v>
       </c>
       <c r="E99" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F99" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G99">
         <v>350</v>
       </c>
       <c r="H99">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="I99">
-        <v>8.5</v>
+        <v>20</v>
       </c>
       <c r="J99">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="K99">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="L99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M99">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="N99" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O99" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="30">
-      <c r="A100" s="4" t="s">
-        <v>155</v>
+      <c r="A100" s="6" t="s">
+        <v>154</v>
       </c>
       <c r="B100" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C100" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D100">
         <v>2</v>
       </c>
       <c r="E100" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F100" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G100">
         <v>350</v>
       </c>
       <c r="H100">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I100">
-        <v>6</v>
+        <v>16.7</v>
       </c>
       <c r="J100">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="K100">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="L100">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M100">
-        <v>300</v>
+        <v>120</v>
       </c>
       <c r="N100" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O100" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="30">
-      <c r="A101" s="4" t="s">
-        <v>156</v>
+      <c r="A101" s="6" t="s">
+        <v>155</v>
       </c>
       <c r="B101" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C101" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D101">
         <v>2</v>
       </c>
       <c r="E101" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F101" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G101">
         <v>350</v>
       </c>
       <c r="H101">
-        <v>3.3</v>
+        <v>12</v>
       </c>
       <c r="I101">
-        <v>4</v>
+        <v>13.3</v>
       </c>
       <c r="J101">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="K101">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="L101">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="M101">
-        <v>450</v>
+        <v>130</v>
       </c>
       <c r="N101" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O101" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="30">
-      <c r="A102" s="4" t="s">
-        <v>157</v>
+      <c r="A102" s="6" t="s">
+        <v>156</v>
       </c>
       <c r="B102" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C102" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D102">
         <v>2</v>
       </c>
       <c r="E102" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F102" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G102">
-        <v>60</v>
+        <v>350</v>
       </c>
       <c r="H102">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I102">
-        <v>6</v>
+        <v>8.5</v>
       </c>
       <c r="J102">
+        <v>24</v>
+      </c>
+      <c r="K102">
         <v>15</v>
       </c>
-      <c r="K102">
-[...1 lines deleted...]
-      </c>
       <c r="L102">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="M102">
-        <v>0.4</v>
+        <v>240</v>
       </c>
       <c r="N102" t="s">
-        <v>158</v>
+        <v>32</v>
       </c>
       <c r="O102" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="30">
-      <c r="A103" s="4" t="s">
-        <v>159</v>
+      <c r="A103" s="6" t="s">
+        <v>157</v>
       </c>
       <c r="B103" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C103" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D103">
         <v>2</v>
       </c>
       <c r="E103" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F103" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G103">
-        <v>56</v>
+        <v>350</v>
       </c>
       <c r="H103">
-        <v>3.3</v>
+        <v>5</v>
       </c>
       <c r="I103">
-        <v>4.2</v>
+        <v>6</v>
       </c>
       <c r="J103">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="K103">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="L103">
-        <v>0.1</v>
+        <v>10</v>
       </c>
       <c r="M103">
-        <v>0.4</v>
+        <v>300</v>
       </c>
       <c r="N103" t="s">
+        <v>32</v>
+      </c>
+      <c r="O103" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" customHeight="1" ht="30">
+      <c r="A104" s="6" t="s">
         <v>158</v>
       </c>
-      <c r="O103" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B104" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C104" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D104">
         <v>2</v>
       </c>
       <c r="E104" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F104" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G104">
+        <v>350</v>
+      </c>
+      <c r="H104">
+        <v>3.3</v>
+      </c>
+      <c r="I104">
+        <v>4</v>
+      </c>
+      <c r="J104">
+        <v>14</v>
+      </c>
+      <c r="K104">
+        <v>20</v>
+      </c>
+      <c r="L104">
+        <v>40</v>
+      </c>
+      <c r="M104">
+        <v>450</v>
+      </c>
+      <c r="N104" t="s">
+        <v>32</v>
+      </c>
+      <c r="O104" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" customHeight="1" ht="30">
+      <c r="A105" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B105" t="s">
+        <v>19</v>
+      </c>
+      <c r="C105" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105">
+        <v>2</v>
+      </c>
+      <c r="E105" t="s">
+        <v>68</v>
+      </c>
+      <c r="F105" t="s">
+        <v>103</v>
+      </c>
+      <c r="G105">
         <v>60</v>
-      </c>
-[...45 lines deleted...]
-        <v>500</v>
       </c>
       <c r="H105">
         <v>5</v>
       </c>
-      <c r="I105" t="s">
+      <c r="I105">
+        <v>6</v>
+      </c>
+      <c r="J105">
+        <v>15</v>
+      </c>
+      <c r="K105">
+        <v>4</v>
+      </c>
+      <c r="L105">
+        <v>0.1</v>
+      </c>
+      <c r="M105">
+        <v>0.4</v>
+      </c>
+      <c r="N105" t="s">
+        <v>160</v>
+      </c>
+      <c r="O105" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" customHeight="1" ht="30">
+      <c r="A106" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B106" t="s">
+        <v>19</v>
+      </c>
+      <c r="C106" t="s">
+        <v>20</v>
+      </c>
+      <c r="D106">
+        <v>2</v>
+      </c>
+      <c r="E106" t="s">
+        <v>68</v>
+      </c>
+      <c r="F106" t="s">
+        <v>103</v>
+      </c>
+      <c r="G106">
+        <v>56</v>
+      </c>
+      <c r="H106">
+        <v>3.3</v>
+      </c>
+      <c r="I106">
+        <v>4.2</v>
+      </c>
+      <c r="J106">
+        <v>14</v>
+      </c>
+      <c r="K106">
+        <v>4</v>
+      </c>
+      <c r="L106">
+        <v>0.1</v>
+      </c>
+      <c r="M106">
+        <v>0.4</v>
+      </c>
+      <c r="N106" t="s">
+        <v>160</v>
+      </c>
+      <c r="O106" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" customHeight="1" ht="30">
+      <c r="A107" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="J105">
+      <c r="B107" t="s">
+        <v>19</v>
+      </c>
+      <c r="C107" t="s">
+        <v>20</v>
+      </c>
+      <c r="D107">
+        <v>2</v>
+      </c>
+      <c r="E107" t="s">
+        <v>68</v>
+      </c>
+      <c r="F107" t="s">
+        <v>101</v>
+      </c>
+      <c r="G107">
+        <v>60</v>
+      </c>
+      <c r="H107">
+        <v>5</v>
+      </c>
+      <c r="I107">
+        <v>6</v>
+      </c>
+      <c r="J107">
+        <v>15</v>
+      </c>
+      <c r="K107">
+        <v>4</v>
+      </c>
+      <c r="L107">
+        <v>0.1</v>
+      </c>
+      <c r="M107">
+        <v>0.4</v>
+      </c>
+      <c r="N107" t="s">
+        <v>160</v>
+      </c>
+      <c r="O107" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" customHeight="1" ht="30">
+      <c r="A108" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B108" t="s">
+        <v>19</v>
+      </c>
+      <c r="C108" t="s">
+        <v>20</v>
+      </c>
+      <c r="D108">
+        <v>1</v>
+      </c>
+      <c r="E108" t="s">
+        <v>21</v>
+      </c>
+      <c r="F108" t="s">
+        <v>75</v>
+      </c>
+      <c r="G108">
+        <v>500</v>
+      </c>
+      <c r="H108">
+        <v>5</v>
+      </c>
+      <c r="I108" t="s">
+        <v>164</v>
+      </c>
+      <c r="J108">
         <v>16</v>
       </c>
-      <c r="K105">
-[...5 lines deleted...]
-      <c r="M105">
+      <c r="K108">
+        <v>32</v>
+      </c>
+      <c r="L108">
+        <v>1</v>
+      </c>
+      <c r="M108">
         <v>75</v>
       </c>
-      <c r="N105" t="s">
-[...34 lines deleted...]
-      <c r="J106">
+      <c r="N108" t="s">
+        <v>32</v>
+      </c>
+      <c r="O108" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" customHeight="1" ht="30">
+      <c r="A109" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B109" t="s">
+        <v>19</v>
+      </c>
+      <c r="C109" t="s">
+        <v>20</v>
+      </c>
+      <c r="D109">
+        <v>1</v>
+      </c>
+      <c r="E109" t="s">
+        <v>21</v>
+      </c>
+      <c r="F109" t="s">
         <v>75</v>
-      </c>
-[...127 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G109">
         <v>350</v>
       </c>
       <c r="H109">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I109">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="J109">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="K109">
-        <v>9</v>
+        <v>4.5</v>
       </c>
       <c r="L109">
         <v>1</v>
       </c>
       <c r="M109">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="N109" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O109" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="110" spans="1:15" customHeight="1" ht="30">
-      <c r="A110" s="4" t="s">
-        <v>167</v>
+      <c r="A110" s="6" t="s">
+        <v>166</v>
       </c>
       <c r="B110" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C110" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D110">
         <v>1</v>
       </c>
       <c r="E110" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F110" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G110">
         <v>350</v>
       </c>
       <c r="H110">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I110">
-        <v>16.7</v>
+        <v>26.7</v>
       </c>
       <c r="J110">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="K110">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="L110">
         <v>1</v>
       </c>
       <c r="M110">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="N110" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O110" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="111" spans="1:15" customHeight="1" ht="30">
-      <c r="A111" s="4" t="s">
-        <v>168</v>
+      <c r="A111" s="6" t="s">
+        <v>167</v>
       </c>
       <c r="B111" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C111" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D111">
         <v>1</v>
       </c>
       <c r="E111" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F111" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G111">
         <v>350</v>
       </c>
       <c r="H111">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I111">
-        <v>13.3</v>
+        <v>22.3</v>
       </c>
       <c r="J111">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="K111">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="L111">
         <v>1</v>
       </c>
       <c r="M111">
+        <v>52</v>
+      </c>
+      <c r="N111" t="s">
+        <v>32</v>
+      </c>
+      <c r="O111" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" customHeight="1" ht="30">
+      <c r="A112" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C112" t="s">
+        <v>20</v>
+      </c>
+      <c r="D112">
+        <v>1</v>
+      </c>
+      <c r="E112" t="s">
+        <v>21</v>
+      </c>
+      <c r="F112" t="s">
         <v>75</v>
-      </c>
-[...24 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G112">
         <v>350</v>
       </c>
       <c r="H112">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="I112">
-        <v>8.5</v>
+        <v>20</v>
       </c>
       <c r="J112">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="K112">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="L112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M112">
-        <v>120</v>
+        <v>57</v>
       </c>
       <c r="N112" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O112" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="113" spans="1:15" customHeight="1" ht="30">
-      <c r="A113" s="4" t="s">
-        <v>170</v>
+      <c r="A113" s="6" t="s">
+        <v>169</v>
       </c>
       <c r="B113" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C113" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D113">
         <v>1</v>
       </c>
       <c r="E113" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F113" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G113">
         <v>350</v>
       </c>
       <c r="H113">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I113">
-        <v>6</v>
+        <v>16.7</v>
       </c>
       <c r="J113">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="K113">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="L113">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M113">
-        <v>300</v>
+        <v>68</v>
       </c>
       <c r="N113" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O113" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="114" spans="1:15" customHeight="1" ht="30">
-      <c r="A114" s="4" t="s">
-        <v>171</v>
+      <c r="A114" s="6" t="s">
+        <v>170</v>
       </c>
       <c r="B114" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C114" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D114">
         <v>1</v>
       </c>
       <c r="E114" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F114" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G114">
         <v>350</v>
       </c>
       <c r="H114">
-        <v>3.3</v>
+        <v>12</v>
       </c>
       <c r="I114">
-        <v>4</v>
+        <v>13.3</v>
       </c>
       <c r="J114">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="K114">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="L114">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="M114">
-        <v>450</v>
+        <v>75</v>
       </c>
       <c r="N114" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O114" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:15" customHeight="1" ht="30">
-      <c r="A115" s="4" t="s">
+      <c r="A115" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B115" t="s">
+        <v>19</v>
+      </c>
+      <c r="C115" t="s">
+        <v>20</v>
+      </c>
+      <c r="D115">
+        <v>1</v>
+      </c>
+      <c r="E115" t="s">
+        <v>21</v>
+      </c>
+      <c r="F115" t="s">
+        <v>75</v>
+      </c>
+      <c r="G115">
+        <v>350</v>
+      </c>
+      <c r="H115">
+        <v>8</v>
+      </c>
+      <c r="I115">
+        <v>8.5</v>
+      </c>
+      <c r="J115">
+        <v>24</v>
+      </c>
+      <c r="K115">
+        <v>15</v>
+      </c>
+      <c r="L115">
+        <v>2</v>
+      </c>
+      <c r="M115">
+        <v>120</v>
+      </c>
+      <c r="N115" t="s">
+        <v>32</v>
+      </c>
+      <c r="O115" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" customHeight="1" ht="30">
+      <c r="A116" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="B115" t="s">
-[...17 lines deleted...]
-      <c r="H115">
+      <c r="B116" t="s">
+        <v>19</v>
+      </c>
+      <c r="C116" t="s">
+        <v>20</v>
+      </c>
+      <c r="D116">
+        <v>1</v>
+      </c>
+      <c r="E116" t="s">
+        <v>21</v>
+      </c>
+      <c r="F116" t="s">
+        <v>75</v>
+      </c>
+      <c r="G116">
+        <v>350</v>
+      </c>
+      <c r="H116">
         <v>5</v>
       </c>
-      <c r="I115" t="s">
-[...47 lines deleted...]
-        <v>175</v>
+      <c r="I116">
+        <v>6</v>
       </c>
       <c r="J116">
         <v>18</v>
       </c>
       <c r="K116">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="L116">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="M116">
-        <v>30</v>
+        <v>300</v>
       </c>
       <c r="N116" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O116" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="117" spans="1:15" customHeight="1" ht="30">
-      <c r="A117" s="4" t="s">
-        <v>176</v>
+      <c r="A117" s="6" t="s">
+        <v>173</v>
       </c>
       <c r="B117" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C117" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D117">
         <v>1</v>
       </c>
       <c r="E117" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F117" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G117">
-        <v>60</v>
+        <v>350</v>
       </c>
       <c r="H117">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>3.3</v>
+      </c>
+      <c r="I117">
+        <v>4</v>
       </c>
       <c r="J117">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="K117">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="L117">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="M117">
-        <v>18</v>
+        <v>450</v>
       </c>
       <c r="N117" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O117" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="118" spans="1:15" customHeight="1" ht="30">
-      <c r="A118" s="4" t="s">
-        <v>178</v>
+      <c r="A118" s="6" t="s">
+        <v>174</v>
       </c>
       <c r="B118" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C118" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D118">
         <v>1</v>
       </c>
       <c r="E118" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F118" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G118">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="H118">
         <v>5</v>
       </c>
-      <c r="I118">
-        <v>6</v>
+      <c r="I118" t="s">
+        <v>175</v>
       </c>
       <c r="J118">
+        <v>20</v>
+      </c>
+      <c r="K118">
         <v>25</v>
       </c>
-      <c r="K118">
-[...1 lines deleted...]
-      </c>
       <c r="L118">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="M118">
-        <v>0.25</v>
+        <v>33</v>
       </c>
       <c r="N118" t="s">
-        <v>158</v>
+        <v>32</v>
       </c>
       <c r="O118" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="119" spans="1:15" customHeight="1" ht="30">
-      <c r="A119" s="4" t="s">
-        <v>179</v>
+      <c r="A119" s="6" t="s">
+        <v>176</v>
       </c>
       <c r="B119" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C119" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D119">
         <v>1</v>
       </c>
       <c r="E119" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F119" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G119">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="H119">
         <v>3.3</v>
       </c>
-      <c r="I119">
-        <v>4.2</v>
+      <c r="I119" t="s">
+        <v>177</v>
       </c>
       <c r="J119">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K119">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="L119">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="M119">
-        <v>0.25</v>
+        <v>30</v>
       </c>
       <c r="N119" t="s">
-        <v>158</v>
+        <v>32</v>
       </c>
       <c r="O119" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="120" spans="1:15" customHeight="1" ht="30">
-      <c r="A120" s="4" t="s">
-        <v>180</v>
+      <c r="A120" s="6" t="s">
+        <v>178</v>
       </c>
       <c r="B120" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C120" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D120">
         <v>1</v>
       </c>
       <c r="E120" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F120" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="G120">
-        <v>400</v>
+        <v>60</v>
       </c>
       <c r="H120">
         <v>5</v>
       </c>
       <c r="I120" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="J120">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="K120">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="L120">
         <v>1</v>
       </c>
       <c r="M120">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="N120" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O120" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="121" spans="1:15" customHeight="1" ht="30">
-      <c r="A121" s="4" t="s">
-        <v>182</v>
+      <c r="A121" s="6" t="s">
+        <v>180</v>
       </c>
       <c r="B121" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C121" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D121">
         <v>1</v>
       </c>
       <c r="E121" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F121" t="s">
+        <v>75</v>
+      </c>
+      <c r="G121">
+        <v>100</v>
+      </c>
+      <c r="H121">
+        <v>5</v>
+      </c>
+      <c r="I121">
+        <v>6</v>
+      </c>
+      <c r="J121">
+        <v>25</v>
+      </c>
+      <c r="K121">
+        <v>4</v>
+      </c>
+      <c r="L121">
+        <v>0.1</v>
+      </c>
+      <c r="M121">
+        <v>0.25</v>
+      </c>
+      <c r="N121" t="s">
+        <v>160</v>
+      </c>
+      <c r="O121" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15" customHeight="1" ht="30">
+      <c r="A122" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="G121">
-[...30 lines deleted...]
-      </c>
       <c r="B122" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C122" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D122">
         <v>1</v>
       </c>
       <c r="E122" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F122" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
       <c r="G122">
         <v>100</v>
       </c>
       <c r="H122">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>3.3</v>
+      </c>
+      <c r="I122">
+        <v>4.2</v>
       </c>
       <c r="J122">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="K122">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L122">
         <v>0.1</v>
       </c>
       <c r="M122">
-        <v>18</v>
+        <v>0.25</v>
       </c>
       <c r="N122" t="s">
-        <v>30</v>
+        <v>160</v>
       </c>
       <c r="O122" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="123" spans="1:15" customHeight="1" ht="30">
-      <c r="A123" s="4" t="s">
-        <v>185</v>
+      <c r="A123" s="6" t="s">
+        <v>182</v>
       </c>
       <c r="B123" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C123" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D123">
         <v>1</v>
       </c>
       <c r="E123" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F123" t="s">
-        <v>181</v>
-[...7 lines deleted...]
-      <c r="M123"/>
+        <v>183</v>
+      </c>
+      <c r="G123">
+        <v>400</v>
+      </c>
+      <c r="H123">
+        <v>5</v>
+      </c>
+      <c r="I123" t="s">
+        <v>175</v>
+      </c>
+      <c r="J123">
+        <v>20</v>
+      </c>
+      <c r="K123">
+        <v>20</v>
+      </c>
+      <c r="L123">
+        <v>1</v>
+      </c>
+      <c r="M123">
+        <v>33</v>
+      </c>
       <c r="N123" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O123" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="124" spans="1:15" customHeight="1" ht="30">
-      <c r="A124" s="4" t="s">
-        <v>186</v>
+      <c r="A124" s="6" t="s">
+        <v>184</v>
       </c>
       <c r="B124" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C124" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D124">
         <v>1</v>
       </c>
       <c r="E124" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F124" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G124">
-        <v>75</v>
+        <v>400</v>
       </c>
       <c r="H124">
-        <v>5</v>
+        <v>3.3</v>
       </c>
       <c r="I124" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="J124">
         <v>15</v>
       </c>
       <c r="K124">
+        <v>23</v>
+      </c>
+      <c r="L124">
+        <v>18</v>
+      </c>
+      <c r="M124">
+        <v>38</v>
+      </c>
+      <c r="N124" t="s">
+        <v>32</v>
+      </c>
+      <c r="O124" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15" customHeight="1" ht="30">
+      <c r="A125" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B125" t="s">
+        <v>19</v>
+      </c>
+      <c r="C125" t="s">
+        <v>20</v>
+      </c>
+      <c r="D125">
+        <v>1</v>
+      </c>
+      <c r="E125" t="s">
+        <v>21</v>
+      </c>
+      <c r="F125" t="s">
+        <v>183</v>
+      </c>
+      <c r="G125">
+        <v>100</v>
+      </c>
+      <c r="H125">
         <v>5</v>
       </c>
-      <c r="L124">
-[...38 lines deleted...]
-        <v>3.6</v>
+      <c r="I125" t="s">
+        <v>186</v>
       </c>
       <c r="J125">
         <v>12</v>
       </c>
       <c r="K125">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L125">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="M125">
-        <v>16.5</v>
+        <v>18</v>
       </c>
       <c r="N125" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O125" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="126" spans="1:15" customHeight="1" ht="30">
-      <c r="A126" s="4" t="s">
-        <v>189</v>
+      <c r="A126" s="6" t="s">
+        <v>187</v>
       </c>
       <c r="B126" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C126" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D126">
         <v>1</v>
       </c>
       <c r="E126" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F126" t="s">
-        <v>181</v>
-[...21 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="G126"/>
+      <c r="H126"/>
+      <c r="I126"/>
+      <c r="J126"/>
+      <c r="K126"/>
+      <c r="L126"/>
+      <c r="M126"/>
       <c r="N126" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="O126" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="127" spans="1:15" customHeight="1" ht="30">
-      <c r="A127" s="4" t="s">
-        <v>191</v>
+      <c r="A127" s="6" t="s">
+        <v>188</v>
       </c>
       <c r="B127" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C127" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D127">
         <v>1</v>
       </c>
       <c r="E127" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F127" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G127">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="H127">
         <v>5</v>
       </c>
       <c r="I127" t="s">
-        <v>119</v>
+        <v>189</v>
       </c>
       <c r="J127">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K127">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M127">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="N127" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="O127" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="128" spans="1:15" customHeight="1" ht="30">
-      <c r="A128" s="4" t="s">
-        <v>192</v>
+      <c r="A128" s="6" t="s">
+        <v>190</v>
       </c>
       <c r="B128" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C128" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D128">
         <v>1</v>
       </c>
       <c r="E128" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F128" t="s">
-        <v>73</v>
+        <v>183</v>
       </c>
       <c r="G128">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="H128">
-        <v>5</v>
+        <v>3.3</v>
       </c>
       <c r="I128">
-        <v>6</v>
+        <v>3.6</v>
       </c>
       <c r="J128">
         <v>12</v>
       </c>
       <c r="K128">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L128">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="M128">
-        <v>18</v>
+        <v>16.5</v>
       </c>
       <c r="N128" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O128" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15" customHeight="1" ht="30">
+      <c r="A129" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B129" t="s">
+        <v>19</v>
+      </c>
+      <c r="C129" t="s">
+        <v>20</v>
+      </c>
+      <c r="D129">
+        <v>1</v>
+      </c>
+      <c r="E129" t="s">
+        <v>21</v>
+      </c>
+      <c r="F129" t="s">
+        <v>183</v>
+      </c>
+      <c r="G129">
+        <v>40</v>
+      </c>
+      <c r="H129">
+        <v>5</v>
+      </c>
+      <c r="I129" t="s">
+        <v>192</v>
+      </c>
+      <c r="J129">
+        <v>9</v>
+      </c>
+      <c r="K129">
+        <v>1</v>
+      </c>
+      <c r="L129">
+        <v>2</v>
+      </c>
+      <c r="M129">
+        <v>4.5</v>
+      </c>
+      <c r="N129" t="s">
+        <v>64</v>
+      </c>
+      <c r="O129" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" customHeight="1" ht="30">
+      <c r="A130" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B130" t="s">
+        <v>19</v>
+      </c>
+      <c r="C130" t="s">
+        <v>20</v>
+      </c>
+      <c r="D130">
+        <v>1</v>
+      </c>
+      <c r="E130" t="s">
+        <v>21</v>
+      </c>
+      <c r="F130" t="s">
+        <v>183</v>
+      </c>
+      <c r="G130">
         <v>35</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J129">
+      <c r="H130">
+        <v>5</v>
+      </c>
+      <c r="I130" t="s">
+        <v>121</v>
+      </c>
+      <c r="J130">
+        <v>14</v>
+      </c>
+      <c r="K130">
+        <v>2</v>
+      </c>
+      <c r="L130">
+        <v>2</v>
+      </c>
+      <c r="M130">
+        <v>3</v>
+      </c>
+      <c r="N130" t="s">
+        <v>64</v>
+      </c>
+      <c r="O130" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15" customHeight="1" ht="30">
+      <c r="A131" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B131" t="s">
+        <v>19</v>
+      </c>
+      <c r="C131" t="s">
+        <v>20</v>
+      </c>
+      <c r="D131">
+        <v>1</v>
+      </c>
+      <c r="E131" t="s">
+        <v>21</v>
+      </c>
+      <c r="F131" t="s">
         <v>75</v>
       </c>
-      <c r="K129">
+      <c r="G131">
+        <v>96</v>
+      </c>
+      <c r="H131">
         <v>5</v>
       </c>
-      <c r="L129">
-[...83 lines deleted...]
-      </c>
       <c r="I131">
-        <v>22.3</v>
+        <v>6</v>
       </c>
       <c r="J131">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="K131">
         <v>8</v>
       </c>
       <c r="L131">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="M131">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="N131" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O131" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="132" spans="1:15" customHeight="1" ht="30">
-      <c r="A132" s="4" t="s">
-        <v>196</v>
+      <c r="A132" s="6" t="s">
+        <v>195</v>
       </c>
       <c r="B132" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C132" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D132">
         <v>1</v>
       </c>
       <c r="E132" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F132" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G132">
         <v>350</v>
       </c>
       <c r="H132">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I132">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="J132">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="K132">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L132">
         <v>1</v>
       </c>
       <c r="M132">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="N132" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O132" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="133" spans="1:15" customHeight="1" ht="30">
-      <c r="A133" s="4" t="s">
-        <v>197</v>
+      <c r="A133" s="6" t="s">
+        <v>196</v>
       </c>
       <c r="B133" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C133" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D133">
         <v>1</v>
       </c>
       <c r="E133" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F133" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G133">
         <v>350</v>
       </c>
       <c r="H133">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="I133">
-        <v>16.7</v>
+        <v>26.7</v>
       </c>
       <c r="J133">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="K133">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="L133">
         <v>1</v>
       </c>
       <c r="M133">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="N133" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O133" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="134" spans="1:15" customHeight="1" ht="30">
-      <c r="A134" s="4" t="s">
-        <v>198</v>
+      <c r="A134" s="6" t="s">
+        <v>197</v>
       </c>
       <c r="B134" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C134" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D134">
         <v>1</v>
       </c>
       <c r="E134" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F134" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G134">
         <v>350</v>
       </c>
       <c r="H134">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I134">
-        <v>13.3</v>
+        <v>22.3</v>
       </c>
       <c r="J134">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="K134">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="L134">
         <v>1</v>
       </c>
       <c r="M134">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="N134" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O134" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="135" spans="1:15" customHeight="1" ht="30">
-      <c r="A135" s="4" t="s">
-        <v>199</v>
+      <c r="A135" s="6" t="s">
+        <v>198</v>
       </c>
       <c r="B135" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C135" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D135">
         <v>1</v>
       </c>
       <c r="E135" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F135" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G135">
         <v>350</v>
       </c>
       <c r="H135">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="I135">
-        <v>8.5</v>
+        <v>20</v>
       </c>
       <c r="J135">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="K135">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="L135">
         <v>1</v>
       </c>
       <c r="M135">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="N135" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O135" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="136" spans="1:15" customHeight="1" ht="30">
-      <c r="A136" s="4" t="s">
-        <v>200</v>
+      <c r="A136" s="6" t="s">
+        <v>199</v>
       </c>
       <c r="B136" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C136" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D136">
         <v>1</v>
       </c>
       <c r="E136" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F136" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G136">
         <v>350</v>
       </c>
       <c r="H136">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="I136">
-        <v>6</v>
+        <v>16.7</v>
       </c>
       <c r="J136">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="K136">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="L136">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M136">
-        <v>300</v>
+        <v>120</v>
       </c>
       <c r="N136" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O136" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="137" spans="1:15" customHeight="1" ht="30">
-      <c r="A137" s="4" t="s">
-        <v>201</v>
+      <c r="A137" s="6" t="s">
+        <v>200</v>
       </c>
       <c r="B137" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C137" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D137">
         <v>1</v>
       </c>
       <c r="E137" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F137" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G137">
         <v>350</v>
       </c>
       <c r="H137">
+        <v>12</v>
+      </c>
+      <c r="I137">
+        <v>13.3</v>
+      </c>
+      <c r="J137">
+        <v>32</v>
+      </c>
+      <c r="K137">
+        <v>11</v>
+      </c>
+      <c r="L137">
+        <v>1</v>
+      </c>
+      <c r="M137">
+        <v>130</v>
+      </c>
+      <c r="N137" t="s">
+        <v>32</v>
+      </c>
+      <c r="O137" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15" customHeight="1" ht="30">
+      <c r="A138" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B138" t="s">
+        <v>19</v>
+      </c>
+      <c r="C138" t="s">
+        <v>20</v>
+      </c>
+      <c r="D138">
+        <v>1</v>
+      </c>
+      <c r="E138" t="s">
+        <v>68</v>
+      </c>
+      <c r="F138" t="s">
+        <v>75</v>
+      </c>
+      <c r="G138">
+        <v>350</v>
+      </c>
+      <c r="H138">
+        <v>8</v>
+      </c>
+      <c r="I138">
+        <v>8.5</v>
+      </c>
+      <c r="J138">
+        <v>24</v>
+      </c>
+      <c r="K138">
+        <v>15</v>
+      </c>
+      <c r="L138">
+        <v>1</v>
+      </c>
+      <c r="M138">
+        <v>240</v>
+      </c>
+      <c r="N138" t="s">
+        <v>32</v>
+      </c>
+      <c r="O138" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15" customHeight="1" ht="30">
+      <c r="A139" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B139" t="s">
+        <v>19</v>
+      </c>
+      <c r="C139" t="s">
+        <v>20</v>
+      </c>
+      <c r="D139">
+        <v>1</v>
+      </c>
+      <c r="E139" t="s">
+        <v>68</v>
+      </c>
+      <c r="F139" t="s">
+        <v>75</v>
+      </c>
+      <c r="G139">
+        <v>350</v>
+      </c>
+      <c r="H139">
+        <v>5</v>
+      </c>
+      <c r="I139">
+        <v>6</v>
+      </c>
+      <c r="J139">
+        <v>18</v>
+      </c>
+      <c r="K139">
+        <v>17</v>
+      </c>
+      <c r="L139">
+        <v>10</v>
+      </c>
+      <c r="M139">
+        <v>300</v>
+      </c>
+      <c r="N139" t="s">
+        <v>32</v>
+      </c>
+      <c r="O139" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15" customHeight="1" ht="30">
+      <c r="A140" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="B140" t="s">
+        <v>19</v>
+      </c>
+      <c r="C140" t="s">
+        <v>20</v>
+      </c>
+      <c r="D140">
+        <v>1</v>
+      </c>
+      <c r="E140" t="s">
+        <v>68</v>
+      </c>
+      <c r="F140" t="s">
+        <v>75</v>
+      </c>
+      <c r="G140">
+        <v>350</v>
+      </c>
+      <c r="H140">
         <v>3.3</v>
       </c>
-      <c r="I137">
+      <c r="I140">
         <v>4</v>
       </c>
-      <c r="J137">
+      <c r="J140">
         <v>14</v>
       </c>
-      <c r="K137">
-[...2 lines deleted...]
-      <c r="L137">
+      <c r="K140">
+        <v>20</v>
+      </c>
+      <c r="L140">
         <v>40</v>
       </c>
-      <c r="M137">
+      <c r="M140">
         <v>450</v>
       </c>
-      <c r="N137" t="s">
+      <c r="N140" t="s">
+        <v>32</v>
+      </c>
+      <c r="O140" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15" customHeight="1" ht="30">
+      <c r="A141" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B141" t="s">
+        <v>19</v>
+      </c>
+      <c r="C141" t="s">
+        <v>20</v>
+      </c>
+      <c r="D141">
+        <v>1</v>
+      </c>
+      <c r="E141" t="s">
+        <v>68</v>
+      </c>
+      <c r="F141" t="s">
+        <v>183</v>
+      </c>
+      <c r="G141">
+        <v>150</v>
+      </c>
+      <c r="H141">
+        <v>36</v>
+      </c>
+      <c r="I141">
+        <v>40</v>
+      </c>
+      <c r="J141">
+        <v>55</v>
+      </c>
+      <c r="K141">
+        <v>1</v>
+      </c>
+      <c r="L141">
+        <v>5</v>
+      </c>
+      <c r="M141">
+        <v>28</v>
+      </c>
+      <c r="N141" t="s">
+        <v>205</v>
+      </c>
+      <c r="O141" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15" customHeight="1" ht="30">
+      <c r="A142" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B142" t="s">
+        <v>19</v>
+      </c>
+      <c r="C142" t="s">
+        <v>20</v>
+      </c>
+      <c r="D142">
+        <v>1</v>
+      </c>
+      <c r="E142" t="s">
+        <v>68</v>
+      </c>
+      <c r="F142" t="s">
+        <v>183</v>
+      </c>
+      <c r="G142">
+        <v>150</v>
+      </c>
+      <c r="H142">
+        <v>24</v>
+      </c>
+      <c r="I142">
+        <v>26</v>
+      </c>
+      <c r="J142">
+        <v>35</v>
+      </c>
+      <c r="K142">
+        <v>1</v>
+      </c>
+      <c r="L142">
+        <v>5</v>
+      </c>
+      <c r="M142">
+        <v>50</v>
+      </c>
+      <c r="N142" t="s">
+        <v>205</v>
+      </c>
+      <c r="O142" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15" customHeight="1" ht="30">
+      <c r="A143" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B143" t="s">
+        <v>19</v>
+      </c>
+      <c r="C143" t="s">
+        <v>20</v>
+      </c>
+      <c r="D143">
+        <v>1</v>
+      </c>
+      <c r="E143" t="s">
+        <v>68</v>
+      </c>
+      <c r="F143" t="s">
+        <v>183</v>
+      </c>
+      <c r="G143">
+        <v>120</v>
+      </c>
+      <c r="H143">
+        <v>15</v>
+      </c>
+      <c r="I143">
+        <v>16</v>
+      </c>
+      <c r="J143">
         <v>30</v>
       </c>
-      <c r="O137" t="s">
-[...40 lines deleted...]
-      <c r="M138">
+      <c r="K143">
+        <v>4</v>
+      </c>
+      <c r="L143">
+        <v>0.5</v>
+      </c>
+      <c r="M143">
         <v>28</v>
       </c>
-      <c r="N138" t="s">
-[...54 lines deleted...]
-      <c r="A140" s="4" t="s">
+      <c r="N143" t="s">
         <v>205</v>
       </c>
-      <c r="B140" t="s">
-[...137 lines deleted...]
-      <c r="A143" s="4" t="s">
+      <c r="O143" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15" customHeight="1" ht="30">
+      <c r="A144" s="6" t="s">
         <v>208</v>
       </c>
-      <c r="B143" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B144" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C144" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D144">
         <v>1</v>
       </c>
       <c r="E144" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F144" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G144">
         <v>174</v>
       </c>
       <c r="H144">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I144">
-        <v>6.2</v>
+        <v>14.1</v>
       </c>
       <c r="J144">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="K144">
+        <v>6</v>
+      </c>
+      <c r="L144">
+        <v>0.02</v>
+      </c>
+      <c r="M144">
+        <v>35</v>
+      </c>
+      <c r="N144" t="s">
+        <v>205</v>
+      </c>
+      <c r="O144" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15" customHeight="1" ht="30">
+      <c r="A145" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B145" t="s">
+        <v>19</v>
+      </c>
+      <c r="C145" t="s">
+        <v>20</v>
+      </c>
+      <c r="D145">
+        <v>1</v>
+      </c>
+      <c r="E145" t="s">
+        <v>68</v>
+      </c>
+      <c r="F145" t="s">
+        <v>183</v>
+      </c>
+      <c r="G145">
+        <v>200</v>
+      </c>
+      <c r="H145">
         <v>7</v>
       </c>
-      <c r="L144">
-[...13 lines deleted...]
-      <c r="A145" s="4" t="s">
+      <c r="I145">
+        <v>7.5</v>
+      </c>
+      <c r="J145">
+        <v>22.7</v>
+      </c>
+      <c r="K145">
+        <v>8.800000000000001</v>
+      </c>
+      <c r="L145">
+        <v>0.03</v>
+      </c>
+      <c r="M145">
+        <v>65</v>
+      </c>
+      <c r="N145" t="s">
+        <v>205</v>
+      </c>
+      <c r="O145" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15" customHeight="1" ht="30">
+      <c r="A146" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="B145" t="s">
-[...32 lines deleted...]
-      <c r="M145">
+      <c r="B146" t="s">
+        <v>19</v>
+      </c>
+      <c r="C146" t="s">
+        <v>20</v>
+      </c>
+      <c r="D146">
+        <v>1</v>
+      </c>
+      <c r="E146" t="s">
+        <v>68</v>
+      </c>
+      <c r="F146" t="s">
+        <v>183</v>
+      </c>
+      <c r="G146">
         <v>105</v>
       </c>
-      <c r="N145" t="s">
-[...7 lines deleted...]
-      <c r="A146" s="4" t="s">
+      <c r="H146">
+        <v>6</v>
+      </c>
+      <c r="I146">
+        <v>6.8</v>
+      </c>
+      <c r="J146">
+        <v>17.5</v>
+      </c>
+      <c r="K146">
+        <v>6</v>
+      </c>
+      <c r="L146">
+        <v>0.05</v>
+      </c>
+      <c r="M146">
+        <v>70</v>
+      </c>
+      <c r="N146" t="s">
+        <v>205</v>
+      </c>
+      <c r="O146" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15" customHeight="1" ht="30">
+      <c r="A147" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="B146" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B147" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C147" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D147">
         <v>1</v>
       </c>
       <c r="E147" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F147" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G147">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="H147">
         <v>5</v>
       </c>
       <c r="I147">
-        <v>6</v>
+        <v>6.2</v>
       </c>
       <c r="J147">
         <v>15</v>
       </c>
       <c r="K147">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L147">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="M147">
-        <v>0.4</v>
+        <v>80</v>
       </c>
       <c r="N147" t="s">
+        <v>205</v>
+      </c>
+      <c r="O147" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" customHeight="1" ht="30">
+      <c r="A148" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="B148" t="s">
+        <v>19</v>
+      </c>
+      <c r="C148" t="s">
+        <v>20</v>
+      </c>
+      <c r="D148">
+        <v>1</v>
+      </c>
+      <c r="E148" t="s">
+        <v>68</v>
+      </c>
+      <c r="F148" t="s">
+        <v>183</v>
+      </c>
+      <c r="G148">
         <v>158</v>
-      </c>
-[...24 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H148">
         <v>3.3</v>
       </c>
       <c r="I148">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J148">
-        <v>15</v>
+        <v>14.1</v>
       </c>
       <c r="K148">
+        <v>11.2</v>
+      </c>
+      <c r="L148">
+        <v>0.9</v>
+      </c>
+      <c r="M148">
+        <v>105</v>
+      </c>
+      <c r="N148" t="s">
+        <v>205</v>
+      </c>
+      <c r="O148" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" customHeight="1" ht="30">
+      <c r="A149" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="B149" t="s">
+        <v>19</v>
+      </c>
+      <c r="C149" t="s">
+        <v>20</v>
+      </c>
+      <c r="D149">
+        <v>1</v>
+      </c>
+      <c r="E149" t="s">
+        <v>68</v>
+      </c>
+      <c r="F149" t="s">
+        <v>183</v>
+      </c>
+      <c r="G149">
+        <v>104</v>
+      </c>
+      <c r="H149">
+        <v>2.5</v>
+      </c>
+      <c r="I149">
         <v>4</v>
       </c>
-      <c r="L148">
-[...13 lines deleted...]
-      <c r="A149" s="4" t="s">
+      <c r="J149">
+        <v>11.5</v>
+      </c>
+      <c r="K149">
+        <v>9</v>
+      </c>
+      <c r="L149">
+        <v>6</v>
+      </c>
+      <c r="M149">
+        <v>145</v>
+      </c>
+      <c r="N149" t="s">
+        <v>205</v>
+      </c>
+      <c r="O149" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" customHeight="1" ht="30">
+      <c r="A150" s="6" t="s">
         <v>214</v>
       </c>
-      <c r="B149" t="s">
-[...45 lines deleted...]
-      </c>
       <c r="B150" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C150" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E150" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F150" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="G150">
         <v>60</v>
       </c>
       <c r="H150">
         <v>5</v>
       </c>
       <c r="I150">
         <v>6</v>
       </c>
       <c r="J150">
         <v>15</v>
       </c>
       <c r="K150">
         <v>4</v>
       </c>
       <c r="L150">
         <v>0.1</v>
       </c>
       <c r="M150">
         <v>0.4</v>
       </c>
       <c r="N150" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="O150" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:15" customHeight="1" ht="30">
-      <c r="A151" s="4" t="s">
+      <c r="A151" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B151" t="s">
+        <v>19</v>
+      </c>
+      <c r="C151" t="s">
+        <v>20</v>
+      </c>
+      <c r="D151">
+        <v>1</v>
+      </c>
+      <c r="E151" t="s">
+        <v>68</v>
+      </c>
+      <c r="F151" t="s">
+        <v>183</v>
+      </c>
+      <c r="G151">
+        <v>60</v>
+      </c>
+      <c r="H151">
+        <v>3.3</v>
+      </c>
+      <c r="I151">
+        <v>4.2</v>
+      </c>
+      <c r="J151">
+        <v>15</v>
+      </c>
+      <c r="K151">
+        <v>4</v>
+      </c>
+      <c r="L151">
+        <v>0.1</v>
+      </c>
+      <c r="M151">
+        <v>0.4</v>
+      </c>
+      <c r="N151" t="s">
+        <v>160</v>
+      </c>
+      <c r="O151" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15" customHeight="1" ht="30">
+      <c r="A152" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B152" t="s">
+        <v>19</v>
+      </c>
+      <c r="C152" t="s">
+        <v>20</v>
+      </c>
+      <c r="D152">
+        <v>2</v>
+      </c>
+      <c r="E152" t="s">
+        <v>68</v>
+      </c>
+      <c r="F152" t="s">
         <v>217</v>
       </c>
-      <c r="B151" t="s">
-[...43 lines deleted...]
-      <c r="A152" s="4" t="s">
+      <c r="G152">
+        <v>56</v>
+      </c>
+      <c r="H152">
+        <v>3.3</v>
+      </c>
+      <c r="I152">
+        <v>4.2</v>
+      </c>
+      <c r="J152">
+        <v>14</v>
+      </c>
+      <c r="K152">
+        <v>4</v>
+      </c>
+      <c r="L152">
+        <v>0.1</v>
+      </c>
+      <c r="M152">
+        <v>0.4</v>
+      </c>
+      <c r="N152" t="s">
+        <v>160</v>
+      </c>
+      <c r="O152" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15" customHeight="1" ht="30">
+      <c r="A153" s="6" t="s">
         <v>218</v>
       </c>
-      <c r="B152" t="s">
-[...29 lines deleted...]
-      <c r="L152">
+      <c r="B153" t="s">
+        <v>19</v>
+      </c>
+      <c r="C153" t="s">
+        <v>20</v>
+      </c>
+      <c r="D153">
+        <v>2</v>
+      </c>
+      <c r="E153" t="s">
+        <v>68</v>
+      </c>
+      <c r="F153" t="s">
+        <v>217</v>
+      </c>
+      <c r="G153">
+        <v>60</v>
+      </c>
+      <c r="H153">
         <v>5</v>
       </c>
-      <c r="M152">
-[...31 lines deleted...]
-      <c r="H153">
+      <c r="I153">
+        <v>6</v>
+      </c>
+      <c r="J153">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="K153">
         <v>4</v>
       </c>
       <c r="L153">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="M153">
-        <v>28</v>
+        <v>0.4</v>
       </c>
       <c r="N153" t="s">
-        <v>203</v>
+        <v>160</v>
       </c>
       <c r="O153" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="154" spans="1:15" customHeight="1" ht="30">
-      <c r="A154" s="4" t="s">
-        <v>220</v>
+      <c r="A154" s="6" t="s">
+        <v>219</v>
       </c>
       <c r="B154" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C154" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D154">
         <v>1</v>
       </c>
       <c r="E154" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F154" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G154">
-        <v>104</v>
+        <v>352</v>
       </c>
       <c r="H154">
         <v>12</v>
       </c>
       <c r="I154">
         <v>13.3</v>
       </c>
       <c r="J154">
+        <v>32</v>
+      </c>
+      <c r="K154">
+        <v>11</v>
+      </c>
+      <c r="L154">
+        <v>1</v>
+      </c>
+      <c r="M154">
+        <v>130</v>
+      </c>
+      <c r="N154" t="s">
+        <v>205</v>
+      </c>
+      <c r="O154" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15" customHeight="1" ht="30">
+      <c r="A155" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="B155" t="s">
+        <v>19</v>
+      </c>
+      <c r="C155" t="s">
+        <v>20</v>
+      </c>
+      <c r="D155">
+        <v>1</v>
+      </c>
+      <c r="E155" t="s">
+        <v>68</v>
+      </c>
+      <c r="F155" t="s">
+        <v>46</v>
+      </c>
+      <c r="G155">
+        <v>150</v>
+      </c>
+      <c r="H155">
+        <v>36</v>
+      </c>
+      <c r="I155">
+        <v>40</v>
+      </c>
+      <c r="J155">
+        <v>55</v>
+      </c>
+      <c r="K155">
+        <v>1</v>
+      </c>
+      <c r="L155">
+        <v>5</v>
+      </c>
+      <c r="M155">
+        <v>28</v>
+      </c>
+      <c r="N155" t="s">
+        <v>205</v>
+      </c>
+      <c r="O155" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15" customHeight="1" ht="30">
+      <c r="A156" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="B156" t="s">
+        <v>19</v>
+      </c>
+      <c r="C156" t="s">
+        <v>20</v>
+      </c>
+      <c r="D156">
+        <v>1</v>
+      </c>
+      <c r="E156" t="s">
+        <v>68</v>
+      </c>
+      <c r="F156" t="s">
+        <v>46</v>
+      </c>
+      <c r="G156">
+        <v>120</v>
+      </c>
+      <c r="H156">
+        <v>15</v>
+      </c>
+      <c r="I156">
+        <v>16</v>
+      </c>
+      <c r="J156">
+        <v>30</v>
+      </c>
+      <c r="K156">
+        <v>4</v>
+      </c>
+      <c r="L156">
+        <v>1</v>
+      </c>
+      <c r="M156">
+        <v>28</v>
+      </c>
+      <c r="N156" t="s">
+        <v>205</v>
+      </c>
+      <c r="O156" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15" customHeight="1" ht="30">
+      <c r="A157" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B157" t="s">
+        <v>19</v>
+      </c>
+      <c r="C157" t="s">
+        <v>20</v>
+      </c>
+      <c r="D157">
+        <v>1</v>
+      </c>
+      <c r="E157" t="s">
+        <v>68</v>
+      </c>
+      <c r="F157" t="s">
+        <v>46</v>
+      </c>
+      <c r="G157">
+        <v>104</v>
+      </c>
+      <c r="H157">
+        <v>12</v>
+      </c>
+      <c r="I157">
+        <v>13.3</v>
+      </c>
+      <c r="J157">
         <v>26</v>
       </c>
-      <c r="K154">
+      <c r="K157">
         <v>4</v>
       </c>
-      <c r="L154">
-[...2 lines deleted...]
-      <c r="M154">
+      <c r="L157">
+        <v>1</v>
+      </c>
+      <c r="M157">
         <v>45</v>
       </c>
-      <c r="N154" t="s">
-[...13 lines deleted...]
-      <c r="C155" t="s">
+      <c r="N157" t="s">
+        <v>205</v>
+      </c>
+      <c r="O157" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15" customHeight="1" ht="30">
+      <c r="A158" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="B158" t="s">
+        <v>19</v>
+      </c>
+      <c r="C158" t="s">
+        <v>20</v>
+      </c>
+      <c r="D158">
+        <v>1</v>
+      </c>
+      <c r="E158" t="s">
+        <v>68</v>
+      </c>
+      <c r="F158" t="s">
+        <v>46</v>
+      </c>
+      <c r="G158">
+        <v>108</v>
+      </c>
+      <c r="H158">
+        <v>8</v>
+      </c>
+      <c r="I158">
+        <v>8.5</v>
+      </c>
+      <c r="J158">
         <v>18</v>
       </c>
-      <c r="D155">
-[...11 lines deleted...]
-      <c r="H155">
+      <c r="K158">
+        <v>6</v>
+      </c>
+      <c r="L158">
+        <v>1</v>
+      </c>
+      <c r="M158">
+        <v>65</v>
+      </c>
+      <c r="N158" t="s">
+        <v>205</v>
+      </c>
+      <c r="O158" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15" customHeight="1" ht="30">
+      <c r="A159" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="B159" t="s">
+        <v>19</v>
+      </c>
+      <c r="C159" t="s">
+        <v>20</v>
+      </c>
+      <c r="D159">
+        <v>1</v>
+      </c>
+      <c r="E159" t="s">
+        <v>68</v>
+      </c>
+      <c r="F159" t="s">
+        <v>46</v>
+      </c>
+      <c r="G159">
+        <v>105</v>
+      </c>
+      <c r="H159">
+        <v>5</v>
+      </c>
+      <c r="I159">
+        <v>6.2</v>
+      </c>
+      <c r="J159">
+        <v>15</v>
+      </c>
+      <c r="K159">
+        <v>7</v>
+      </c>
+      <c r="L159">
+        <v>1</v>
+      </c>
+      <c r="M159">
+        <v>80</v>
+      </c>
+      <c r="N159" t="s">
+        <v>205</v>
+      </c>
+      <c r="O159" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15" customHeight="1" ht="30">
+      <c r="A160" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="B160" t="s">
+        <v>19</v>
+      </c>
+      <c r="C160" t="s">
+        <v>20</v>
+      </c>
+      <c r="D160">
+        <v>1</v>
+      </c>
+      <c r="E160" t="s">
+        <v>68</v>
+      </c>
+      <c r="F160" t="s">
+        <v>46</v>
+      </c>
+      <c r="G160">
+        <v>105</v>
+      </c>
+      <c r="H160">
+        <v>3.3</v>
+      </c>
+      <c r="I160">
+        <v>5</v>
+      </c>
+      <c r="J160">
+        <v>11.5</v>
+      </c>
+      <c r="K160">
+        <v>7.5</v>
+      </c>
+      <c r="L160">
+        <v>2.5</v>
+      </c>
+      <c r="M160">
+        <v>105</v>
+      </c>
+      <c r="N160" t="s">
+        <v>205</v>
+      </c>
+      <c r="O160" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15" customHeight="1" ht="30">
+      <c r="A161" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="B161" t="s">
+        <v>19</v>
+      </c>
+      <c r="C161" t="s">
+        <v>20</v>
+      </c>
+      <c r="D161">
+        <v>1</v>
+      </c>
+      <c r="E161" t="s">
+        <v>68</v>
+      </c>
+      <c r="F161" t="s">
+        <v>46</v>
+      </c>
+      <c r="G161">
+        <v>60</v>
+      </c>
+      <c r="H161">
+        <v>5</v>
+      </c>
+      <c r="I161">
+        <v>6</v>
+      </c>
+      <c r="J161">
+        <v>15</v>
+      </c>
+      <c r="K161">
+        <v>4</v>
+      </c>
+      <c r="L161">
+        <v>0.1</v>
+      </c>
+      <c r="M161">
+        <v>0.4</v>
+      </c>
+      <c r="N161" t="s">
+        <v>160</v>
+      </c>
+      <c r="O161" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15" customHeight="1" ht="30">
+      <c r="A162" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B162" t="s">
+        <v>19</v>
+      </c>
+      <c r="C162" t="s">
+        <v>20</v>
+      </c>
+      <c r="D162">
+        <v>1</v>
+      </c>
+      <c r="E162" t="s">
+        <v>68</v>
+      </c>
+      <c r="F162" t="s">
+        <v>46</v>
+      </c>
+      <c r="G162">
+        <v>56</v>
+      </c>
+      <c r="H162">
+        <v>3.3</v>
+      </c>
+      <c r="I162">
+        <v>4.2</v>
+      </c>
+      <c r="J162">
+        <v>14</v>
+      </c>
+      <c r="K162">
+        <v>4</v>
+      </c>
+      <c r="L162">
+        <v>0.1</v>
+      </c>
+      <c r="M162">
+        <v>0.4</v>
+      </c>
+      <c r="N162" t="s">
+        <v>160</v>
+      </c>
+      <c r="O162" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15" customHeight="1" ht="30">
+      <c r="A163" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="B163" t="s">
+        <v>19</v>
+      </c>
+      <c r="C163" t="s">
+        <v>20</v>
+      </c>
+      <c r="D163">
+        <v>1</v>
+      </c>
+      <c r="E163" t="s">
+        <v>21</v>
+      </c>
+      <c r="F163" t="s">
+        <v>46</v>
+      </c>
+      <c r="G163">
+        <v>200</v>
+      </c>
+      <c r="H163">
+        <v>24</v>
+      </c>
+      <c r="I163" t="s">
+        <v>107</v>
+      </c>
+      <c r="J163">
+        <v>50</v>
+      </c>
+      <c r="K163">
+        <v>3</v>
+      </c>
+      <c r="L163">
+        <v>1</v>
+      </c>
+      <c r="M163">
+        <v>13</v>
+      </c>
+      <c r="N163" t="s">
+        <v>93</v>
+      </c>
+      <c r="O163" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15" customHeight="1" ht="30">
+      <c r="A164" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="B164" t="s">
+        <v>19</v>
+      </c>
+      <c r="C164" t="s">
+        <v>20</v>
+      </c>
+      <c r="D164">
+        <v>1</v>
+      </c>
+      <c r="E164" t="s">
+        <v>21</v>
+      </c>
+      <c r="F164" t="s">
+        <v>46</v>
+      </c>
+      <c r="G164">
+        <v>150</v>
+      </c>
+      <c r="H164">
+        <v>12</v>
+      </c>
+      <c r="I164">
+        <v>13.3</v>
+      </c>
+      <c r="J164">
+        <v>26</v>
+      </c>
+      <c r="K164">
+        <v>5</v>
+      </c>
+      <c r="L164">
+        <v>0.2</v>
+      </c>
+      <c r="M164">
+        <v>13</v>
+      </c>
+      <c r="N164" t="s">
+        <v>99</v>
+      </c>
+      <c r="O164" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15" customHeight="1" ht="30">
+      <c r="A165" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="B165" t="s">
+        <v>19</v>
+      </c>
+      <c r="C165" t="s">
+        <v>20</v>
+      </c>
+      <c r="D165">
+        <v>1</v>
+      </c>
+      <c r="E165" t="s">
+        <v>21</v>
+      </c>
+      <c r="F165" t="s">
+        <v>46</v>
+      </c>
+      <c r="G165">
+        <v>150</v>
+      </c>
+      <c r="H165">
+        <v>7</v>
+      </c>
+      <c r="I165">
+        <v>7.5</v>
+      </c>
+      <c r="J165">
+        <v>19</v>
+      </c>
+      <c r="K165">
         <v>8</v>
       </c>
-      <c r="I155">
-[...43 lines deleted...]
-      <c r="H156">
+      <c r="L165">
+        <v>0.2</v>
+      </c>
+      <c r="M165">
+        <v>25</v>
+      </c>
+      <c r="N165" t="s">
+        <v>231</v>
+      </c>
+      <c r="O165" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15" customHeight="1" ht="30">
+      <c r="A166" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="B166" t="s">
+        <v>19</v>
+      </c>
+      <c r="C166" t="s">
+        <v>20</v>
+      </c>
+      <c r="D166">
+        <v>1</v>
+      </c>
+      <c r="E166" t="s">
+        <v>21</v>
+      </c>
+      <c r="F166" t="s">
+        <v>46</v>
+      </c>
+      <c r="G166">
+        <v>150</v>
+      </c>
+      <c r="H166">
         <v>5</v>
       </c>
-      <c r="I156">
-[...331 lines deleted...]
-      <c r="J163">
+      <c r="I166" t="s">
+        <v>179</v>
+      </c>
+      <c r="J166">
         <v>16</v>
       </c>
-      <c r="K163">
+      <c r="K166">
         <v>9.4</v>
       </c>
-      <c r="L163">
-[...2 lines deleted...]
-      <c r="M163">
+      <c r="L166">
+        <v>1</v>
+      </c>
+      <c r="M166">
         <v>10</v>
       </c>
-      <c r="N163" t="s">
-[...25 lines deleted...]
-      <c r="G164">
+      <c r="N166" t="s">
+        <v>32</v>
+      </c>
+      <c r="O166" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15" customHeight="1" ht="30">
+      <c r="A167" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="B167" t="s">
+        <v>19</v>
+      </c>
+      <c r="C167" t="s">
+        <v>20</v>
+      </c>
+      <c r="D167">
+        <v>1</v>
+      </c>
+      <c r="E167" t="s">
+        <v>21</v>
+      </c>
+      <c r="F167" t="s">
+        <v>46</v>
+      </c>
+      <c r="G167">
         <v>400</v>
-      </c>
-[...139 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H167">
         <v>5</v>
       </c>
-      <c r="I167">
-        <v>5.6</v>
+      <c r="I167" t="s">
+        <v>234</v>
       </c>
       <c r="J167">
+        <v>20</v>
+      </c>
+      <c r="K167">
+        <v>20</v>
+      </c>
+      <c r="L167">
+        <v>1</v>
+      </c>
+      <c r="M167">
+        <v>33</v>
+      </c>
+      <c r="N167" t="s">
+        <v>32</v>
+      </c>
+      <c r="O167" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15" customHeight="1" ht="30">
+      <c r="A168" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="B168" t="s">
+        <v>19</v>
+      </c>
+      <c r="C168" t="s">
+        <v>20</v>
+      </c>
+      <c r="D168">
+        <v>1</v>
+      </c>
+      <c r="E168" t="s">
+        <v>21</v>
+      </c>
+      <c r="F168" t="s">
+        <v>46</v>
+      </c>
+      <c r="G168">
+        <v>84</v>
+      </c>
+      <c r="H168">
+        <v>3.3</v>
+      </c>
+      <c r="I168">
+        <v>3.6</v>
+      </c>
+      <c r="J168">
+        <v>12</v>
+      </c>
+      <c r="K168">
+        <v>7</v>
+      </c>
+      <c r="L168">
+        <v>1</v>
+      </c>
+      <c r="M168">
         <v>15</v>
       </c>
-      <c r="K167">
-[...16 lines deleted...]
-      <c r="A168" s="4" t="s">
+      <c r="N168" t="s">
+        <v>32</v>
+      </c>
+      <c r="O168" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15" customHeight="1" ht="30">
+      <c r="A169" s="6" t="s">
         <v>236</v>
       </c>
-      <c r="B168" t="s">
-[...48 lines deleted...]
-      <c r="D169"/>
+      <c r="B169" t="s">
+        <v>19</v>
+      </c>
+      <c r="C169" t="s">
+        <v>20</v>
+      </c>
+      <c r="D169">
+        <v>1</v>
+      </c>
       <c r="E169" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F169" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G169">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="H169">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>3.3</v>
+      </c>
+      <c r="I169">
+        <v>4.2</v>
       </c>
       <c r="J169">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K169">
         <v>4</v>
       </c>
       <c r="L169">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="M169">
         <v>0.5</v>
       </c>
-      <c r="N169"/>
-      <c r="O169"/>
+      <c r="N169" t="s">
+        <v>160</v>
+      </c>
+      <c r="O169" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="170" spans="1:15" customHeight="1" ht="30">
-      <c r="A170" s="4" t="s">
-        <v>239</v>
+      <c r="A170" s="6" t="s">
+        <v>237</v>
       </c>
       <c r="B170" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C170" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D170">
         <v>1</v>
       </c>
       <c r="E170" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F170" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G170">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="H170">
         <v>5</v>
       </c>
-      <c r="I170" t="s">
-        <v>240</v>
+      <c r="I170">
+        <v>5.6</v>
       </c>
       <c r="J170">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="K170">
+        <v>4</v>
+      </c>
+      <c r="L170">
+        <v>1</v>
+      </c>
+      <c r="M170">
         <v>8</v>
       </c>
-      <c r="L170">
-[...4 lines deleted...]
-      </c>
       <c r="N170" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="O170" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:15" customHeight="1" ht="30">
-      <c r="A171" s="4" t="s">
-        <v>241</v>
+      <c r="A171" s="6" t="s">
+        <v>238</v>
       </c>
       <c r="B171" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C171" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D171">
         <v>1</v>
       </c>
       <c r="E171" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F171" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G171">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="H171">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I171">
-        <v>6</v>
+        <v>13.3</v>
       </c>
       <c r="J171">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="K171">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L171">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="M171">
         <v>0.25</v>
       </c>
       <c r="N171" t="s">
-        <v>158</v>
+        <v>26</v>
       </c>
       <c r="O171" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:15" customHeight="1" ht="30">
-      <c r="A172" s="4" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A172" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="B172"/>
+      <c r="C172"/>
+      <c r="D172"/>
       <c r="E172" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F172" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G172">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="H172">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>5</v>
+      </c>
+      <c r="I172" t="s">
+        <v>240</v>
       </c>
       <c r="J172">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="K172">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L172">
         <v>1</v>
       </c>
       <c r="M172">
-        <v>18</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.5</v>
+      </c>
+      <c r="N172"/>
+      <c r="O172"/>
     </row>
     <row r="173" spans="1:15" customHeight="1" ht="30">
-      <c r="A173" s="4" t="s">
-        <v>243</v>
+      <c r="A173" s="6" t="s">
+        <v>241</v>
       </c>
       <c r="B173" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C173" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D173">
         <v>1</v>
       </c>
       <c r="E173" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F173" t="s">
-        <v>244</v>
+        <v>46</v>
       </c>
       <c r="G173">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="H173">
         <v>5</v>
       </c>
       <c r="I173" t="s">
-        <v>119</v>
+        <v>242</v>
       </c>
       <c r="J173">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="K173">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="L173">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="M173">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="N173" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="O173" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="174" spans="1:15" customHeight="1" ht="30">
-      <c r="A174" s="4" t="s">
-        <v>245</v>
+      <c r="A174" s="6" t="s">
+        <v>243</v>
       </c>
       <c r="B174" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C174" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D174">
         <v>1</v>
       </c>
       <c r="E174" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F174" t="s">
-        <v>244</v>
+        <v>46</v>
       </c>
       <c r="G174">
         <v>100</v>
       </c>
       <c r="H174">
         <v>5</v>
       </c>
       <c r="I174">
         <v>6</v>
       </c>
       <c r="J174">
         <v>25</v>
       </c>
       <c r="K174">
         <v>4</v>
       </c>
       <c r="L174">
         <v>0.1</v>
       </c>
       <c r="M174">
         <v>0.25</v>
       </c>
       <c r="N174" t="s">
+        <v>160</v>
+      </c>
+      <c r="O174" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15" customHeight="1" ht="30">
+      <c r="A175" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="B175" t="s">
+        <v>19</v>
+      </c>
+      <c r="C175" t="s">
+        <v>20</v>
+      </c>
+      <c r="D175">
+        <v>1</v>
+      </c>
+      <c r="E175" t="s">
+        <v>21</v>
+      </c>
+      <c r="F175" t="s">
+        <v>46</v>
+      </c>
+      <c r="G175">
+        <v>140</v>
+      </c>
+      <c r="H175">
+        <v>36</v>
+      </c>
+      <c r="I175">
+        <v>40</v>
+      </c>
+      <c r="J175">
+        <v>70</v>
+      </c>
+      <c r="K175">
+        <v>2</v>
+      </c>
+      <c r="L175">
+        <v>1</v>
+      </c>
+      <c r="M175">
+        <v>18</v>
+      </c>
+      <c r="N175" t="s">
+        <v>32</v>
+      </c>
+      <c r="O175" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15" customHeight="1" ht="30">
+      <c r="A176" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="B176" t="s">
+        <v>19</v>
+      </c>
+      <c r="C176" t="s">
+        <v>20</v>
+      </c>
+      <c r="D176">
+        <v>1</v>
+      </c>
+      <c r="E176" t="s">
+        <v>21</v>
+      </c>
+      <c r="F176" t="s">
         <v>246</v>
       </c>
-      <c r="O174" t="s">
-[...4 lines deleted...]
-      <c r="A175" s="4" t="s">
+      <c r="G176">
+        <v>35</v>
+      </c>
+      <c r="H176">
+        <v>5</v>
+      </c>
+      <c r="I176" t="s">
+        <v>121</v>
+      </c>
+      <c r="J176">
+        <v>14</v>
+      </c>
+      <c r="K176">
+        <v>2</v>
+      </c>
+      <c r="L176">
+        <v>2</v>
+      </c>
+      <c r="M176">
+        <v>3</v>
+      </c>
+      <c r="N176" t="s">
+        <v>64</v>
+      </c>
+      <c r="O176" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15" customHeight="1" ht="30">
+      <c r="A177" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="B175" t="s">
-[...14 lines deleted...]
-      <c r="G175">
+      <c r="B177" t="s">
+        <v>19</v>
+      </c>
+      <c r="C177" t="s">
+        <v>20</v>
+      </c>
+      <c r="D177">
+        <v>1</v>
+      </c>
+      <c r="E177" t="s">
+        <v>21</v>
+      </c>
+      <c r="F177" t="s">
+        <v>246</v>
+      </c>
+      <c r="G177">
+        <v>100</v>
+      </c>
+      <c r="H177">
+        <v>5</v>
+      </c>
+      <c r="I177">
+        <v>6</v>
+      </c>
+      <c r="J177">
+        <v>25</v>
+      </c>
+      <c r="K177">
+        <v>4</v>
+      </c>
+      <c r="L177">
+        <v>0.1</v>
+      </c>
+      <c r="M177">
+        <v>0.25</v>
+      </c>
+      <c r="N177" t="s">
+        <v>248</v>
+      </c>
+      <c r="O177" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15" customHeight="1" ht="30">
+      <c r="A178" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="B178" t="s">
+        <v>19</v>
+      </c>
+      <c r="C178" t="s">
+        <v>20</v>
+      </c>
+      <c r="D178">
+        <v>1</v>
+      </c>
+      <c r="E178" t="s">
+        <v>21</v>
+      </c>
+      <c r="F178" t="s">
+        <v>246</v>
+      </c>
+      <c r="G178">
         <v>96</v>
       </c>
-      <c r="H175">
+      <c r="H178">
         <v>3.3</v>
       </c>
-      <c r="I175">
+      <c r="I178">
         <v>4.2</v>
       </c>
-      <c r="J175">
-[...2 lines deleted...]
-      <c r="K175">
+      <c r="J178">
+        <v>24</v>
+      </c>
+      <c r="K178">
         <v>4</v>
       </c>
-      <c r="L175">
+      <c r="L178">
         <v>0.1</v>
       </c>
-      <c r="M175">
+      <c r="M178">
         <v>0.25</v>
       </c>
-      <c r="N175" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="N178" t="s">
+        <v>250</v>
+      </c>
+      <c r="O178" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="A4" r:id="rId_hyperlink_2"/>
-[...170 lines deleted...]
-    <hyperlink ref="A175" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="A10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="A11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="A12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="A13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="A14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="A15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="A16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="A17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="A18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="A19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="A20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="A21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="A22" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="A23" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="A24" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="A25" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="A26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="A27" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="A28" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="A29" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="A30" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="A31" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="A32" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="A33" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="A34" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="A35" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="A36" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="A37" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="A38" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="A39" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="A40" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="A41" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="A42" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="A43" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="A44" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="A45" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="A46" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="A47" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="A48" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="A49" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="A50" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="A51" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="A52" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="A53" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="A54" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="A55" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="A56" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="A57" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="A58" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="A59" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="A60" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="A61" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="A62" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="A63" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="A64" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="A65" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="A66" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="A67" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="A68" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="A69" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="A70" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="A71" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="A72" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="A73" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="A74" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="A75" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="A76" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="A77" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="A78" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="A79" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="A80" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="A81" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="A82" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="A83" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="A84" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="A85" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="A86" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="A87" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="A88" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="A89" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="A90" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="A91" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="A92" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="A93" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="A94" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="A95" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="A96" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="A97" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="A98" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="A99" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="A100" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="A101" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="A102" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="A103" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="A104" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="A105" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="A106" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="A107" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="A108" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="A109" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="A110" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="A111" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="A112" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="A113" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="A114" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="A115" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="A116" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="A117" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="A118" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="A119" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="A120" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="A121" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="A122" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="A123" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="A124" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="A125" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="A126" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="A127" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="A128" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="A129" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="A130" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="A131" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="A132" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="A133" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="A134" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="A135" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="A136" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="A137" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="A138" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="A139" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="A140" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="A141" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="A142" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="A143" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="A144" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="A145" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="A146" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="A147" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="A148" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="A149" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="A150" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="A151" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="A152" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="A153" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="A154" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="A155" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="A156" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="A157" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="A158" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="A159" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="A160" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="A161" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="A162" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="A163" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="A164" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="A165" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="A166" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="A167" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="A168" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="A169" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="A170" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="A171" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="A172" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="A173" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="A174" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="A175" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="A176" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="A177" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="A178" r:id="rId_hyperlink_174"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>