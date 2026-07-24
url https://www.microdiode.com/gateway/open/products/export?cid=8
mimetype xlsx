--- v1 (2026-06-07)
+++ v2 (2026-07-24)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Selection guides for:Electrostatic protection diode</t>
   </si>
   <si>
     <t>Open interactive selection guide for Electrostatic protection diode</t>
   </si>
   <si>
-    <t>Generated on: 08-06-2026</t>
+    <t>Generated on: 24-07-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Polarity</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>Peak Power Dissipation
 PPP(W)</t>
   </si>
   <si>
@@ -343,54 +343,54 @@
   <si>
     <t>ME24VU2UCB</t>
   </si>
   <si>
     <t>SOT-523</t>
   </si>
   <si>
     <t>SM712</t>
   </si>
   <si>
     <t>SOT-23</t>
   </si>
   <si>
     <t>13.3/7.5</t>
   </si>
   <si>
     <t>26/116</t>
   </si>
   <si>
     <t>SM24QC</t>
   </si>
   <si>
     <t>26-32</t>
   </si>
   <si>
-    <t>SM12OC</t>
-[...2 lines deleted...]
-    <t>SM05OC</t>
+    <t>SM120C</t>
+  </si>
+  <si>
+    <t>SM050C</t>
   </si>
   <si>
     <t>SM36C</t>
   </si>
   <si>
     <t>SM24C</t>
   </si>
   <si>
     <t>SM20C</t>
   </si>
   <si>
     <t>SM18C</t>
   </si>
   <si>
     <t>SM15C</t>
   </si>
   <si>
     <t>SM12C</t>
   </si>
   <si>
     <t>SM08C</t>
   </si>
   <si>
     <t>8,5</t>
   </si>