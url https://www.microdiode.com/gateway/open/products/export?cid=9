--- v2 (2026-07-24)
+++ v3 (2026-10-23)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Selection guides for:Thyristor Surge Suppressors</t>
   </si>
   <si>
     <t>Open interactive selection guide for Thyristor Surge Suppressors</t>
   </si>
   <si>
-    <t>Generated on: 24-07-2026</t>
+    <t>Generated on: 23-10-2026</t>
   </si>
   <si>
     <t>产品型号</t>
   </si>
   <si>
     <t>产品状态</t>
   </si>
   <si>
     <t>合规</t>
   </si>
   <si>
     <t>数量
 函数</t>
   </si>
   <si>
     <t>Polarity</t>
   </si>
   <si>
     <t>Package</t>
   </si>
   <si>
     <t>IDRM @VDRM μA</t>
   </si>
   <si>
     <t>IDRM @VDRM V</t>